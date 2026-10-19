--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,2315 +1,2225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70729429" w14:textId="169F9380" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="214A26E8" w14:textId="77777777" w:rsidR="0042015C" w:rsidRDefault="0042015C" w:rsidP="0042015C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="0042015C">
+        <w:t>Blodprodukter – handläggning och alternativa behandlingssätt till transfusion från blodgivare, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="01C94434" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc228259469"/>
       <w:r>
-        <w:t>Blodprodukter – handläggning och alternativa behandlings</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="0953928F" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="00064989" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Uppdatering av hänvisning till varningar och begränsning av vårdinsats; giltighetstiden förlängd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228259470"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r>
-        <w:t>ätt till transfusion från blodgivare, SÄS</w:t>
-      </w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="76AADE3B" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="2578819E" w14:textId="0E729BEF" w:rsidR="00EC3CD1" w:rsidRDefault="00064989" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Riktlinjen syftar till att säkerställa en god och patientsäker vård för patienter som undanber sig transfusion av blodprodukter med blod från blodgivare, så kallad allogen transfusion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc314219394"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc176338280"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc228259471"/>
       <w:r>
-        <w:t>Sammanfattning</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="141C68A9" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="20E7CC2D" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...47 lines deleted...]
-    <w:p w14:paraId="55042C04" w14:textId="495C6A8D" w:rsidR="00B24FF4" w:rsidRDefault="00AE5330">
+    <w:p w14:paraId="1BC4F5E5" w14:textId="63587B21" w:rsidR="00064989" w:rsidRDefault="00B03BB7" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906149">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00906149">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00906149">
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc176338280" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259469" w:history="1">
+        <w:r w:rsidR="00064989" w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338280 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259469 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r w:rsidR="00064989">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C1965A1" w14:textId="2151E707" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="6E1A0464" w14:textId="2CFE8956" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338281" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259470" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338281 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259470 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="155C929B" w14:textId="4A7D7B7D" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="772764FD" w14:textId="38BBB0BA" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338282" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259471" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bakgrund</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338282 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259471 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B70F1DE" w14:textId="6D418166" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="3D5A3712" w14:textId="71320CBC" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338283" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259472" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338283 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259472 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56FB95E8" w14:textId="685E52CA" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
-[...212 lines deleted...]
-    <w:p w14:paraId="253E02A6" w14:textId="1B76AE34" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="48FF7C70" w14:textId="5C6B4C2E" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338287" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259473" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338287 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259473 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56F8507A" w14:textId="65BCF38B" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
-[...70 lines deleted...]
-    <w:p w14:paraId="0F343EAD" w14:textId="3DE4B4A8" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="0C55B8CC" w14:textId="5CB12FD0" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338289" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259474" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Akut vårdinsats</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338289 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259474 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62552AF8" w14:textId="12FF9A2A" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="4F9F10FF" w14:textId="2D693968" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338290" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259475" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Referens-/länkförteckning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Planerad vårdinsats</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338290 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259475 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="785E47CE" w14:textId="493D5575" w:rsidR="00B24FF4" w:rsidRDefault="007710B1">
+    <w:p w14:paraId="245BEAE5" w14:textId="08BFEF4B" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc176338291" w:history="1">
-        <w:r w:rsidR="00B24FF4" w:rsidRPr="00D51C96">
+      <w:hyperlink w:anchor="_Toc228259476" w:history="1">
+        <w:r w:rsidRPr="00E42838">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bilaga, Exempel på patientfullmakt</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>Barn och ungdomar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc176338291 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259476 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B24FF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B24FF4">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7342490E" w14:textId="53F59043" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="754F0803" w14:textId="64723870" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228259477" w:history="1">
+        <w:r w:rsidRPr="00E42838">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259477 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73F35D76" w14:textId="54CE7504" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228259478" w:history="1">
+        <w:r w:rsidRPr="00E42838">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259478 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A557A2B" w14:textId="3B231772" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228259479" w:history="1">
+        <w:r w:rsidRPr="00E42838">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259479 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C3C98AB" w14:textId="6485A1F7" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228259480" w:history="1">
+        <w:r w:rsidRPr="00E42838">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga, Exempel på patientfullmakt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228259480 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="5BB991D1" w:rsidR="00B405A1" w:rsidRDefault="00B03BB7" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00906149">
-[...7 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc228259472"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50F98257" w14:textId="0247B0CF" w:rsidR="00AE5330" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00C629AA">
+    <w:p w14:paraId="6EA38F9D" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t>I svensk sjukvård räknas blod och blodprodukter som en livsuppehållande behandling. Den vanligast förekommande anledning att avstå från att ta emot blod är personer som tillhör Jehovas vittnen. De flesta av dessa bär ett blodkort (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>en fullmakt gällande sjukvårdsfrågor, se bilaga</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> intygar patienten sitt ställningstagande till att avstå från behandling med blod [1, 2, 3]. Observera att patientens ord ska vara vägledande när denne uttryckt en önskan om att inte vilja ha blod; inte att detta måste kunna visas upp skriftligt via en fullmakt eller intyg.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>), där det står att de avsäger sig transfusion av blodprodukter. Med detta blodkort intygar patienten sitt ställningstagande till att avstå från behandling med blod [1, 2, 3]. Observera att patientens ord ska vara vägledande när denne uttryckt en önskan om att inte vilja ha blod; inte att detta måste kunna visas upp skriftligt via en fullmakt eller intyg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0A1EF2" w14:textId="7816F63A" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="6AA9A7A4">
+    <w:p w14:paraId="13C969E8" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>För att avsäga sig livsuppehållande behandling gäller särskilda regler som sjukvårdspersonal har att förhålla sig till, vilket regleras i Socialstyrelsens föreskrift och allmänna råd ”Livsuppehållande behandling” (SOSFS 2011:7) [2], se även SÄS riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Livsuppehållande behandling</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> [4].</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [4]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1251ED81" w14:textId="13569D97" w:rsidR="00AE5330" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> och öka anemitoleransen.</w:t>
+    <w:p w14:paraId="30F0A41A" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Transfusion av blodprodukter kan delvis undvikas genom optimal användning av olika kliniska strategier för att minimera blödning såsom att ta tillvara autologt blod, förstärka hematopoesen och öka anemitoleransen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C111B31" w14:textId="4E8765AB" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00FA18A8">
+    <w:p w14:paraId="1AD4437A" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Jehovas vittnen tillhandahåller referenser till artiklar från ledande medicinska tidskrifter som ger evidens till stöd för användning av autolog blodbesparing och andra medicinska alternativ till blodtransfusion, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.jw.org/sv/medicinsk-information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> [5].</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [5]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D22E1" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="70B2A54A" w14:textId="6D657F56" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc314219396"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc176338283"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228259473"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="15400A27" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...47 lines deleted...]
-    <w:p w14:paraId="5E236D13" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="2A05CDB5" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc176338285"/>
-      <w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc228259474"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Akut vårdinsats</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB151DA" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Vilken vård som ska ges är alltid en medicinsk bedömning och kan omprövas av behandlande läkare vid livshotande tillstånd, se även </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdinsatser utan patientens samtycke, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [6]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9DE6E9" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Utdrag ur patientlagen, 4 kap. 4§: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B0382E" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>”Patienten ska få den hälso- och sjukvård som behövs för att avvärja fara som akut och allvarligt hotar patientens liv eller hälsa, även om hans eller hennes vilja på grund av medvetslöshet eller av någon annan orsak inte kan utredas” [7]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33683E1D" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc228259475"/>
+      <w:r w:rsidRPr="00064989">
         <w:t>Planerad vårdinsats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="101C5EDA" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...1 lines deleted...]
-        <w:t>Patienter som ska genomgå kirurgi ska informeras om risken att behöva blodtransfusion i samband med operation.</w:t>
+    <w:p w14:paraId="4123ACB0" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Patienter som ska genomgå kirurgi ska informeras om risken att behöva blodtransfusion i samband med operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6F88B8" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="10A4A0BA" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Detta görs på aktuell mottagningen samt på preoperativa mottagningen samt i förekommande fall på avdelningen.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Detta görs på aktuell mottagningen samt på preoperativa mottagningen samt i förekommande fall på avdelningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DCC52C" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="16B6A94F" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Det är upp till patienten att berätta om sitt ställningstagande till att inte ta emot blod eller blodprodukter. Vårdpersonal behöver inte fråga aktivt.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Det är upp till patienten att berätta om sitt ställningstagande till att inte ta emot blod eller blodprodukter. Vårdpersonal behöver inte fråga aktivt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60850A04" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="7889F5D7" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Om patienten informerar någon vårdpersonal om sitt ställningstagande att inte ta emot blod, och patienten planeras in för kirurgiskt ingrepp, måste ansvarig läkare och/eller operatör informeras.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Om patienten informerar någon vårdpersonal om sitt ställningstagande att inte ta emot blod, och patienten planeras in för kirurgiskt ingrepp, måste ansvarig läkare och/eller operatör informeras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADE1DFB" w14:textId="25F6BEBD" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...10 lines deleted...]
-        <w:r w:rsidR="00560160" w:rsidRPr="009D3CD8">
+    <w:p w14:paraId="5FA93782" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Patientens önskan ska, efter lagstadgad information och säkerställande, dokumenteras i journalen som begränsning av vårdinsats, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Varningar och begränsning av vårdinsats i Melior</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D3CD8">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="26AB3852">
+      <w:r w:rsidRPr="00064989">
+        <w:t> respektive </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Livsuppehållande behandling</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [8, 4].  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="26AB3852">
+      <w:r w:rsidRPr="00064989">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
-      <w:r>
-        <w:t>! Om patienten bedöms vara i behov av blodprodukter är det av största vikt, att tillfråga patienten om tidigare beslut att avstå kvarstår. Detta ska dokumenteras i journalen.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>! Om patienten bedöms vara i behov av blodprodukter är det av största vikt, att tillfråga patienten om tidigare beslut att avstå kvarstår. Detta ska dokumenteras i journalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663120EA" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="79C3608C" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc176338286"/>
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc228259476"/>
+      <w:r w:rsidRPr="00064989">
         <w:t>Barn och ungdomar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05C89F3B" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="6AA9A7A4">
+    <w:p w14:paraId="575BD165" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>För barn gäller särskilda lagar och regler. Barnets egen önskan ska tillmätas ökande vikt med graden av mognad. Då föräldrar önskar att barnet inte ska få blodprodukter, och detta anses allvarligt riskera barnets hälsa eller liv, gäller socialtjänstlagen om anmälningsskyldighet av barn som riskerar att fara illa, om inte barnets egen uppfattning kan anses vara avgörande, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan om oro för barn och unga</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> [9, 10, 11].</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [9, 10, 11]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C915553" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc314219397"/>
-[...2 lines deleted...]
-        <w:t>Genomförande</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc228259477"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="6E834883" w14:textId="175EC73C" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-      <w:r>
+    <w:p w14:paraId="23B779ED" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
         <w:t>Ansvarig läkare har själv och i samråd med chef att ta ställning till om</w:t>
       </w:r>
-      <w:r w:rsidR="001C64D6">
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>planerat ingrepp eller en behandling kan genomf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t xml:space="preserve">ras utan blodtransfusion enligt patientens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>nskem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>l beroende p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t xml:space="preserve"> resurser, kunskap och befintlig teknik inom den egna verksamheten, eller om patienten ska remitteras eller h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>nvisas till annan verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CD2E4C" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Jehovas vittnens information om kliniska strategier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75F219" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Förutom riktad information till läkare om olika kliniska strategier för behandling utan allogen blodtransfusion, finns kontaktuppgifter till representanter för sjukhuskommittéer över hela världen som dygnet runt kan svara på frågor: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.jw.org/sv/medicinsk-information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> [5]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D596C7" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Se även </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vårdhandboken.se, avsnitt Transfusion av blodkomponenter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:t>ett planerat ingrepp eller en behandling kan genomföras utan blodtransfusion enligt patientens önskemål beroende på resurser, kunskap och befintlig teknik inom den egna verksamheten, eller om patienten ska remitteras eller hänvisas till annan verksamhet.</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>[12]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D81B111" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...55 lines deleted...]
-    <w:p w14:paraId="7394CB8A" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc182366122"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228259478"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E516ADD" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="4A8B080E" w14:textId="7CA14F30" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:bookmarkStart w:id="17" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Sara Degerman Carlsson, chefläkare, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+        <w:t>Berit Johansson, överläkare, VO medicin/hematologen, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="68FA3267" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="6AA9A7A4">
-[...47 lines deleted...]
-        <w:t>Remissinstanser (utgåva 1)</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc228259479"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="70C80B5E" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="3A3D6A9D" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-        <w:t>Verksamhetschefer, SÄS</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>SOSFS 2009:28 Socialstyrelsens föreskrifter om blodverksamhet  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45690923" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="612FDB9B" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r w:rsidRPr="6AA9A7A4">
-[...4 lines deleted...]
-        <w:t>Fastställt av</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>SOSFS 2011:7 Socialstyrelsens föreskrifter och allmänna råd om livsuppehållande behandling  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69906472" w14:textId="75DBF77C" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00DC0DFF" w:rsidP="00AE5330">
+    <w:p w14:paraId="0408A998" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>, chefläkare, SÄS</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Socialstyrelsen och läkaresällskapets etikdelegation: Nej till blodtransfusion bör respekteras om patienten är klar över följderna”, Läkartidningen 86:6 (1989), s. 450f. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A565C" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="5B5EEF5A" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r w:rsidRPr="6AA9A7A4">
-[...4 lines deleted...]
-        <w:t>Nyckelord</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Livsuppehållande behandling. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017FE550" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="6411464E" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> vittnen, blodfria behandlingar, blodtransfusioner, allogena blodtransfusioner, blodbesparingar</w:t>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Jehovas Vittnens officiella hemsida, information till vårdpersonal. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.jw.org/sv/medicinsk-information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228CD208" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="05C30CC9" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc314219400"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Vårdinsatser utan patientens samtycke, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+        <w:t>Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F623794" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="26AB3852">
+    <w:p w14:paraId="26CE2475" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Punktlistanumrerad"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Patientlag (2014:821). Svensk författningssamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="26AB3852">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>www.socialstyrelsen.se</w:t>
+          <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...117 lines deleted...]
-      <w:r w:rsidRPr="26AB3852">
+      <w:r w:rsidRPr="00064989">
+        <w:t> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dokument &amp; Lagar</w:t>
       </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="430EDF75" w14:textId="70D45B3D" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00441DC2" w:rsidP="00A77F26">
+    <w:p w14:paraId="4D596123" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Varningar och begränsning av vårdinsats i Melior. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="005B5AD9" w:rsidRPr="005B5AD9">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C9F5FCD" w14:textId="330884AF" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="26AB3852">
+    <w:p w14:paraId="78F0643D" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Lag (1990:52) med särskilda bestämmelser om vård av unga, LVU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="26AB3852">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A3529" w:rsidRPr="005A3529">
-[...9 lines deleted...]
-      <w:r w:rsidR="005A3529" w:rsidRPr="26AB3852">
+      <w:r w:rsidRPr="00064989">
+        <w:t> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dokument &amp; Lagar</w:t>
       </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="792B07AC" w14:textId="4FF8C402" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="26AB3852">
+    <w:p w14:paraId="394260E9" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Punktlistanumrerad"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Socialtjänstlagen (2001:453)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="26AB3852">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C30FA" w:rsidRPr="002C30FA">
-[...5 lines deleted...]
-      <w:r w:rsidR="005A3529" w:rsidRPr="26AB3852">
+      <w:r w:rsidRPr="00064989">
+        <w:t> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dokument &amp; Lagar</w:t>
       </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02D24747" w14:textId="44F06985" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="26AB3852">
+    <w:p w14:paraId="428CA216" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:pPr>
-        <w:pStyle w:val="Punktlistanumrerad"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Anmälan om oro för barn och unga. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="361FFE43">
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="3D259173" w:rsidRPr="361FFE43">
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2832FEDC" w14:textId="77777777" w:rsidR="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Vårdhandboken.se, avsnitt Transfusion av blodkomponenter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00064989">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>www.vardhandboken.se</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58051096" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="26AB3852">
-[...26 lines deleted...]
-    <w:p w14:paraId="555A2143" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
+    <w:p w14:paraId="1F94A10E" w14:textId="23F3636B" w:rsidR="00064989" w:rsidRDefault="00064989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01574331" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc228259480"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t>Bilaga, Exempel på patientfullmakt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00064989">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB966A0" w14:textId="77777777" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
+      <w:r w:rsidRPr="00064989">
+        <w:t>Patient kan ha med ifylld fullmakt som avser sjukvårdsfrågor enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>nedanst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>ende exempel h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>mtat fr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064989">
+        <w:t>n Jehovas vittnen: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBADEDA" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRPr="00906149" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="4B39B55F" w14:textId="0CF854A4" w:rsidR="00064989" w:rsidRPr="00064989" w:rsidRDefault="00064989" w:rsidP="00064989">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="wacimagecontainer"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DD3D732" wp14:editId="32F354CF">
+            <wp:extent cx="4978372" cy="6191250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Bild 2" descr="En bild som visar text, Teckensnitt, skärmbild, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Bild 2" descr="En bild som visar text, Teckensnitt, skärmbild, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4993721" cy="6210338"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05045765" w14:textId="77777777" w:rsidR="00AE5330" w:rsidRDefault="00AE5330" w:rsidP="00AE5330">
-[...89 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00064989"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F6ED7F2" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9">
+    <w:p w14:paraId="3D5AA660" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="190185F0" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9">
+    <w:p w14:paraId="72367A12" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35F32692" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9">
+    <w:p w14:paraId="2EC7A2B5" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="0090552A" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...12 lines deleted...]
-            <w:szCs w:val="16"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Bildobjekt 5">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA54402" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9"/>
+    <w:p w14:paraId="7B3EA9B7" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED4663C" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9">
+    <w:p w14:paraId="187105E8" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="112CAC11" w14:textId="77777777" w:rsidR="00165EC9" w:rsidRDefault="00165EC9">
+    <w:p w14:paraId="6371ACCB" w14:textId="77777777" w:rsidR="0090552A" w:rsidRDefault="0090552A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2333,602 +2243,340 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-          <w:pict w14:anchorId="7C46A7AD">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2640B36F">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-          <w:pict w14:anchorId="286B41DA">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="178FFB86">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...165 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2991,1357 +2639,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...1299 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4404,1326 +2753,635 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...538 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1748383402">
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="841814781">
-[...97 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001551E"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="000507B1"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00064989"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000750DD"/>
-    <w:rsid w:val="00075DED"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A059B"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5723"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D588D"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001257E1"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="00165EC9"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001722E5"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A1B01"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A7994"/>
-    <w:rsid w:val="001B6083"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C2B40"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C64D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00204608"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="002169D6"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00240699"/>
+    <w:rsid w:val="002433A3"/>
+    <w:rsid w:val="00244295"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="002533B8"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00262504"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="002649ED"/>
     <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="002652DA"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2D7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C30FA"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C7F80"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D4D22"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F1CE7"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="003067A1"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00324ECD"/>
+    <w:rsid w:val="00325C54"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00333A85"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00342FCC"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="00343BBD"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
-    <w:rsid w:val="00365937"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="003664C2"/>
-    <w:rsid w:val="003678D0"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00380028"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00391C68"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A7608"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B4DEE"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
-    <w:rsid w:val="003D1FB8"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D426D"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E45A1"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00402BB6"/>
-    <w:rsid w:val="004030A5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="0042015C"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00424F8F"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="0043359D"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00441DC2"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B354C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="0051407D"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="00537200"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005546AB"/>
-    <w:rsid w:val="00557744"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00560160"/>
-    <w:rsid w:val="00562C83"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
-    <w:rsid w:val="005A3529"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B5AD9"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C357F"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F7E95"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622005"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="0066794D"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00682842"/>
-    <w:rsid w:val="006A1255"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B2023"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C52FD"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F1239"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00750405"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="007628CA"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007710B1"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00786132"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796D01"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B332C"/>
-    <w:rsid w:val="007C53CF"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1A4F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00836F83"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00852483"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00871526"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00893307"/>
-    <w:rsid w:val="0089641D"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B30DF"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008E2EAD"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="0090552A"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
-    <w:rsid w:val="009532DB"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00981319"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009943FC"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="00986980"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B6F56"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D3CD8"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A43D0B"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A65A31"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A66DD1"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A87941"/>
-    <w:rsid w:val="00A908DC"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA3733"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE5330"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B01976"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B22589"/>
-    <w:rsid w:val="00B24FF4"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B37BAC"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B650D3"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B741C8"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA728C"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC0AF7"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE31BA"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF0BC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C00D23"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C11895"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C33FA8"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C44913"/>
-    <w:rsid w:val="00C4766A"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C61BF8"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C76CB5"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE1640"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00CF7B41"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D22DED"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D42A3A"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D63E4C"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D93FAB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DC0DFF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD76DB"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE4FE1"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E0344A"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12DB9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E36F80"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E25EAB"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E51CDB"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E729E8"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E82190"/>
-    <w:rsid w:val="00E83DBD"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F02AA8"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F4109B"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
-    <w:rsid w:val="00F87F67"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FB178D"/>
+    <w:rsid w:val="00FB039F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC04F5"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0CA2B225"/>
-[...15 lines deleted...]
-    <w:rsid w:val="4C0BB083"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="69C9EECF"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="750EA0FF"/>
-    <w:rsid w:val="7CE84074"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{7A739377-737E-40CE-AD0C-43569E45E7C3}"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6060,211 +3718,194 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="001C2B40"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="008B30DF"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001C2B40"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -6436,70 +4077,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="008B30DF"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -6521,51 +4163,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -6611,232 +4253,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00204608"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00204608"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00204608"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -6873,118 +4511,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7966,59 +5604,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00562C83"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -8144,246 +5779,4066 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001C2B40"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...1 lines deleted...]
-    <w:rsid w:val="001C2B40"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="3033" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
-[...5 lines deleted...]
-    <w:rsid w:val="001C2B40"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:tabs>
-[...24 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F1CE7"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D63E4C"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
+    <w:name w:val="wacimagecontainer"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00064989"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00064989"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="5333438">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1016342959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="740443538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="189539776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1077047747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="239754770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="149759458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1695956186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="594245910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1805004581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717432067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1914777702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457721652">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="278266049">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="720589898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1158114217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1263563962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="706490083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1538664061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="203297633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1428848124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="788016693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="429396572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1601176566">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2103062752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="348723619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="708453041">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1084909972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="30762773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1101876698">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="839463270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="783618012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1756973553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1164785382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1726223897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1957980702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869757141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="713389264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1258754261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1253202527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="677393147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="101414067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="879977549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1566451928">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1478642254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1655256651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="951790806">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1160584798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="480660683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="609551136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029987729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2125035939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="148063415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1203248652">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="971254510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1213080911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1359820139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666860547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="81031040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1090155318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1651594610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="349528076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1225481911">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1242063999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2065251417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1537693112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1562403265">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="472798776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="632565747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1490714191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1725517132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1245842561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1543252169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="275216384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1417632565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="966087309">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1661736183">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1481144556">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1652557976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716902348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="319358194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="883102577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2089494804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63142555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="741023589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2104109008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="473640034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="882836976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1106387873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1832408475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776561489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1204057802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1872767139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="579756658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2097437901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1023822283">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="88430051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="431166525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20117-om-livsuppehallande-behandling/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-222/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200928-om-blodverksamhet/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-222/surrogate/Anm%c3%a4lan%20om%20oro%20f%c3%b6r%20barn%20och%20unga%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/socialtjanstlag-2001453_sfs-2001-453" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Transfusion-av-blodkomponenter/Oversikt/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-199052-med-sarskilda-bestammelser-om-vard_sfs-1990-52" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Transfusion-av-blodkomponenter/Oversikt/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-222/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200928-om-blodverksamhet/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://BilagaFullmakt" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Transfusion-av-blodkomponenter/Oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/socialtjanstlag-2001453_sfs-2001-453" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-9/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-199052-med-sarskilda-bestammelser-om-vard_sfs-1990-52" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Transfusion-av-blodkomponenter/Oversikt/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jw.org/sv/medicinsk-information" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20117-om-livsuppehallande-behandling/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-222/surrogate/Anm%c3%a4lan%20om%20oro%20f%c3%b6r%20barn%20och%20unga%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -8664,59 +10119,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9699</Characters>
+  <Pages>1</Pages>
+  <Words>1663</Words>
+  <Characters>8819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10546</CharactersWithSpaces>
+  <CharactersWithSpaces>10462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Blodprodukter – handläggning och alternativa behandlingssätt till transfusion från blodgivare, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>