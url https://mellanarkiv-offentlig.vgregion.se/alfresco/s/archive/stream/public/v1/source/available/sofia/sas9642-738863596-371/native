--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,4204 +1,3564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57E25C2F" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="00477CD2">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002C5534">
+    <w:p w14:paraId="6EF25703" w14:textId="77777777" w:rsidR="7ECB6763" w:rsidRDefault="7ECB6763" w:rsidP="7ECB6763">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6200F7E3" w14:textId="77777777" w:rsidR="7ECB6763" w:rsidRDefault="7ECB6763" w:rsidP="7ECB6763">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A32AB96" w14:textId="77777777" w:rsidR="7ECB6763" w:rsidRDefault="7ECB6763" w:rsidP="7ECB6763">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ED7773" w14:textId="77777777" w:rsidR="7ECB6763" w:rsidRDefault="7ECB6763" w:rsidP="7ECB6763">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46707308" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="7ECB6763">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc225421689"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225421791"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227162141"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866756"/>
+      <w:r w:rsidRPr="7ECB6763">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning, SÄS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="21F760CD" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="00477CD2">
+    <w:p w14:paraId="62F9DDA2" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009465F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002C5534">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="26B886FD" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRDefault="00C97B7D" w:rsidP="00641B9F">
+      <w:bookmarkStart w:id="5" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t xml:space="preserve">Uppdatering av referenser, </w:t>
+      </w:r>
+      <w:r w:rsidR="00697E38">
+        <w:t>tillägg av tabell</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3954">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101F6A69" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2A495744" w14:textId="77777777" w:rsidR="002C5534" w:rsidRDefault="002C5534" w:rsidP="002C5534">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2041F119" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:bookmarkStart w:id="8" w:name="_Toc181866758"/>
+      <w:r w:rsidRPr="00641B9F">
         <w:t>Rutinen är avsedd att vara ett stöd i vårdhygienisk riskbedömning, i syfte att minska risk för vårdrelaterade infektioner och smittspridning i vården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AF5779" w14:textId="092CE87F" w:rsidR="00477CD2" w:rsidRDefault="4DD053BA" w:rsidP="00CD5A48">
+    <w:p w14:paraId="74F4CD49" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc175230218"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc181866759"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C1C9520" w14:textId="63D838A6" w:rsidR="1EC05D04" w:rsidRDefault="00CE39E4" w:rsidP="542E0FED">
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
-        <w:t xml:space="preserve">Uppdatering av hänvisning/länk till regiongemensam rutin </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> samt borttagning av referens nr 4.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA5876B" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002E76B7" w:rsidRDefault="002C5534" w:rsidP="002E76B7">
-[...14 lines deleted...]
-        <w:t>Innehållsförteckning</w:t>
+    <w:p w14:paraId="6E746779" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="7A2E6E28" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdrelaterade infektioner (VRI) är den vanligaste vårdskadan inom slutenvård i Sverige, orsakar mänskligt lidande, bidrar till ökad antibiotikaanvändning och innebär stora kostnader för samhället. Upp emot hälften av dessa infektioner hade kunnat undvikas genom adekvata åtgärder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DA3D4E" w14:textId="0582D4C8" w:rsidR="00240075" w:rsidRDefault="00DE70FB">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+    <w:p w14:paraId="02B273D6" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t xml:space="preserve">VRI kan uppstå då mikroorganismer sprids </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+      <w:r w:rsidR="00A319F9">
+        <w:t xml:space="preserve">direkt eller indirekt </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>mellan patienter</w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Toc175230217" w:history="1">
-[...1276 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidR="00A319F9">
+        <w:t xml:space="preserve"> eller</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc256000008"/>
-[...4 lines deleted...]
-        <w:t>Bakgrund</w:t>
+      <w:r w:rsidR="00E62CBA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...11 lines deleted...]
-        <w:t>för samhället. Upp emot hälften av dessa infektioner hade kunnat undvikas genom adekvata åtgärder.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>mellan patient och medarbetare. VRI kan även uppstå när patienten infekteras av sin egen bakterieflora i samband med eller på grund av olika medicinska ingrepp, exempelvis intravenös infart, urinkateteter eller i samband med operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33142FE6" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...4 lines deleted...]
-    <w:p w14:paraId="287E6658" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="002E76B7">
+    <w:p w14:paraId="13129B5B" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002C5534">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc181866760"/>
+      <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="14290501" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...4 lines deleted...]
-        <w:t>Nedanstående åtgärder och bedömningar är centrala för att minska VRI och smittspridning:</w:t>
+    <w:p w14:paraId="4BDEB7E5" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Nedanstående åtgärder och bedömningar är centrala för att minska VRI och smittspridning: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26141932" w14:textId="2AC06066" w:rsidR="0FAC94D9" w:rsidRDefault="0FAC94D9" w:rsidP="542E0FED">
+    <w:p w14:paraId="3A41A1C3" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="0028780E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Följsamhet till </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Följsamhet till </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="5814457C" w:rsidRPr="542E0FED">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00BB62D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basala hygienrutiner och klädregler</w:t>
+          <w:t>Basala hygienrutiner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5814457C">
-[...3 lines deleted...]
-        <w:t>och övriga vårdhygieniska grundprinciper, se länklista.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> och övriga vårdhygieniska grundprinciper, se länklista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30133ED9" w14:textId="3643BE62" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="4224E0DA" w:rsidP="009E1A74">
+    <w:p w14:paraId="02E779F4" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="7A2E6E28" w:rsidP="0028780E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>R</w:t>
-[...14 lines deleted...]
-        <w:t>. Ställningstagandet ger stöd i valet av personlig skyddsutrustning, placering av patient, smittrisker vid byte av vårdrum eller avdelning, städrutiner och/eller medarbetarkompetens.</w:t>
+        <w:t>Riskbedömning utifrån den enskilde patientens vårdhygieniska riskfaktorer, det vill säga risk att sprida eller plocka upp mikroorganismer. Riskbedömning ger stöd i valet av personlig skyddsutrustning, placering av patient, smittrisker vid byte av vårdrum eller avdelning, städrutiner och/eller medarbetarkompetens. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5EC7BF" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="009E1A74">
+    <w:p w14:paraId="053E3D64" w14:textId="77777777" w:rsidR="004C7AC8" w:rsidRDefault="004C7AC8" w:rsidP="00641B9F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Särskild hänsyn måste alltid tas vid misstanke om dropp- och aerosolsmitta som t.ex. covid-19, luftburen smitta som t.ex. mässling och tuberkulos eller högsmittsam sjukdom som t.ex. ebola.</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC5DE34" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="008E6906">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riskfaktorer för smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7007">
+        <w:t xml:space="preserve"> och/eller VRI</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan vara  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6821DE13" w14:textId="53FBBF07" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="5814457C" w:rsidP="009E1A74">
+    <w:p w14:paraId="24EA3631" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="7A2E6E28" w:rsidP="00DD3318">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Särskild hänsyn måste alltid tas om patienten är imunsupprimerad, oavsett förekomst av andra vårdhygieniska riskfaktorer.</w:t>
+        <w:t>Patientrelaterade med </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76516A1F" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Riskfaktorer för smittspridning kan vara </w:t>
+    <w:p w14:paraId="482DC107" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="006E7007">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>ökad risk för att sprida mikroorganismer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6124B1" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...5 lines deleted...]
-        <w:t>patientrelaterade med</w:t>
+    <w:p w14:paraId="1E531179" w14:textId="77777777" w:rsidR="00A125DD" w:rsidRDefault="7A2E6E28" w:rsidP="7A2E6E28">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ökad risk för att smittas och/eller infekteras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C976D7" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-      <w:pPr>
+    <w:p w14:paraId="73D1FFF5" w14:textId="77777777" w:rsidR="007E7538" w:rsidRDefault="7A2E6E28" w:rsidP="00DD3318">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:t>ökad risk för att sprida mikroorganismer.</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamhetsrelaterade med ökad risk för smittspridning genom underbemanning, undermåliga lokaler, kompetensbrist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> [1-3]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE0D618" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...23 lines deleted...]
-        <w:t>ökad risk för att smittas och/eller infekteras.</w:t>
+    <w:p w14:paraId="1641C2B6" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc181866761"/>
+      <w:r>
+        <w:t>Observandum </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18823535" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="001B4969">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00166865">
+    <w:p w14:paraId="73D788F2" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:r w:rsidRPr="00641B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Särskilda hänsyn måste tas vid</w:t>
       </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="214F6E23" w14:textId="77777777" w:rsidR="001F34C9" w:rsidRPr="002C5534" w:rsidRDefault="001F34C9" w:rsidP="00166865">
+    <w:p w14:paraId="2EAD9B09" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="7A2E6E28" w:rsidP="00FE6A0D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Misstanke om luftburen smitta, t.ex. mässling eller tuberkulos, se riktlinje </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Misstanke om luftburen smitta, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00CB5690">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> mässling eller tuberkulos, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="7A2E6E28">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Luftvägssmitta - vårdhygieniska aspekter, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="7A2E6E28">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F40F779" w14:textId="77777777" w:rsidR="001F34C9" w:rsidRPr="002C5534" w:rsidRDefault="001F34C9" w:rsidP="00166865">
+    <w:p w14:paraId="55216A21" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00FE6A0D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Risk för aerosolburen smitta, t.ex. vid pågående luftvägsinfektion, se bl.a. regional rutin </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Risk för aerosolburen smitta, t</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00225AE2">
+      <w:r w:rsidR="00C447A3">
+        <w:t xml:space="preserve">ill exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>vid pågående luftvägsinfektion, se</w:t>
+      </w:r>
+      <w:r w:rsidR="007A37AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygien covid-19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002C5534">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> , riktlinje </w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> , riktlinje</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> samt </w:t>
+      <w:r w:rsidR="00C038DF" w:rsidRPr="00641B9F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00CB5690">
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>samt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Luftvägssmitta - vårdhygieniska aspekter, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002C5534">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189EC0B7" w14:textId="36534536" w:rsidR="003262EF" w:rsidRPr="003262EF" w:rsidRDefault="001F34C9" w:rsidP="00A92D7D">
+    <w:p w14:paraId="7DF16739" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="2961F366" w:rsidP="00FE6A0D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Misstanke om högsmittsam sjukdom, t.ex. ebola, se bl.a.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Misstanke om högsmittsam sjukdom, till exempel ebola, se rutinen </w:t>
       </w:r>
-      <w:r w:rsidR="00DC457C" w:rsidRPr="003262EF">
-[...7 lines deleted...]
-        <w:r w:rsidR="00DC457C" w:rsidRPr="003262EF">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="2961F366">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vårdhygien – Viral hemorragisk feber (VHF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003262EF">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E69692D" w14:textId="2EFC1AD9" w:rsidR="001F34C9" w:rsidRPr="003262EF" w:rsidRDefault="001F34C9" w:rsidP="00A92D7D">
+    <w:p w14:paraId="311203D9" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00FE6A0D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>Vård av im</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vård av </w:t>
       </w:r>
-      <w:r w:rsidR="00E10F34" w:rsidRPr="003262EF">
-[...4 lines deleted...]
-        <w:t>m</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>immunsupprimerade</w:t>
       </w:r>
-      <w:r w:rsidRPr="003262EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">unsupprimerade patienter, se vårdhandboken avsnitt </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> patienter, se vårdhandboken avsnitt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="542E0FED">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Infektionskänsliga patienter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003262EF">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0052F8" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="00883CF4">
+    <w:p w14:paraId="1B2A6557" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Genomförande</w:t>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ECB6763">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="447E7559" w14:textId="77777777" w:rsidR="00C537C3" w:rsidRDefault="00336F6B" w:rsidP="00641B9F">
+      <w:bookmarkStart w:id="15" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc181866762"/>
+      <w:r>
+        <w:t>I tabell</w:t>
+      </w:r>
+      <w:r w:rsidR="00182F52">
+        <w:t xml:space="preserve">en nedan </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B9F" w:rsidRPr="00641B9F">
+        <w:t xml:space="preserve">följer en sammanställning avsedd att vara till stöd </w:t>
+      </w:r>
+      <w:r w:rsidR="006831F9">
+        <w:t xml:space="preserve">vad </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B9F" w:rsidRPr="00641B9F">
+        <w:t>gäller att uppmärksamma och ta ställning till riskfaktorer för smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="00190B61">
+        <w:t xml:space="preserve"> respektive riskfaktorer för VRI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3544A45F" w14:textId="77777777" w:rsidR="004C5E34" w:rsidRDefault="004C5E34" w:rsidP="00190B61">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="004C5E34" w:rsidSect="00EB6A1B">
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="8789"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00663E33" w14:paraId="39EFCA05" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2562A748" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00A20D4A" w:rsidRDefault="00190B61" w:rsidP="00641B9F">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20D4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00663E33" w:rsidRPr="00A20D4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>iskfaktorer för smittspridning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B835AB" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00A20D4A" w:rsidRDefault="00606B3F" w:rsidP="00641B9F">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20D4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kommentar och vägledning till åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663E33" w14:paraId="659E1313" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F26070B" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00C44445" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hud: Sår, eksem, fjällande hud, blåsor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E91A0C" w14:textId="77777777" w:rsidR="00606B3F" w:rsidRPr="00215428" w:rsidRDefault="00606B3F" w:rsidP="00D43766">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skadad hud innebär ökad risk både att sprida och plocka upp smittämnen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79990B28" w14:textId="77777777" w:rsidR="001C1BD9" w:rsidRPr="00215428" w:rsidRDefault="00606B3F" w:rsidP="00D43766">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Täck sår vid vistelse i allmänna utrymmen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4E04B3" w14:textId="77777777" w:rsidR="00201A73" w:rsidRPr="00215428" w:rsidRDefault="00F3081A" w:rsidP="00D43766">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Håll huden välsmord</w:t>
+            </w:r>
+            <w:r w:rsidR="00655E06" w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid behov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F173AF0" w14:textId="77777777" w:rsidR="000603D4" w:rsidRPr="00215428" w:rsidRDefault="00606B3F" w:rsidP="001C1BD9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utslag/blåsor i kombination med feber kan vara luftburen smitta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693D0963" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00606B3F" w:rsidP="00D43766">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vård på isoleringsrum för luftburen smitta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663E33" w14:paraId="6A5ECDE5" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4EA042" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00854E21" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utsöndringar: Diarré, kräkning, läckande stomi, läckande inkontinens, blödning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F66F471" w14:textId="77777777" w:rsidR="00655593" w:rsidRPr="00215428" w:rsidRDefault="2961F366" w:rsidP="003F0A4D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2961F366">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innehåller mikroorganismer som kan spridas till omgivningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBC859D" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="002A5A9C" w:rsidP="003F0A4D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Diarré och/eller infektiös kräkning, vård på enkelrum med egen toalett.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663E33" w14:paraId="6D52A021" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520DBFAE" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00BD321B" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luftvägar: Hosta, snuva, halsont, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747F48DB" w14:textId="77777777" w:rsidR="00655593" w:rsidRPr="00215428" w:rsidRDefault="2961F366" w:rsidP="00AA27F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2961F366">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Luftvägssekret innehåller mikroorganismer som kan spridas till omgivningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521AE0CF" w14:textId="77777777" w:rsidR="00EA7A72" w:rsidRPr="00215428" w:rsidRDefault="002A5A9C" w:rsidP="00AA27F4">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ge information och förutsättningar för god host- och handhygien.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2F4ABA" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="002A5A9C" w:rsidP="00AA27F4">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Misstanke om luftvägsinfektion, vård på enkelrum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663E33" w14:paraId="2D6078F7" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D5F4D2" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00396B3F" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kommunikation/kognitiv förmåga: Demens, kommunikativa svårigheter, syn- och hörselnedsättning, beteende </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1DE63E" w14:textId="77777777" w:rsidR="00AA27F4" w:rsidRPr="00215428" w:rsidRDefault="00C92D79" w:rsidP="003940BA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ökad risk att sprida och plocka upp smittämnen, särskilt i kombination med andra riskfaktorer. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3216BD14" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="00C92D79" w:rsidP="003940BA">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ge anpassat stöd vid förekomst av riskfaktorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663E33" w14:paraId="0C97A565" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="690D6742" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="003940BA" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Riskfaktorer för VRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423F2C6A" w14:textId="77777777" w:rsidR="00663E33" w:rsidRPr="00215428" w:rsidRDefault="003940BA" w:rsidP="0051097E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommentar och vägledning till åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A20D4A" w14:paraId="7608C600" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B0C0B9" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="0006185F" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sår, drän, kärlinfart </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DE596B" w14:textId="77777777" w:rsidR="004707B8" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Påverkar barriärfunktion i hud och slemhinna. Ökad risk för infektion i kringliggande vävnad och blodbana.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78191A09" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Förebygg trycksår, säkerställ och följ sårbehandlingsplan, inspektera infart/ dränage, byt vid behov, avveckla om möjligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A20D4A" w14:paraId="1C01BBD8" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A0DC38" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="00BD7AF7" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KAD, blåsöverfyllnad </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D31AD" w14:textId="77777777" w:rsidR="004707B8" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ökad risk för urinvägsinfektion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD791D0" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bedöm risk för blåsöverfyllnad, förebygg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>residualurin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, utvärdera behov av KAD och avveckla om möjligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A20D4A" w14:paraId="1808666F" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09901ACC" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="00A35A60" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endotrakealtub, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7860C8F7" w14:textId="77777777" w:rsidR="004707B8" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ökad risk för pneumoni. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340AA929" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="004707B8" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sterila lösningar för befuktning av luftvägar och slutsköljning av andningshjälpmedel som rengjorts manuellt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A20D4A" w14:paraId="036CA878" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154E7051" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="00C22AFA" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Immobilisering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D378B8B" w14:textId="77777777" w:rsidR="00C9226B" w:rsidRPr="00215428" w:rsidRDefault="00C9226B" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ökad risk för pneumoni, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>residualurin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, trycksår. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F15592" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="00C9226B" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tidig mobilisering, andningsgymnastik, munvård, höjd huvudända (obs trycksårsrisk).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A20D4A" w14:paraId="7CE74E3F" w14:textId="77777777" w:rsidTr="2961F366">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A87C2AE" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="001305F3" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibiotikabehandling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45448B2A" w14:textId="77777777" w:rsidR="00C9226B" w:rsidRPr="00215428" w:rsidRDefault="00C9226B" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ökad risk för tarminfektion med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>clostridioides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>difficile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> samt tillväxt av resistenta bakterier. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719BB122" w14:textId="77777777" w:rsidR="00A20D4A" w:rsidRPr="00215428" w:rsidRDefault="00C9226B" w:rsidP="00C9226B">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215428">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Följ stramariktlinjer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50B1D27A" w14:textId="77777777" w:rsidR="00A22123" w:rsidRDefault="00A22123" w:rsidP="00412AAC">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="00A22123" w:rsidSect="00D43766">
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+          <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E47B72" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="11D58BF2" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Generella patientrelaterade åtgärder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6860982F" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="7A2E6E28" w:rsidP="00147EBD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gör patienten delaktig i att minska risken för smittspridning genom exempelvis information och förutsättningar för god host- och handhygien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBB1FC2" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Personlig skyddsutrustning för personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BE49C5" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="001D394F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grunden är alltid BHR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20BA72" w14:textId="77777777" w:rsidR="001D394F" w:rsidRDefault="7A2E6E28" w:rsidP="001D394F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I BHR ingår det att vid arbetsmoment med risk för stänk av kroppsvätskor mot ansikte använda stänkskydd för ansiktet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9D83E1" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="001D394F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I BHR ingår det att vid risk för luftburen smitta använda andningsskydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD907C3" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="7A2E6E28">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700B8014" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="001D394F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För mer information hänvisas till Vårdhandbokens avsnitt Basala hygienrutiner – Personlig skyddsutrustning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043D80F8" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="7A2E6E28">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46896DC1" w14:textId="77777777" w:rsidR="7A2E6E28" w:rsidRDefault="7A2E6E28" w:rsidP="7A2E6E28">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21445FC7" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc181866763"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
-[...70 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79321171" w14:textId="3348BCDB" w:rsidR="00883CF4" w:rsidRDefault="00883CF4" w:rsidP="00883CF4">
-[...5 lines deleted...]
-        <w:t>Luftvägar</w:t>
+    <w:p w14:paraId="571B26E4" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00641B9F">
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Jenny Andersson, hygiensjuksköterska, vårdhygien, SÄS </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...3 lines deleted...]
-        <w:t>T.ex. hosta, snuva, nysning framför allt tillsammans med feber eller misstanke om infektiös orsak.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:br/>
+        <w:t>Susanne Roos, hygiensjuksköterska, vårdhygien, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C49183" w14:textId="4A417FB8" w:rsidR="00883CF4" w:rsidRDefault="00883CF4" w:rsidP="00883CF4">
-[...1 lines deleted...]
-        <w:t>Oavsett orsak till hosta, snuva eller nysning innehåller luftvägs</w:t>
+    <w:p w14:paraId="47AFCB40" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc181866764"/>
+      <w:r>
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5534">
-[...1 lines deleted...]
-        <w:t>sekretet mikroorganismer.</w:t>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3E152899" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Basal hygien i vård och omsorg (SOSFS 2015:10). Socialstyrelsens författningssamling </w:t>
       </w:r>
-    </w:p>
-[...268 lines deleted...]
-      <w:r w:rsidR="005F205F">
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="005F205F" w:rsidRPr="00A06569">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20C0D4C5" w14:textId="22576DD9" w:rsidR="002C5534" w:rsidRPr="00572801" w:rsidRDefault="002C5534" w:rsidP="00DE70FB">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Vårdhandboken.se, avsnitt </w:t>
+    <w:p w14:paraId="4CC340F6" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vårdhandboken.se, avsnitt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00572801">
+      <w:r w:rsidRPr="00641B9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Multiresistenta bakterier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572801">
-        <w:t xml:space="preserve"> under rubrik </w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> under rubrik </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00572801">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Åtgärder i vården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00572801">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00572801">
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A31997" w:rsidRPr="00572801">
-[...65 lines deleted...]
-        <w:r w:rsidR="002C5534" w:rsidRPr="00DB53CD">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/oversikt</w:t>
+          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/multiresistenta-bakterier/atgarder-i-varden</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="464D9513" w14:textId="77777777" w:rsidR="002C5534" w:rsidRPr="002C5534" w:rsidRDefault="002C5534" w:rsidP="00DE70FB">
-[...9 lines deleted...]
-        <w:t>Länkförteckning</w:t>
+    <w:p w14:paraId="799FECDD" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="2961F366" w:rsidP="2961F366">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdhandboken, avsnitt Smitta och smittspridning under rubrik Vårdrutiner.  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...29 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00824D7B">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="2961F366">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://hittadokume</w:t>
+          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-</w:t>
         </w:r>
-        <w:r w:rsidRPr="00824D7B">
+        <w:r w:rsidRPr="2961F366">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>n</w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t>smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/oversikt </w:t>
         </w:r>
-        <w:r w:rsidRPr="00824D7B">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074ECFC7" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Basala hygienrutiner och klädregler vid SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-[...63 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45C4813C" w14:textId="0B4DE251" w:rsidR="002C5534" w:rsidRPr="00824D7B" w:rsidRDefault="002C5534" w:rsidP="00DE70FB">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Luftvägssmitta </w:t>
+    <w:p w14:paraId="7585B193" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Städning och rengöring i vårdlokaler vid SÄS – vårdverksamhetens ansvar. Sjukhusövergripande riktlinje, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="00E34231" w:rsidRPr="00824D7B">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00821BD2" w:rsidRPr="00824D7B">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E9EA414" w14:textId="6E917ACD" w:rsidR="002C5534" w:rsidRPr="00824D7B" w:rsidRDefault="002C5534" w:rsidP="00DE70FB">
-[...14 lines deleted...]
-        <w:t>Vårdhygien covid-19. Regional rutin, Västra Götalandsregionen</w:t>
+    <w:p w14:paraId="24FA3BA8" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Luftvägssmitta – vårdhygieniska aspekter, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824D7B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00821BD2" w:rsidRPr="00824D7B">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-[...168 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19DDDDFA" w14:textId="2A20BE68" w:rsidR="002C5534" w:rsidRPr="00824D7B" w:rsidRDefault="5814457C" w:rsidP="00DE70FB">
-[...12 lines deleted...]
-        <w:t>Vård av immunsupprimerade patienter, vårdhandboken.se avsnitt Infektionskänsliga patienter.</w:t>
+    <w:p w14:paraId="2ECF5B32" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="2961F366" w:rsidP="2961F366">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdhygien covid-19. Regional rutin, Västra Götalandsregionen </w:t>
       </w:r>
-      <w:r w:rsidR="002C5534">
+      <w:r w:rsidR="63599FAE">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="542E0FED">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="2961F366">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittsprid</w:t>
+          <w:t>Vårdhygien - Covid-19.pdf</w:t>
         </w:r>
-        <w:r w:rsidRPr="542E0FED">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EA6BB9" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00EB6A1B" w:rsidRDefault="2961F366" w:rsidP="2961F366">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB6A1B">
+        <w:t>Vårdhygien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB6A1B">
+        <w:t xml:space="preserve"> – Viral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB6A1B">
+        <w:t>hemorragisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB6A1B">
+        <w:t> feber (VHF). Regiongemensam rutin,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B9F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EB6A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>n</w:t>
+          <w:t>Vårdhygien</w:t>
         </w:r>
-        <w:r w:rsidRPr="542E0FED">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EB6A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>ing/infektionskansliga-patienter</w:t>
+          <w:t xml:space="preserve"> - Viral </w:t>
         </w:r>
-      </w:hyperlink>
-[...44 lines deleted...]
-        <w:r w:rsidR="00CD5A48" w:rsidRPr="00A06569">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EB6A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://mellanarkiv-offentlig.</w:t>
+          <w:t>hemorragisk</w:t>
         </w:r>
-        <w:r w:rsidR="00CD5A48" w:rsidRPr="00A06569">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EB6A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>v</w:t>
-[...7 lines deleted...]
-          <w:t>gregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-381/native/2514%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%201.pdf</w:t>
+          <w:t xml:space="preserve"> feber (VHF).pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19BC1647" w14:textId="2267D5BE" w:rsidR="00703AFC" w:rsidRDefault="5A19FD3D" w:rsidP="00D27E18">
-[...4 lines deleted...]
-        <w:t>Vårdhygieniska grundprinciper del 2. Vårdhygieniska riskfaktorer för smittspridning</w:t>
+    <w:p w14:paraId="33337AE4" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vård av </w:t>
       </w:r>
-      <w:r w:rsidR="00A42A7B">
-        <w:t>. Vårdhygien, SÄS</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>immunsupprimerade</w:t>
       </w:r>
-      <w:r w:rsidR="00703AFC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> patienter, vårdhandboken.se avsnitt Infektionskänsliga patienter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00703AFC" w:rsidRPr="00A06569">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://mellanarkiv.vgregion.se/share/page/</w:t>
+          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektionskansliga-patienter</w:t>
         </w:r>
-        <w:r w:rsidR="00703AFC" w:rsidRPr="00A06569">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FE38C5" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="2961F366" w:rsidP="2961F366">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A1B">
+        <w:t>Vårdhygieniska grundprinciper del 1. BHR, Basala hygienrutiner. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2961F366">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vårdhygien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2961F366">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD4C365" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00EB6A1B" w:rsidRDefault="2961F366" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00EB6A1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-700/native/2514%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%201.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C58CDC3" w14:textId="77777777" w:rsidR="00F7124A" w:rsidRDefault="00641B9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vårdhygieniska grundprinciper del 2. Vårdhygieniska riskfaktorer</w:t>
+      </w:r>
+      <w:r w:rsidR="006554BF">
+        <w:t>, patientrelaterade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>. Vårdhygien, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DA840A" w14:textId="77777777" w:rsidR="00C74327" w:rsidRDefault="00C74327" w:rsidP="00C74327">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00871BD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>d</w:t>
-[...17 lines deleted...]
-          <w:t>ailable/sofia/sas198-1710599037-216/native</w:t>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-706/native/2520%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%202.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="276F86A3" w14:textId="5B8F2CC5" w:rsidR="006B43A4" w:rsidRDefault="5A19FD3D" w:rsidP="542E0FED">
-[...4 lines deleted...]
-        <w:t>Vårdhygieniska grundprinciper del 3. Städning, rengöring och punktdesinfektion</w:t>
+    <w:p w14:paraId="7B083112" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vårdhygieniska grundprinciper del 3. Städning, rengöring och punktdesinfektion. Vårdhygien, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="006B43A4">
-[...2 lines deleted...]
-      <w:r w:rsidR="006B43A4">
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="006B43A4" w:rsidRPr="00A06569">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-218/native/2539%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%203.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0951DAC0" w14:textId="4BA94256" w:rsidR="006B43A4" w:rsidRDefault="5A19FD3D" w:rsidP="00CD5A48">
-[...6 lines deleted...]
-        <w:t>Vårdhygieniska grundprinciper del 4. Grundläggande aseptik i vård och omsorg</w:t>
+    <w:p w14:paraId="044F7DA6" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vårdhygieniska grundprinciper del 4. Grundläggande aseptik i vård och omsorg. Vårdhygien, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="006B43A4">
-[...2 lines deleted...]
-      <w:r w:rsidR="006B43A4">
+      <w:r w:rsidRPr="00641B9F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="006B43A4" w:rsidRPr="00A06569">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://mellanarkiv-offentlig.</w:t>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-217/native/2547%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%204.pdf</w:t>
         </w:r>
-        <w:r w:rsidR="006B43A4" w:rsidRPr="00A06569">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7893F163" w14:textId="77777777" w:rsidR="00641B9F" w:rsidRPr="00641B9F" w:rsidRDefault="00641B9F" w:rsidP="00E11493">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B9F">
+        <w:t>Vårdhygieniska grundprinciper del 5. Patientmedverkan vårdhygien. Vårdhygien, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B9F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00641B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-[...39 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-383/native/2590%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%205.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="5A19FD3D" w:rsidSect="00871118">
-[...5 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="5EA069FC" w14:textId="77777777" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00641B9F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="004C5E34">
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F12C5D5" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7F8B5FF5" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD8BE9E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="47B0D712" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="226CFA25" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7F792D47" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7168250E" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="43628E2F" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D2252A" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00917DC8" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69DDF468" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="561948495" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="523F09BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="3F796D5D" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68C038AE" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3D9F1920" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32CC910E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0A4BDC9A" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F53A4D2" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="1B083955" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="1B083955" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03A30A82" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00D43766" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00413A60">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669155" cy="295910"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669155" cy="295910"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
-[...2 lines deleted...]
-                          </w:pPr>
+                        <w:p w14:paraId="0F7303DA" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:23.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk+HcrGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8dpkm6sOKt0V6kq&#10;RbsrZas9EwwxEmYokNjpr++A86VtT1UvMDDDfLz3mN93jSYH4bwCU9J8MKREGA6VMruS/nhdfbqj&#10;xAdmKqbBiJIehaf3i48f5q0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6XVY51mL2&#10;Rmej4XCateAq64AL7/H2sXfSRcovpeDhWUovAtElxd5CWl1at3HNFnNW7ByzteKnNtg/dNEwZbDo&#10;JdUjC4zsnfojVaO4Aw8yDDg0GUipuEgz4DT58N00m5pZkWZBcLy9wOT/X1r+dNjYF0dC9xU6JDAC&#10;0lpfeLyM83TSNXHHTgn6EcLjBTbRBcLxcjydzvLJhBKOvtFsMssTrtn1tXU+fBPQkGiU1CEtCS12&#10;WPuAFTH0HBKLGVgprRM12pC2pNPPk2F6cPHgC23w4bXXaIVu2xFV3cyxheqI4znomfeWrxT2sGY+&#10;vDCHVONEKN/wjIvUgLXgZFFSg/v1t/sYjwygl5IWpVNS/3PPnKBEfzfIzSwfj6PW0mE8+TLCg7v1&#10;bG89Zt88AKozx49ieTJjfNBnUzpo3lDly1gVXcxwrF3ScDYfQi9o/CVcLJcpCNVlWVibjeUxdUQ1&#10;IvzavTFnTzQEJPAJziJjxTs2+tiej+U+gFSJqohzj+oJflRmYvD0i6L0b88p6vrXF78BAAD//wMA&#10;UEsDBBQABgAIAAAAIQDtaAvC4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcFbu5sE2xCzKSVQBNFDay/eJtltEtyPmN220V/veNLbDPPwzvOWm9kadtFTGLyTkCwFMO1arwbX&#10;STi+7RY5sBDRKTTeaQlfOsCmur0psVD+6vb6cogdoxAXCpTQxzgWnIe21xbD0o/a0e3kJ4uR1qnj&#10;asIrhVvDUyFW3OLg6EOPo6573X4czlbCc717xX2T2vzb1E8vp+34eXx/kPL+bt4+Aot6jn8w/OqT&#10;OlTk1PizU4EZCYt0nRJKQyIyYESsRZ4AayRkqwx4VfL/FaofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACT4dysaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAO1oC8LiAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
-[...2 lines deleted...]
-                    </w:pPr>
+                  <w:p w14:paraId="0F7303DA" w14:textId="77777777" w:rsidR="00917DC8" w:rsidRDefault="00917DC8">
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...85 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="IA1+5Bzbd+G9Af" int2:id="KGtDeOs5">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="04055D57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="975E8C44"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08F3719E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FBCC56FC"/>
+    <w:tmpl w:val="1424F0A0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...16 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...13 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="643"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="643" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
+    <w:nsid w:val="094538EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9692CA48"/>
-[...48 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:tmpl w:val="BAA4A778"/>
+    <w:lvl w:ilvl="0" w:tplc="49C2F624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A1C2170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3A763EAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2A9E6A60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="796CAFC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="15CA6AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A42006A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4E8841CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9B0C8952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C063CDC"/>
+    <w:nsid w:val="098F5E1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D44B7CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DF67F4"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="14941B33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AFE429C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="170B4323"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E4EB1CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FF6968"/>
+    <w:nsid w:val="17FE1DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12B06942"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="Punktlista"/>
+    <w:tmpl w:val="744E3398"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4262,282 +3622,206 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="1C383AE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB3A80EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1480309A"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4597,912 +3881,1258 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="221950A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55E6C6B8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
-[...118 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="2E250BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D690DBB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...6 lines deleted...]
-      <w:lvlJc w:val="right"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30346D29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="283C12EE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A2A63AE"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B474E09"/>
-[...231 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="3B52012C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41744D1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C8F0730"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7582F18"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE32501"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99328C2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AB58F1"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="47030037"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC5065CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A987587"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1C6837BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5565,1465 +5195,2355 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55544138"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D084229"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E58E08A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7C74FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C0EB05A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F574A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6DDE38B4"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="Numreradlista"/>
+    <w:tmpl w:val="2422701C"/>
+    <w:lvl w:ilvl="0" w:tplc="6068D804">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="180"/>
+        <w:ind w:left="3104" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="3824" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="4544" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="180"/>
+        <w:ind w:left="5264" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="180"/>
+        <w:ind w:left="7424" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="6C8F0BDB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63916C29"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E8B4CF00"/>
+    <w:tmpl w:val="7DE087E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%3."/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%6."/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="720"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%9."/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="720"/>
-[...108 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA41BCB"/>
+    <w:nsid w:val="6EBA2B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CAEC6EFE"/>
+    <w:tmpl w:val="8F4249B0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1804421583">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75964253"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48F69B64"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764C1598"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C4AE7AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765D228C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F2C8598"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1794" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2157" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4317" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6477" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7197" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A381496"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77F0A2AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="263267104">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="435251379">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1876458843">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="167184623">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1828937659">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="645547647">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="177013593">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1836141813">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1276711217">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1596087777">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1605768675">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="715858912">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1153569918">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="423576399">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="17" w16cid:durableId="302278638">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1644315825">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="18" w16cid:durableId="2044790751">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1600261727">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="19" w16cid:durableId="604190127">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1942644578">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="20" w16cid:durableId="522863792">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1703943248">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="21" w16cid:durableId="139886523">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1839728680">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="22" w16cid:durableId="1778868523">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1855419453">
+  <w:num w:numId="23" w16cid:durableId="2122021442">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1069886048">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="24" w16cid:durableId="814447253">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1917736894">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25" w16cid:durableId="1015349876">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1393314869">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="1829055526">
+    <w:abstractNumId w:val="27"/>
   </w:num>
+  <w:num w:numId="27" w16cid:durableId="1684016157">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="820342688">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00005422"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001553C"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="000205B6"/>
+    <w:rsid w:val="00027D67"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034458"/>
+    <w:rsid w:val="00035830"/>
+    <w:rsid w:val="00042AEF"/>
+    <w:rsid w:val="000431B1"/>
+    <w:rsid w:val="00047F1D"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="000542D8"/>
+    <w:rsid w:val="000530C0"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="000630CE"/>
+    <w:rsid w:val="00060325"/>
+    <w:rsid w:val="000603D4"/>
+    <w:rsid w:val="0006185F"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00082D37"/>
+    <w:rsid w:val="00070620"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000861D2"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
+    <w:rsid w:val="00094CAC"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A7B8D"/>
-    <w:rsid w:val="000B09E3"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B28FE"/>
+    <w:rsid w:val="000B3AA8"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C095A"/>
-    <w:rsid w:val="000C7ED1"/>
+    <w:rsid w:val="000B7A3B"/>
+    <w:rsid w:val="000C1B5C"/>
+    <w:rsid w:val="000C40C2"/>
+    <w:rsid w:val="000C6B86"/>
+    <w:rsid w:val="000D0D3C"/>
+    <w:rsid w:val="000D0F4C"/>
+    <w:rsid w:val="000D79BB"/>
+    <w:rsid w:val="000D7DF2"/>
+    <w:rsid w:val="000D7F62"/>
+    <w:rsid w:val="000E3620"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E7042"/>
+    <w:rsid w:val="000F034A"/>
+    <w:rsid w:val="000F0436"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00100041"/>
-    <w:rsid w:val="00100D58"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
+    <w:rsid w:val="00111FB3"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00116204"/>
+    <w:rsid w:val="0012088E"/>
+    <w:rsid w:val="00122B45"/>
+    <w:rsid w:val="00123157"/>
+    <w:rsid w:val="00126D11"/>
+    <w:rsid w:val="001305F3"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="001327EA"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00133A29"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00150BB3"/>
+    <w:rsid w:val="00142D88"/>
+    <w:rsid w:val="00143D5A"/>
+    <w:rsid w:val="00147EBD"/>
+    <w:rsid w:val="00150102"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="001561A9"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
+    <w:rsid w:val="00163935"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="0016545D"/>
-    <w:rsid w:val="00166865"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001730F0"/>
-    <w:rsid w:val="001813E6"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00177CBB"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00182F52"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00193270"/>
-    <w:rsid w:val="001946D8"/>
+    <w:rsid w:val="00190B61"/>
+    <w:rsid w:val="001924D0"/>
+    <w:rsid w:val="001954CE"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="00196856"/>
+    <w:rsid w:val="00196343"/>
+    <w:rsid w:val="001A10F6"/>
+    <w:rsid w:val="001A11ED"/>
+    <w:rsid w:val="001A3EA2"/>
+    <w:rsid w:val="001A4164"/>
+    <w:rsid w:val="001A4DEF"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="001A5815"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1352"/>
+    <w:rsid w:val="001C1BD9"/>
+    <w:rsid w:val="001C1D2F"/>
+    <w:rsid w:val="001C4A0B"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001F34C9"/>
+    <w:rsid w:val="001C6507"/>
+    <w:rsid w:val="001D394F"/>
+    <w:rsid w:val="001D47DA"/>
+    <w:rsid w:val="001D7806"/>
+    <w:rsid w:val="001E0456"/>
+    <w:rsid w:val="001E0F6C"/>
+    <w:rsid w:val="001E3243"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E5F0B"/>
+    <w:rsid w:val="001F0E23"/>
+    <w:rsid w:val="001F3888"/>
+    <w:rsid w:val="001F73CF"/>
+    <w:rsid w:val="00201A73"/>
+    <w:rsid w:val="00206E4A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00215D62"/>
+    <w:rsid w:val="00215428"/>
+    <w:rsid w:val="00217BA7"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00220455"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00225FFD"/>
+    <w:rsid w:val="002273C9"/>
+    <w:rsid w:val="0023554E"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00240075"/>
+    <w:rsid w:val="0024079D"/>
+    <w:rsid w:val="0024535D"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00254D6B"/>
+    <w:rsid w:val="00255603"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00262F22"/>
+    <w:rsid w:val="00257596"/>
+    <w:rsid w:val="002578DC"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="00264620"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002733EB"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027152B"/>
+    <w:rsid w:val="0027269E"/>
+    <w:rsid w:val="002745C8"/>
+    <w:rsid w:val="002775E4"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00285B8B"/>
+    <w:rsid w:val="0028780E"/>
+    <w:rsid w:val="00290653"/>
+    <w:rsid w:val="002906EF"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="002935B4"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1844"/>
+    <w:rsid w:val="002A1A76"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A5A9C"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B0DB2"/>
-    <w:rsid w:val="002B468F"/>
+    <w:rsid w:val="002B3748"/>
+    <w:rsid w:val="002C0636"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C3D7A"/>
-    <w:rsid w:val="002C5534"/>
+    <w:rsid w:val="002C1F6B"/>
+    <w:rsid w:val="002C2D00"/>
+    <w:rsid w:val="002C3CCB"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D32F9"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D6233"/>
+    <w:rsid w:val="002E0BBD"/>
+    <w:rsid w:val="002E175D"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E48C9"/>
+    <w:rsid w:val="002E6507"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002E76B7"/>
+    <w:rsid w:val="002F0865"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F387C"/>
+    <w:rsid w:val="002F40C1"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F5ECD"/>
+    <w:rsid w:val="002F6E90"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="0030646C"/>
+    <w:rsid w:val="003036F6"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00317654"/>
+    <w:rsid w:val="00314D5B"/>
+    <w:rsid w:val="00314EF0"/>
+    <w:rsid w:val="00315719"/>
     <w:rsid w:val="003203D7"/>
+    <w:rsid w:val="003208E8"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="003262EF"/>
+    <w:rsid w:val="00324DA6"/>
+    <w:rsid w:val="00325DAD"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00332CCD"/>
+    <w:rsid w:val="00335055"/>
+    <w:rsid w:val="00336F6B"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="0034035E"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00347DA0"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="003629E6"/>
+    <w:rsid w:val="0036321A"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="00364E7A"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="003666BD"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370AEB"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="003810CE"/>
+    <w:rsid w:val="0037344E"/>
+    <w:rsid w:val="00375CD4"/>
+    <w:rsid w:val="00382DA8"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00395F8A"/>
-    <w:rsid w:val="00397422"/>
+    <w:rsid w:val="00391967"/>
+    <w:rsid w:val="003940BA"/>
+    <w:rsid w:val="0039460C"/>
+    <w:rsid w:val="00396B3F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C5AFE"/>
+    <w:rsid w:val="003C7FE0"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6D29"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E33AA"/>
+    <w:rsid w:val="003E527D"/>
+    <w:rsid w:val="003F0A4D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2B2F"/>
+    <w:rsid w:val="003F35BD"/>
+    <w:rsid w:val="003F70BF"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00405FCD"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00412AAC"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00420702"/>
+    <w:rsid w:val="004215D6"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004367B1"/>
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00445B57"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00447E8F"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00451AD8"/>
+    <w:rsid w:val="0045543B"/>
+    <w:rsid w:val="00457360"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="004707B8"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00477CD2"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00483EA3"/>
+    <w:rsid w:val="00482843"/>
+    <w:rsid w:val="00485714"/>
+    <w:rsid w:val="00486905"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004977A9"/>
+    <w:rsid w:val="004A1A34"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C0620"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004B38A1"/>
+    <w:rsid w:val="004B5A62"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C5E34"/>
+    <w:rsid w:val="004C6A4F"/>
+    <w:rsid w:val="004C7AC8"/>
+    <w:rsid w:val="004D3860"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E1112"/>
-    <w:rsid w:val="004E71F1"/>
+    <w:rsid w:val="004F0BB3"/>
+    <w:rsid w:val="004F1079"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F56D9"/>
+    <w:rsid w:val="004F7C36"/>
+    <w:rsid w:val="005002C8"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0051097E"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00512AEF"/>
+    <w:rsid w:val="005202C3"/>
+    <w:rsid w:val="005224F9"/>
+    <w:rsid w:val="00525EBD"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="0053211F"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00534317"/>
+    <w:rsid w:val="00534D67"/>
+    <w:rsid w:val="005365F4"/>
+    <w:rsid w:val="00540364"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
+    <w:rsid w:val="00552A80"/>
+    <w:rsid w:val="00556813"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="0056133C"/>
+    <w:rsid w:val="00561610"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00572801"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00575361"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="005812F3"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00582696"/>
+    <w:rsid w:val="00586478"/>
+    <w:rsid w:val="00596DD3"/>
+    <w:rsid w:val="0059735F"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A22BC"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B135D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E1190"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F205F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00600BB1"/>
+    <w:rsid w:val="005F1E4C"/>
+    <w:rsid w:val="006029FF"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="006059FC"/>
+    <w:rsid w:val="00606B3F"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00611AF3"/>
-    <w:rsid w:val="00613515"/>
+    <w:rsid w:val="0061425D"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="00620255"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00641D17"/>
-    <w:rsid w:val="00642FB5"/>
+    <w:rsid w:val="00641B9F"/>
+    <w:rsid w:val="00643489"/>
+    <w:rsid w:val="0064604E"/>
+    <w:rsid w:val="00651F9C"/>
+    <w:rsid w:val="00654A6B"/>
+    <w:rsid w:val="006551B8"/>
+    <w:rsid w:val="006554BF"/>
+    <w:rsid w:val="00655593"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655E06"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="006614DD"/>
+    <w:rsid w:val="00663C1C"/>
+    <w:rsid w:val="00663E33"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667A1E"/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rsid w:val="00673821"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00675B91"/>
+    <w:rsid w:val="006808FF"/>
+    <w:rsid w:val="006825A4"/>
+    <w:rsid w:val="006831F9"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00692A61"/>
+    <w:rsid w:val="00697E38"/>
+    <w:rsid w:val="006A0720"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006B020A"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B43A4"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B76F9"/>
+    <w:rsid w:val="006C2B5F"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C5EFC"/>
+    <w:rsid w:val="006C59CE"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D44F6"/>
+    <w:rsid w:val="006D4725"/>
+    <w:rsid w:val="006D5244"/>
+    <w:rsid w:val="006D53E2"/>
+    <w:rsid w:val="006D65C1"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0D1E"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E5B69"/>
+    <w:rsid w:val="006E490A"/>
+    <w:rsid w:val="006E53DB"/>
+    <w:rsid w:val="006E7007"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="007016E6"/>
-    <w:rsid w:val="00703AFC"/>
+    <w:rsid w:val="006F52E3"/>
+    <w:rsid w:val="0070028C"/>
+    <w:rsid w:val="007004BD"/>
+    <w:rsid w:val="00700D1B"/>
+    <w:rsid w:val="0070436B"/>
+    <w:rsid w:val="00704C28"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="0071169B"/>
+    <w:rsid w:val="00711709"/>
+    <w:rsid w:val="00713795"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="00726631"/>
+    <w:rsid w:val="007268AB"/>
+    <w:rsid w:val="00726B26"/>
+    <w:rsid w:val="007301FC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733E4F"/>
+    <w:rsid w:val="0073442A"/>
+    <w:rsid w:val="007361E7"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074064D"/>
+    <w:rsid w:val="00742317"/>
+    <w:rsid w:val="007458FC"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076219E"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764C38"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00765CE4"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="0078042E"/>
+    <w:rsid w:val="00776164"/>
+    <w:rsid w:val="00776F45"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007862A8"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796CAF"/>
+    <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A37AF"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C077A"/>
+    <w:rsid w:val="007A604B"/>
+    <w:rsid w:val="007A6BB6"/>
+    <w:rsid w:val="007B3A86"/>
+    <w:rsid w:val="007C419B"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007F1501"/>
+    <w:rsid w:val="007E35AF"/>
+    <w:rsid w:val="007E4E5C"/>
+    <w:rsid w:val="007E7538"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F3CB6"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F6A8D"/>
-    <w:rsid w:val="00815814"/>
+    <w:rsid w:val="0081526C"/>
+    <w:rsid w:val="008215E6"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00821BD2"/>
-    <w:rsid w:val="00824D7B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00827CA6"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="008312E5"/>
+    <w:rsid w:val="0083173C"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="0084115B"/>
+    <w:rsid w:val="0084204F"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00854B01"/>
+    <w:rsid w:val="00854E21"/>
+    <w:rsid w:val="0085654C"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00862B85"/>
+    <w:rsid w:val="008620E6"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00871118"/>
+    <w:rsid w:val="00870958"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="008728A7"/>
+    <w:rsid w:val="008727F7"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00883CF4"/>
-    <w:rsid w:val="00885B6C"/>
+    <w:rsid w:val="00882395"/>
+    <w:rsid w:val="008834EB"/>
+    <w:rsid w:val="008879B3"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00896BB8"/>
+    <w:rsid w:val="008970C3"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2919"/>
+    <w:rsid w:val="008A342F"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A48BA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B1E70"/>
+    <w:rsid w:val="008B25A4"/>
+    <w:rsid w:val="008C17BC"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C6F89"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D0FDC"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E1963"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E4835"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6906"/>
+    <w:rsid w:val="008E6E62"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F02A3"/>
+    <w:rsid w:val="008F05A9"/>
+    <w:rsid w:val="008F3248"/>
+    <w:rsid w:val="008F3954"/>
+    <w:rsid w:val="008F39F6"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F5FF1"/>
+    <w:rsid w:val="00900F13"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="009204E9"/>
+    <w:rsid w:val="00917DC8"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="009338AB"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00942053"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="00950774"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00957ECE"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00971029"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00972929"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009A5CEE"/>
+    <w:rsid w:val="0097400C"/>
+    <w:rsid w:val="009744E1"/>
+    <w:rsid w:val="00976A08"/>
+    <w:rsid w:val="009821A6"/>
+    <w:rsid w:val="009854A9"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="0099255B"/>
+    <w:rsid w:val="00992B4A"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A40C3"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B270C"/>
+    <w:rsid w:val="009B3FF0"/>
+    <w:rsid w:val="009C05BD"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C4048"/>
+    <w:rsid w:val="009C49EC"/>
+    <w:rsid w:val="009C6186"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D5203"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F3300"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F4F8B"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A104EF"/>
+    <w:rsid w:val="00A125DD"/>
+    <w:rsid w:val="00A147C6"/>
+    <w:rsid w:val="00A172DA"/>
+    <w:rsid w:val="00A20D4A"/>
+    <w:rsid w:val="00A21271"/>
+    <w:rsid w:val="00A22123"/>
+    <w:rsid w:val="00A24C74"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A2784C"/>
-    <w:rsid w:val="00A31997"/>
+    <w:rsid w:val="00A319F9"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A35A60"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
+    <w:rsid w:val="00A41F37"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42A7B"/>
+    <w:rsid w:val="00A45825"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A57B7C"/>
+    <w:rsid w:val="00A64F5D"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A66A48"/>
+    <w:rsid w:val="00A66381"/>
+    <w:rsid w:val="00A735EF"/>
+    <w:rsid w:val="00A74E69"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A8512B"/>
+    <w:rsid w:val="00A83231"/>
+    <w:rsid w:val="00A83CBF"/>
+    <w:rsid w:val="00A846AE"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A91EF1"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A9301F"/>
+    <w:rsid w:val="00A942D3"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA5234"/>
+    <w:rsid w:val="00AA27F4"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB42FD"/>
+    <w:rsid w:val="00AB779D"/>
+    <w:rsid w:val="00AB7CDE"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC4A31"/>
+    <w:rsid w:val="00AC57DC"/>
+    <w:rsid w:val="00AD09D0"/>
+    <w:rsid w:val="00AD36C6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE4819"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF4AF6"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B0464F"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B13ACC"/>
-    <w:rsid w:val="00B13C25"/>
+    <w:rsid w:val="00B076FE"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B16112"/>
     <w:rsid w:val="00B16219"/>
-    <w:rsid w:val="00B166D6"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B21D6C"/>
+    <w:rsid w:val="00B23D31"/>
+    <w:rsid w:val="00B2788A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36578"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B41DCA"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
+    <w:rsid w:val="00B6125A"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B65A75"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B7076E"/>
+    <w:rsid w:val="00B705F1"/>
+    <w:rsid w:val="00B718D4"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B75FC0"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B92007"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97000"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA0EA2"/>
+    <w:rsid w:val="00BA2A66"/>
+    <w:rsid w:val="00BA34C4"/>
+    <w:rsid w:val="00BB074E"/>
+    <w:rsid w:val="00BB114C"/>
+    <w:rsid w:val="00BB2A4F"/>
+    <w:rsid w:val="00BB62D5"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
+    <w:rsid w:val="00BC11CC"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC5590"/>
-    <w:rsid w:val="00BD7A24"/>
+    <w:rsid w:val="00BC537A"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD321B"/>
+    <w:rsid w:val="00BD7AF7"/>
+    <w:rsid w:val="00BE197D"/>
+    <w:rsid w:val="00BE346D"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00C02BCF"/>
+    <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C038DF"/>
+    <w:rsid w:val="00C04583"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C11ED4"/>
+    <w:rsid w:val="00C15369"/>
+    <w:rsid w:val="00C22AFA"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C249CD"/>
+    <w:rsid w:val="00C27C5F"/>
+    <w:rsid w:val="00C34AE4"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C44010"/>
+    <w:rsid w:val="00C44445"/>
+    <w:rsid w:val="00C447A3"/>
+    <w:rsid w:val="00C45F04"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
+    <w:rsid w:val="00C51303"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C537C3"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C562D2"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C731B4"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C74327"/>
+    <w:rsid w:val="00C825B6"/>
+    <w:rsid w:val="00C82E57"/>
+    <w:rsid w:val="00C82EBA"/>
+    <w:rsid w:val="00C849CF"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C96F94"/>
+    <w:rsid w:val="00C91F6B"/>
+    <w:rsid w:val="00C9226B"/>
+    <w:rsid w:val="00C925BA"/>
+    <w:rsid w:val="00C92D79"/>
+    <w:rsid w:val="00C945A2"/>
+    <w:rsid w:val="00C95C3C"/>
+    <w:rsid w:val="00C97B7D"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA2332"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA66E8"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB5690"/>
-    <w:rsid w:val="00CB5ED8"/>
+    <w:rsid w:val="00CB4BC3"/>
+    <w:rsid w:val="00CB682B"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1B09"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD5A48"/>
+    <w:rsid w:val="00CC6BD9"/>
+    <w:rsid w:val="00CC7F25"/>
+    <w:rsid w:val="00CD2ABA"/>
+    <w:rsid w:val="00CD3838"/>
+    <w:rsid w:val="00CD40D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE39E4"/>
+    <w:rsid w:val="00CE21E7"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF3E30"/>
+    <w:rsid w:val="00CE5E13"/>
+    <w:rsid w:val="00CF332E"/>
+    <w:rsid w:val="00CF53C7"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D03F57"/>
+    <w:rsid w:val="00D05D72"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11EF6"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D27E18"/>
+    <w:rsid w:val="00D15265"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D230B7"/>
+    <w:rsid w:val="00D236E9"/>
+    <w:rsid w:val="00D30E83"/>
+    <w:rsid w:val="00D31538"/>
+    <w:rsid w:val="00D36C74"/>
+    <w:rsid w:val="00D373A6"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D43766"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D519E0"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D65265"/>
+    <w:rsid w:val="00D67228"/>
+    <w:rsid w:val="00D67835"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
+    <w:rsid w:val="00D77AD1"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D96B0B"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA3632"/>
+    <w:rsid w:val="00DA3A39"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB53CD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD7E89"/>
+    <w:rsid w:val="00DA6823"/>
+    <w:rsid w:val="00DB640F"/>
+    <w:rsid w:val="00DB734F"/>
+    <w:rsid w:val="00DB74AB"/>
+    <w:rsid w:val="00DC0051"/>
+    <w:rsid w:val="00DC28B4"/>
+    <w:rsid w:val="00DC322F"/>
+    <w:rsid w:val="00DC47CA"/>
+    <w:rsid w:val="00DC49EE"/>
+    <w:rsid w:val="00DC6E04"/>
+    <w:rsid w:val="00DC6FD9"/>
+    <w:rsid w:val="00DC7663"/>
+    <w:rsid w:val="00DD1BBC"/>
+    <w:rsid w:val="00DD3318"/>
+    <w:rsid w:val="00DE1670"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE70FB"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF4060"/>
+    <w:rsid w:val="00DF5788"/>
+    <w:rsid w:val="00DF5CA5"/>
+    <w:rsid w:val="00E01E18"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E03C7E"/>
+    <w:rsid w:val="00E040EC"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E10F34"/>
+    <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E33280"/>
-    <w:rsid w:val="00E34231"/>
+    <w:rsid w:val="00E14122"/>
+    <w:rsid w:val="00E241E6"/>
+    <w:rsid w:val="00E24245"/>
+    <w:rsid w:val="00E30C6A"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E42C9D"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52C41"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
+    <w:rsid w:val="00E559D4"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E57B56"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E65FBF"/>
+    <w:rsid w:val="00E62AD3"/>
+    <w:rsid w:val="00E62CBA"/>
+    <w:rsid w:val="00E66B4F"/>
+    <w:rsid w:val="00E702B4"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E740C5"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E90B25"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E95B06"/>
+    <w:rsid w:val="00E92128"/>
+    <w:rsid w:val="00E93438"/>
+    <w:rsid w:val="00E9632E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB37D3"/>
+    <w:rsid w:val="00EA7A72"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB6A1B"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3A4C"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED0CBA"/>
+    <w:rsid w:val="00ED12A0"/>
+    <w:rsid w:val="00ED2162"/>
+    <w:rsid w:val="00ED3F82"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED4C9B"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1AFF"/>
     <w:rsid w:val="00EE2A56"/>
+    <w:rsid w:val="00EE36F8"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F07B79"/>
+    <w:rsid w:val="00EE3E41"/>
+    <w:rsid w:val="00EF400D"/>
+    <w:rsid w:val="00EF70C4"/>
+    <w:rsid w:val="00F01DB3"/>
+    <w:rsid w:val="00F12CBF"/>
+    <w:rsid w:val="00F20B1C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F302A3"/>
+    <w:rsid w:val="00F3049A"/>
+    <w:rsid w:val="00F3081A"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
+    <w:rsid w:val="00F4012C"/>
+    <w:rsid w:val="00F40686"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F474A9"/>
+    <w:rsid w:val="00F47FB2"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F571F0"/>
-    <w:rsid w:val="00F82DA9"/>
+    <w:rsid w:val="00F54B97"/>
+    <w:rsid w:val="00F607B9"/>
+    <w:rsid w:val="00F641D5"/>
+    <w:rsid w:val="00F66A71"/>
+    <w:rsid w:val="00F7124A"/>
+    <w:rsid w:val="00F72767"/>
+    <w:rsid w:val="00F826E6"/>
+    <w:rsid w:val="00F83986"/>
+    <w:rsid w:val="00F8552D"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F907D3"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA1357"/>
+    <w:rsid w:val="00F97B99"/>
+    <w:rsid w:val="00FB284F"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB434C"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC2087"/>
+    <w:rsid w:val="00FC4DD6"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD18B4"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD4CD8"/>
-    <w:rsid w:val="00FD5436"/>
+    <w:rsid w:val="00FD58F3"/>
     <w:rsid w:val="00FD6820"/>
-    <w:rsid w:val="00FE0C7A"/>
+    <w:rsid w:val="00FE0F6B"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE2271"/>
+    <w:rsid w:val="00FE6A0D"/>
+    <w:rsid w:val="00FF091B"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0170F758"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0C184E79"/>
-[...21 lines deleted...]
-    <w:rsid w:val="5BA1BFD7"/>
+    <w:rsid w:val="0B5097C1"/>
+    <w:rsid w:val="102D0795"/>
+    <w:rsid w:val="11D58BF2"/>
+    <w:rsid w:val="11D8D200"/>
+    <w:rsid w:val="2961F366"/>
+    <w:rsid w:val="2C1FF5FA"/>
+    <w:rsid w:val="3DAAF145"/>
+    <w:rsid w:val="3FF3AFA8"/>
+    <w:rsid w:val="40E968A0"/>
+    <w:rsid w:val="53D8BF8F"/>
+    <w:rsid w:val="5409F7A9"/>
+    <w:rsid w:val="59982DA3"/>
+    <w:rsid w:val="5DD7B0BD"/>
+    <w:rsid w:val="5F982B5B"/>
+    <w:rsid w:val="62D19186"/>
+    <w:rsid w:val="63599FAE"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6665EB6B"/>
+    <w:rsid w:val="695814CF"/>
+    <w:rsid w:val="69F90835"/>
+    <w:rsid w:val="6B1A5923"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="712D7069"/>
-[...1 lines deleted...]
-    <w:rsid w:val="78A99D3D"/>
+    <w:rsid w:val="6ED2625B"/>
+    <w:rsid w:val="77EDCDF0"/>
+    <w:rsid w:val="7A2E6E28"/>
+    <w:rsid w:val="7ECB6763"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FE2B7EB"/>
+  <w14:docId w14:val="230BD7D1"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{25718040-BB2C-40DC-858D-BB1A8D114A3D}"/>
+  <w15:docId w15:val="{63FBEBBA-3BCD-41AF-8FF9-B61214546D15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7039,51 +7559,51 @@
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
@@ -7144,51 +7664,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7361,234 +7881,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002E76B7"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="160" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="10" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002C5534"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -7760,70 +8239,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7845,51 +8325,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7935,233 +8415,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE70FB"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE70FB"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="924"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00225FFD"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1281"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8198,118 +8673,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00883CF4"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8359,51 +8834,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -9291,59 +9766,53 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009E1A74"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9469,333 +9938,3234 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C5534"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C5534"/>
-[...20 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...23 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F571F0"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00821BD2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673821"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="000E3620"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6FCBFF" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="table" w:styleId="Listtabell3dekorfrg1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="000E3620"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00ED2162"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Rutntstabell4dekorfrg6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00ED2162"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Rutntstabell5mrkdekorfrg4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00ED2162"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EA2A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EA2A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EA2A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EA2A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D9D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D9D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg4">
+    <w:name w:val="Grid Table 1 Light Accent 4"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="003F2B2F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D8D9D9" w:themeColor="accent4" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4C7C7" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C4C7C7" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="57946042">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="206601983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="451441752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550533150">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="684404845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751708227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="793987078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="854925049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="991526581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1219126155">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="33502916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="221722199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="343822613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="353459971">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="514150174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624234001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="738787668">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="856502063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1015109037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1471288357">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1692294679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904943004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2017074639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2022315455">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1233350476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1268854821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1444183536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1480268529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1483932691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902788764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="187446916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58216797">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="58746046">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638727949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="672681760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="876551221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="905917382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162819013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342466849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1421682560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1468090703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1615551731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1774662353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1812944790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1916670830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2002271160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2062557060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="334505131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148909692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="215895303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="470363408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="535318694">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726606625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1074473527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314725335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1331253199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1368412702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1521353193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2140954298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="429157760">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="12189777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="560602189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="688531322">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="735203260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="823005558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="976374291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1198858857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1378122714">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399476261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1534804107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638878631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="495419346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="816069180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2075160695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="564990331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1291742373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1614358549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="676811171">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="39942570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="181361195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="401832827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="539242759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558634015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="672298646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="769618108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="830868591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1114130666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1350714527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1396666753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1616525260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1709598278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1722439152">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089383495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="120926070">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178353910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="270170357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="772433192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="894270478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="945038033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1074006831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1116293780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1317610258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399598045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1409307572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540320296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638679535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2025397713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170636618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="65491856">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="930436060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="890920515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="927886788">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1094980848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1464034092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1696954690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1352489538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="545068973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="695423139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1508443734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="27688126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="79714475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="124935867">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="262735815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="543829726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="585696129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="619800833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="702290244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="227691634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498813177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="516695749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744571523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="767115247">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1114982086">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1333337013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1429302644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1439638870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1614365842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1618021326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1674994428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1831285958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1866206622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="878979126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1129274610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1440177469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1561361670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1776972996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1955939989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2025548524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1623687098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="467209209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="275983463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="529296004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1312444405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855001001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045791207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="793138743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1766223021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="298072139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="465124996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="48698252">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="245463413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="544028152">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="729693686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851140990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1025639575">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166441288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444037437">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1455443804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1519739066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1588660197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1947076241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978292855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089889104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="510923309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="619579501">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638608857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="841899580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="951279664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1151285533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165130211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190992719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1242761315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1433746451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1488008223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1516847339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1817724210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1800342212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="70323285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="205995982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="483206849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="723261417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="832528401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1019504076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1036932246">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1109012093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1216162557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1295017770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1359702810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1442381904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1601257415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877499327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1930306421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2053576812">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937595909">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="106387148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="534150423">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-113/SURROGATE/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektionskansliga-patienter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-149/surrogate/V%c3%a5rdhygien%20Covid-19.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/vardrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-59/SURROGATE/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-689/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-383/native/2590%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%205.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-113/SURROGATE/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/multiresistenta-bakterier/atgarder-i-varden/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-381/native/2514%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%201.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-182/SURROGATE/St%c3%a4dning%20och%20reng%c3%b6ring%20i%20v%c3%a5rdlokaler%20vid%20S%c3%84S%20-%20v%c3%a5rdverksamhetens%20ansvar.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-217/native/2547%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%204.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-111/SURROGATE/Legionella%20-%20%c3%a5tg%c3%a4rdsprogram%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-59/SURROGATE/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektionskansliga-patienter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-218/native/2539%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%203.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-149/surrogate/V%c3%a5rdhygien%20Covid-19.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/oversikt" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-689/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-216/native" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-113/SURROGATE/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/oversikt" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-706/native/2520%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%202.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-59/SURROGATE/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektionskansliga-patienter/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/multiresistenta-bakterier/atgarder-i-varden" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-700/native/2514%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%201.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-689/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/multiresistenta-bakterier/atgarder-i-varden/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektionskansliga-patienter" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-383/native/2590%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%205.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-113/SURROGATE/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-182/SURROGATE/St%c3%a4dning%20och%20reng%c3%b6ring%20i%20v%c3%a5rdlokaler%20vid%20S%c3%84S%20-%20v%c3%a5rdverksamhetens%20ansvar.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-217/native/2547%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%204.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-689/surrogate/V%C3%A5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-149/surrogate/V%c3%a5rdhygien%20Covid-19.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-59/SURROGATE/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-915/surrogate/V%C3%A5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-218/native/2539%20-%20V%c3%a5rdhygieniska%20grundprinciper%20del%203.pdf" TargetMode="External" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10076,852 +13446,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>13284</Characters>
+  <Pages>6</Pages>
+  <Words>1958</Words>
+  <Characters>10379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14081</CharactersWithSpaces>
+  <CharactersWithSpaces>12313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...776 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygienisk bedömning av riskfaktorer för smittspridning, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Malin Svensson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>