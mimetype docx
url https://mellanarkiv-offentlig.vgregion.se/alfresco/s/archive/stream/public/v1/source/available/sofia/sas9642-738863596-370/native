--- v1 (2026-02-19)
+++ v2 (2026-09-09)
@@ -1,157 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="61B66DEB" w:rsidR="00184167" w:rsidRDefault="0019687F" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Vårdansvar och överflyttning av patient mellan sjukhus, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc220914733"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00215EF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B06E6C">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="78CF957D" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="4EA6C4B6" w14:textId="28965401" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00653744" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Obligatorisk</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Beskriv förändringar jämfört med förra versionen eller ange om det är ett nytt dokument </w:t>
+        <w:t xml:space="preserve">Redaktionella förändringar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc220914734"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc220914734"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="66B47298" w14:textId="77777777" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00215EF1">
         <w:t>Rutinen beskriver vårdansvar för inneliggande patienter och arbetssätt för överflyttning av patienter (folkbokförda inom annat förvaltnings upptagningsområde) mellan sjukhus i Västra Götalandsregionen med undantag för SÄS Skene. Rutinerna är överenskomna mellan samtliga chefläkare i regionen. Arbetssättet gäller i tillämpliga delar också vid överflyttning från eller till annan vårdinrättning eller SOS international.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc220914735"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="11E7EB63" w14:textId="7A3CDCB2" w:rsidR="001046FB" w:rsidRDefault="00D67C88">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc220914733" w:history="1">
-        <w:r w:rsidR="001046FB" w:rsidRPr="0055344B">
+        <w:r w:rsidR="001046FB" w:rsidRPr="0048735E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="001046FB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001046FB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001046FB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220914733 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="001046FB">
@@ -787,61 +775,62 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FC6584C" w14:textId="3FA95626" w:rsidR="00B405A1" w:rsidRDefault="00D67C88" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="8" w:name="_Toc220914736"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECF32C9" w14:textId="77777777" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Som vårdgivare ansvarar VGR för att organisera hälso- och sjukvården så att alla medborgare har tillgång till god och säker vård. Resursfördelningen mellan regionens sjukhus bygger på ett befolkningsansvar för respektive förvaltnings upptagningsområde och med en grundprincip att icke högspecialiserad slutenvård i första hand ska erbjudas på sjukhuset med vårdansvar för patientens folkbokföringsort. Överflyttning/transport till annat sjukhus sker, dels av medicinska skäl till högre vårdnivå, dels i situationer som innebär risk för att kravet på en god vård inte kan upprätthållas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696C096E" w14:textId="29A86CA3" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De regiongemensamma rutinerna har tagits fram för att, dels understödja en patientsäker slutenvård med hänsyn till Västra Götalandsregionens samlade tillgängliga resurser, dels säkerställa att flytt av patienter mellan sjukhus inom VGR sker på ett patientsäkert sätt. I tillämpliga delar gäller rutinerna också vid överflyttning från eller till annan vårdinrättning eller SOS international. </w:t>
       </w:r>
     </w:p>
@@ -873,52 +862,55 @@
       <w:r>
         <w:t>Medborgare folkbokförda i VGR och Region Halland omfattas av valfrihet även inom slutenvård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C15872" w14:textId="77777777" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten ska vara delaktig i beslutet om överflyttning. Om patienten befinner sig i ett sådant läge att hen själv inte är kapabel att fatta beslut, ska samtal föras med patientens anhöriga/vårdnadshavare. Varje enskilt fall måste hanteras utifrån rådande förutsättningar och i samverkan mellan medicinskt ansvariga läkare på respektive förvaltning. En förutsättning för god samverkan är att bägge parter ser till det som är bäst för patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3D2AC7" w14:textId="77777777" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Hänsyn vid beslut om överflyttning behöver tas till både aktuell patient och till övriga inneliggande patienter på bägge sjukhusen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9EF9D2" w14:textId="77777777" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Målsättningen är att patient, hemmahörande inom annan förvaltnings upptagningsområde, flyttas till hemmaförvaltningen snarast, förutsatt att det </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Målsättningen är att patient, hemmahörande inom annan förvaltnings upptagningsområde, flyttas till hemmaförvaltningen snarast, förutsatt att det inte föreligger medicinska hinder och att vårdtiden bedöms bli längre än 3 dagar.</w:t>
+        <w:t>inte föreligger medicinska hinder och att vårdtiden bedöms bli längre än 3 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390373D4" w14:textId="22736071" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Överflyttning av patient ska ske dagtid och i samråd med transportorganisationen. Avvikelser registreras i Med Control Pro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCE59AC" w14:textId="5366C3A1" w:rsidR="009A32ED" w:rsidRDefault="00215EF1" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBFAD5B" w14:textId="02DB4181" w:rsidR="00215EF1" w:rsidRDefault="00215EF1" w:rsidP="00215EF1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Verksamhetschefens ansvar</w:t>
@@ -991,208 +983,243 @@
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="69748B14" w14:textId="3EB31B22" w:rsidR="009A32ED" w:rsidRDefault="00F62C09" w:rsidP="00F62C09">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Remitterande enhetens ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB1476B" w14:textId="77777777" w:rsidR="00F62C09" w:rsidRDefault="00F62C09" w:rsidP="00F62C09">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Remitterande enhet har patientansvaret under transporten tills mottagande enhet har tagit emot patienten. Om läkare medföljer vid transport övertar denna ansvaret under transporten efter överrapportering och i samråd med remitterande enhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0DC78F" w14:textId="7A39BE1A" w:rsidR="00F62C09" w:rsidRDefault="00F62C09" w:rsidP="00F62C09">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Muntlig kontakt för överrapportering tas av patientansvarig läkare med mottagande ansvarig läkare. Omvårdnadsrapport bör ingå. Lokal rutin kan förekomma. Rapportering ska ske strukturerat enligt SBAR eller motsvarande, se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F62C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR vid SÄS.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2813546D" w14:textId="7A1F57D4" w:rsidR="00F62C09" w:rsidRDefault="00F62C09" w:rsidP="00F62C09">
       <w:r>
-        <w:t xml:space="preserve">Skriftlig remiss enligt VGRs remissregler </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Skriftlig remiss enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>VGRs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> remissregler </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F62C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remiss inom hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> [5] ska medfölja patienten, se även riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00305FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Allmänremiss och konsultation vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Remiss kan med fördel vara utformad enligt SBAR, eventuellt med hänvisning till specifik information i SIEview, NPÖ eller bifogad journalkopia. Aktuella ordinationer för övervakning ska medfölja. Aktuell läkemedelslista och läkemedelsberättelse ska </w:t>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t xml:space="preserve">. Remiss kan med fördel vara utformad enligt SBAR, eventuellt med hänvisning till specifik information i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SIEview</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, NPÖ eller bifogad journalkopia. Aktuella ordinationer för övervakning ska medfölja. Aktuell läkemedelslista och läkemedelsberättelse ska bifogas, se regional medicinsk riktlinje</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00305FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Läkemedelsgenomgång och läkemedelsberättelse</w:t>
+          <w:t xml:space="preserve"> Läkemedelsgenomgång och </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00305FEE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>läkemedelsberättelse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> samt riktlinjen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00305FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37087E18" w14:textId="0B483A4E" w:rsidR="009A32ED" w:rsidRDefault="00F62C09" w:rsidP="00305FEE">
       <w:r>
         <w:t>Relevanta laboratorie- och röntgenundersökningssvar ska framgå.</w:t>
       </w:r>
       <w:r w:rsidR="00305FEE">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Informera patientens anhöriga om förflyttningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76040044" w14:textId="7C84F417" w:rsidR="00305FEE" w:rsidRDefault="00305FEE" w:rsidP="00305FEE">
       <w:r>
         <w:t xml:space="preserve">Säkerställ att ambulanspersonal får relevant information om övervakningsbehov enligt rapportblad </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00305FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ambulanstransport mellan sjukvårdsinrättningar.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="128B296A" w14:textId="77777777" w:rsidR="00305FEE" w:rsidRDefault="00305FEE" w:rsidP="00305FEE">
       <w:r>
         <w:t>För specifika rutiner, se eventuell lokal checklista eller riktlinje för respektive verksamhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD247E3" w14:textId="45CA2A49" w:rsidR="00305FEE" w:rsidRDefault="00305FEE" w:rsidP="00305FEE">
       <w:r>
         <w:t xml:space="preserve">För sekundärtransport av intensivvårdskrävande patient i behov av medföljande anestesipersonal under transport, se rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00305FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Sekundärtransporter vid SÄS.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D135B9E" w14:textId="016F9919" w:rsidR="00305FEE" w:rsidRDefault="00305FEE" w:rsidP="00305FEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagande enhets ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD022DB" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
         <w:t>Mottagande enhet ansvarar för transporten, hämtar patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D61BF4" w14:textId="53C1104F" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
         <w:t xml:space="preserve">Ansvarig läkare på mottagande enhet ska motta muntlig rapport och försäkra sig om att tillräcklig information är given. Använd SBAR, se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="002F0D9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. Observera eventuella allergier, antikoagulantiabehandling och annan vital information.</w:t>
+        <w:t xml:space="preserve">. Observera eventuella allergier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antikoagulantiabehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och annan vital information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFB24CD" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
         <w:t>Ansvarig läkare inom mottagande verksamhet (eventuell bakjour) ska efter beslut om övertag, ordna vårdplats och meddela remitterande och mottagande avdelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBF990C" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
         <w:t>Ansvarig läkare ska försäkra sig om att det inte föreligger behov av vård på infektionsklinik eller andra vårdhygieniska riskfaktorer. Vid behov av speciella vårdrutiner ska samråd ske med ansvarig läkare/bakjour på infektionskliniken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5F53A0" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
-        <w:t>Om patienten har behov av intensivvård ska såväl intensivvårdsplats som inskrivning vid ”bakavdelning” ordnas.</w:t>
+        <w:t>Om patienten har behov av intensivvård ska såväl intensivvårdsplats som inskrivning vid ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bakavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>” ordnas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D17FB0B" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
         <w:t>Ansvarig läkare/bakjour rapporterar över patienten till den läkare som ska ta emot patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C068745" w14:textId="77777777" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:r>
+        <w:t>Patient får endast hänvisas till akutmottagningen i de fall där det krävs livsuppehållande åtgärder eller i andra extrema fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B233B91" w14:textId="51805DB3" w:rsidR="00305FEE" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Patient får endast hänvisas till akutmottagningen i de fall där det krävs livsuppehållande åtgärder eller i andra extrema fall.</w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:t>Om patienttransport sker via akutmottagning ska akutmottagning informeras om beräknad ankomst, samt till vilken avdelning patienten ska föras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2659771D" w14:textId="677B5701" w:rsidR="00F62C09" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E93574E" w14:textId="14DD8D0D" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="00F62C09">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0D9C">
         <w:t>Medvetet avsteg från rutiner dokumenteras i journalen om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen ska rapporteras i avvikelsehanteringssystemet MedControl Pro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4381A8E7" w14:textId="53BED004" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="002F0D9C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Revision</w:t>
@@ -1212,657 +1239,679 @@
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc100327194"/>
       <w:bookmarkStart w:id="14" w:name="_Toc220914739"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F5D02A" w14:textId="73C0366B" w:rsidR="009A32ED" w:rsidRDefault="002F0D9C" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F9E9D3" w14:textId="22BA5ECE" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Marga Brisman, regionchefläkare, avdelning Patientsäkerhet och Medicinsk krisberedskap, koncernstaben, tillsammans med chefläkarnätverket i Västra Götalandsregionen. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Brisman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, regionchefläkare, avdelning Patientsäkerhet och Medicinsk krisberedskap, koncernstaben, tillsammans med chefläkarnätverket i Västra Götalandsregionen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F35E806" w14:textId="263DFD89" w:rsidR="002F0D9C" w:rsidRDefault="002F0D9C" w:rsidP="001046FB">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lokal anpassning/sammanfattning för SÄS: medicinskt </w:t>
       </w:r>
       <w:r w:rsidR="001046FB">
         <w:t>Beredningsråd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc100327195"/>
     </w:p>
     <w:p w14:paraId="188AE2C8" w14:textId="62D3B790" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc220914740"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="232AC742" w14:textId="78980C8F" w:rsidR="009A32ED" w:rsidRDefault="002F0D9C" w:rsidP="00013920">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0D9C">
         <w:t>Hälso- och sjukvårdslagen (SFS 2017:30)</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED" w:rsidRPr="00A722BD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00013920">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00013920" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00013920">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00013920" w:rsidRPr="00013920">
         <w:t>under rubrik Dokument &amp; lagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C73041" w14:textId="76EE620D" w:rsidR="00013920" w:rsidRDefault="00013920" w:rsidP="00013920">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvar för remisser för patienter i </w:t>
       </w:r>
       <w:r w:rsidR="001046FB">
         <w:t>Hälso-och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sjukvården och tandvården mm (SOFS 2004:11). Socialstyrelsen författningssamling</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200411-om-ansvar-for-remisser-for-patienter-inom-halso--och-sjukvarden-tandvarden-m.m</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013920">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2700E5A3" w14:textId="3EF1509B" w:rsidR="00013920" w:rsidRDefault="00013920" w:rsidP="00013920">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ledningssystem för systematiskt kvalitetsarbete (SOFS 2011:9).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="141C8C23" w14:textId="1D44255C" w:rsidR="00013920" w:rsidRDefault="00013920" w:rsidP="00013920">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Journalföring och behandling av personuppgifter i hälso-</w:t>
       </w:r>
       <w:r w:rsidR="003F62C4">
         <w:t xml:space="preserve"> och sjukvården (HSLF-FS 2016:40). Socialstyrelsens författningssamling</w:t>
       </w:r>
       <w:r w:rsidR="003F62C4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="003F62C4" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201640-om-journalforing-och-behandling-av-personuppgifter-i-halso--och-sjukvarden</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1046E590" w14:textId="1E57DF3D" w:rsidR="003F62C4" w:rsidRDefault="003F62C4" w:rsidP="00013920">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Remiss inom hälso- och sjukvård (HS 2018-00079) Västra Götalandsregionen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remisshantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DCCA8CB" w14:textId="77777777" w:rsidR="003F62C4" w:rsidRDefault="003F62C4" w:rsidP="003F62C4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1302" w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4080EDA7" w14:textId="7BEE7784" w:rsidR="003F62C4" w:rsidRDefault="0014453A" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc220914741"/>
       <w:r>
         <w:t>Referens</w:t>
       </w:r>
       <w:r w:rsidR="003F62C4">
         <w:t>förteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1685F0E6" w14:textId="540AD650" w:rsidR="003F62C4" w:rsidRDefault="003F62C4" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Svensk författningssamling. Sveriges Riksdag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...74 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
+          <w:t>https://svenskforfattningssamling.se</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FA68D65" w14:textId="529CFC1F" w:rsidR="003F62C4" w:rsidRDefault="003F62C4" w:rsidP="0033454C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Socialstyrelsens författningssamling</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00D10803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25E65032" w14:textId="7B469359" w:rsidR="00971BBC" w:rsidRDefault="00971BBC" w:rsidP="0033454C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Somatiska vårdplatser vid SÄS, ansvarsfördelning</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00D10803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71D535F6" w14:textId="5FE54B1D" w:rsidR="00971BBC" w:rsidRDefault="00971BBC" w:rsidP="0033454C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bakjourer, Ansvar och befogenheter vid SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00D10803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11102C30" w14:textId="4B2DA625" w:rsidR="00971BBC" w:rsidRDefault="00971BBC" w:rsidP="0033454C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdplatser för patienter med TIA, minor stroke och stroke. Sjukhusövergripande riktlinje, SÄS</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00D10803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0551210B" w14:textId="42BE8EF1" w:rsidR="000965B6" w:rsidRDefault="00971BBC" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Överflyttning av patienter mellan sjukhus. Regional rutin. Västra G</w:t>
       </w:r>
       <w:r w:rsidR="0014453A">
         <w:t>ötalandsregionen</w:t>
       </w:r>
       <w:r w:rsidR="000965B6" w:rsidRPr="000965B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="000965B6" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23509E69" w14:textId="24A77E4D" w:rsidR="000965B6" w:rsidRDefault="000965B6" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdplatskoordinering och samordning av vårdplatser. Regional rutin. Västra Götalandsregionen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F4AF811" w14:textId="7BB0FCC7" w:rsidR="000965B6" w:rsidRDefault="000965B6" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Remiss inom hälso- och sjukvård, Västra Götalandsregionen</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00E61448" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsa-och-</w:t>
         </w:r>
         <w:r w:rsidR="00E61448" w:rsidRPr="001046FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>vard/vardgivarwebben/vardadministration/remisshantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3359AFB7" w14:textId="5C415AA8" w:rsidR="000965B6" w:rsidRDefault="000965B6" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Allmänremiss och konsultation vid SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="753F5606" w14:textId="77777777" w:rsidR="008E2FD2" w:rsidRDefault="000965B6" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Läkemedelsgenomgång och läkemedelsberättel</w:t>
       </w:r>
       <w:r w:rsidR="008E2FD2">
         <w:t>se. Regional medicinsk riktlinje, Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C11941E" w14:textId="6948AE8A" w:rsidR="008E2FD2" w:rsidRDefault="0014453A" w:rsidP="0014453A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DF53707" w14:textId="1012F1F5" w:rsidR="0033454C" w:rsidRDefault="008E2FD2" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="000965B6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0033454C" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06E932DB" w14:textId="77777777" w:rsidR="0014453A" w:rsidRDefault="0033454C" w:rsidP="0033454C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Ambulanstransport mellan sjukvårdsinrättningar, rapportblad. Akutkliniken/Ambulanssjukvården SÄS Sharepoint</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ambulanstransport mellan sjukvårdsinrättningar, rapportblad. Akutkliniken/Ambulanssjukvården SÄS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6AFCAEA4" w14:textId="289681D4" w:rsidR="008373C1" w:rsidRDefault="0014453A" w:rsidP="001046FB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0033454C">
         <w:t>ekundärtransport vid SÄS. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="0033454C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0033454C" w:rsidRPr="00D10803">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CCD1D1B" w14:textId="36878C65" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="008373C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc220914742"/>
       <w:r>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="4EE26B9A" w14:textId="7DF58A54" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="008373C1">
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="008373C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Flytt av patienter mellan sjukhus - checklista, SÄS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21287ED1" w14:textId="77777777" w:rsidR="008373C1" w:rsidRPr="001046FB" w:rsidRDefault="008373C1" w:rsidP="001046FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001046FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sjukhusövergripande riktlinjer, SÄS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C4F512" w14:textId="58C91DC2" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="008373C1">
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="008373C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Somatiska vårdplatser vid SÄS, ansvarsfördelning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D18DE68" w14:textId="226B7CBB" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="008373C1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="008373C1">
+    <w:p w14:paraId="6D18DE68" w14:textId="055E2762" w:rsidR="008373C1" w:rsidRPr="000114EA" w:rsidRDefault="000114EA" w:rsidP="008373C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-142/SURROGATE/Bakjourer%20-%20Ansvar%20och%20befogenheter%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008373C1" w:rsidRPr="000114EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bakjourer, Ansvar och befogenheter vid SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7793A5FA" w14:textId="3600A51F" w:rsidR="008373C1" w:rsidRDefault="000114EA" w:rsidP="008373C1">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="008373C1" w:rsidRPr="008373C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Bakjourer, Ansvar och befogenheter vid SÄS</w:t>
+          <w:t>Vårdplatser för patienter med TIA, minor stroke och stroke</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="008373C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7793A5FA" w14:textId="1F75A632" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="008373C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="667AD8A0" w14:textId="2F3B6468" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="001046FB">
+    <w:p w14:paraId="667AD8A0" w14:textId="1D7B787B" w:rsidR="008373C1" w:rsidRDefault="008373C1" w:rsidP="001046FB">
       <w:r w:rsidRPr="001046FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rutinen är en sammanfattning av de regiongemensamma rutinerna: </w:t>
       </w:r>
-      <w:r w:rsidR="001046FB">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="001046FB">
+    </w:p>
+    <w:p w14:paraId="53B898C6" w14:textId="1F94492C" w:rsidR="00AE54C0" w:rsidRDefault="00AE54C0" w:rsidP="001046FB">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00AE54C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Överflyttning av patienter mellan sjukhus</w:t>
+          <w:t>Överflyttning av patienter mellan sjukhus.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1D01F233" w14:textId="177389BF" w:rsidR="003F62C4" w:rsidRPr="00A722BD" w:rsidRDefault="001046FB" w:rsidP="001046FB">
+    </w:p>
+    <w:p w14:paraId="1D01F233" w14:textId="17CFC266" w:rsidR="003F62C4" w:rsidRPr="00A722BD" w:rsidRDefault="001B1D88" w:rsidP="001046FB">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="008373C1" w:rsidRPr="001046FB">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="001B1D88">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Vårdplatskoordinering och samordning av vårdplatser</w:t>
+          <w:t>Vårdplatskoordinering och samordning vårdplatser.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000965B6">
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F62C4" w:rsidRPr="00A722BD" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId38"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F2E2AF3" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058">
+    <w:p w14:paraId="5F2E7EF8" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65245DFA" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058">
+    <w:p w14:paraId="7DE3B2FC" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1ECA3D49" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058">
+    <w:p w14:paraId="47E517AB" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1925,122 +1974,122 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="006976AE" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2196,61 +2245,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A613AF9" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058"/>
+    <w:p w14:paraId="31765C35" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06003B65" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058">
+    <w:p w14:paraId="6383666C" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79E5947E" w14:textId="77777777" w:rsidR="00BE6058" w:rsidRDefault="00BE6058">
+    <w:p w14:paraId="074A8D73" w14:textId="77777777" w:rsidR="006976AE" w:rsidRDefault="006976AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4650,145 +4699,151 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1662587197">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000114EA"/>
     <w:rsid w:val="00013920"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00035AF1"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005142D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000965B6"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001046FB"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014453A"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00191C08"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="0019687F"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1D88"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00215EF1"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
@@ -4832,153 +4887,157 @@
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F62C4"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="0048735E"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D1997"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1D89"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00653744"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006976AE"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008373C1"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00844D1B"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00862215"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E2FD2"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
@@ -5019,54 +5078,56 @@
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE54C0"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B06E6C"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
@@ -5729,51 +5790,50 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7785,51 +7845,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-483/surrogate/Sekund%c3%a4rtransporter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201640-om-journalforing-och-behandling-av-personuppgifter-i-halso--och-sjukvarden" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-176/SURROGATE/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-327/SURROGATE/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200411-om-ansvar-for-remisser-for-patienter-inom-halso--och-sjukvarden-tandvarden-m.m" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-602/surrogate/Flytt%20av%20patienter%20mellan%20sjukhus%20-%20checklista%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-106/surrogate" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-106/surrogate" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-231/surrogate/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remisshantering" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-35/SURROGATE/Allm%c3%a4nremiss%20och%20konsultation%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-327/SURROGATE/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remisshantering" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-142/SURROGATE/Bakjourer%20-%20Ansvar%20och%20befogenheter%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-90/SURROGATE/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas549-910707568-1140/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-176/SURROGATE/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svenskforfattningssamling.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId41" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-35/SURROGATE/Allm%c3%a4nremiss%20och%20konsultation%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-327/SURROGATE/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-97/surrogate/%c3%96verflyttning%20av%20patienter%20mellan%20sjukhus.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas549-910707568-1140/surrogate" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-327/SURROGATE/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svenskforfattningssamling.se" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-176/SURROGATE/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-706/surrogate/V%c3%a5rdplatskoordinering%20och%20samordning%20v%c3%a5rdplatser.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remisshantering" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-602/surrogate/Flytt%20av%20patienter%20mellan%20sjukhus%20-%20checklista%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remisshantering" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-231/surrogate/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201640-om-journalforing-och-behandling-av-personuppgifter-i-halso--och-sjukvarden" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-90/SURROGATE/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-483/surrogate/Sekund%c3%a4rtransporter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/regionovergripande" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-142/SURROGATE/Bakjourer%20-%20Ansvar%20och%20befogenheter%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200411-om-ansvar-for-remisser-for-patienter-inom-halso--och-sjukvarden-tandvarden-m.m" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId41" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8114,73 +8174,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1608</Words>
-  <Characters>13302</Characters>
+  <Words>1613</Words>
+  <Characters>13358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>316</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>310</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14769</CharactersWithSpaces>
+  <CharactersWithSpaces>14823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdansvar och överflyttning av patient mellan sjukhus, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>