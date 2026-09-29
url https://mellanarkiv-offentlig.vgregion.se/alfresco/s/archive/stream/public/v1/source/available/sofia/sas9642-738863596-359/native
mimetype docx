--- v1 (2026-07-11)
+++ v2 (2026-09-29)
@@ -6,51 +6,51 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27406EE7" w14:textId="77777777" w:rsidR="0099311D" w:rsidRDefault="0099311D" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="1" w:name="_Toc181866756"/>
       <w:r w:rsidRPr="0099311D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -254,60 +254,72 @@
       <w:r w:rsidRPr="001A5DCF">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B0CF46" w14:textId="77777777" w:rsidR="001A5DCF" w:rsidRPr="001A5DCF" w:rsidRDefault="001A5DCF" w:rsidP="007304A3">
       <w:r w:rsidRPr="001A5DCF">
         <w:t>Observera att Hamlets sökfunktion ger resultat på sju-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A5DCF">
         <w:t>ställig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A5DCF">
         <w:t> ATC-kod. En sju-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A5DCF">
         <w:t>ställig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A5DCF">
         <w:t> ATC-kod är inte alltid utbytbar. Därför ska alltid FASS användas som källa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C76B6" w14:textId="77777777" w:rsidR="001A5DCF" w:rsidRPr="001A5DCF" w:rsidRDefault="001A5DCF" w:rsidP="007304A3">
+    <w:p w14:paraId="720C76B6" w14:textId="1134BC83" w:rsidR="001A5DCF" w:rsidRPr="001A5DCF" w:rsidRDefault="001A5DCF" w:rsidP="007304A3">
       <w:r w:rsidRPr="001A5DCF">
         <w:t>Som komplement till ovanstående får sjuksköterska också göra utbyte där respektive regional terapigrupp bedömt att läkemedlen som kliniskt likvärdiga vid behandling på sjukhus. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001A5DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lista</w:t>
+          <w:t>Lis</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A5DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A5DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A5DCF">
         <w:t> över sådana läkemedel finns på sortimentsrådets sida på vårdgivarwebben och på Hamlets startsida. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63330C7E" w14:textId="28EF1B23" w:rsidR="001A5DCF" w:rsidRPr="001A5DCF" w:rsidRDefault="001A5DCF" w:rsidP="001A5DCF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001A5DCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0631902E" wp14:editId="6E7566A1">
             <wp:extent cx="5669915" cy="989330"/>
             <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
             <wp:docPr id="1671410831" name="Bildobjekt 3" descr="Skärmklipp från Hamlet som visar sökfunktionen och var information om restnoteringar och utbytbarhet finns tillgängligt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -419,57 +431,52 @@
     </w:p>
     <w:p w14:paraId="6705AA7A" w14:textId="77777777" w:rsidR="005C239C" w:rsidRPr="001A5DCF" w:rsidRDefault="005C239C" w:rsidP="007304A3"/>
     <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="000D04ED">
         <w:lastRenderedPageBreak/>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439A632F" w14:textId="56C7019C" w:rsidR="006A66E9" w:rsidRPr="006A66E9" w:rsidRDefault="006A66E9" w:rsidP="006A66E9">
       <w:bookmarkStart w:id="14" w:name="_Toc100327195"/>
       <w:bookmarkStart w:id="15" w:name="_Toc181866764"/>
       <w:r w:rsidRPr="006A66E9">
         <w:t xml:space="preserve">För innehållet svarar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE45075" w14:textId="2743A3FD" w:rsidR="006A66E9" w:rsidRPr="006A66E9" w:rsidRDefault="003A52E0" w:rsidP="006A66E9">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Norajr</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Muradian</w:t>
+        <w:t>Norajr Muradian</w:t>
       </w:r>
       <w:r w:rsidR="006A66E9" w:rsidRPr="006A66E9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A66E9" w:rsidRPr="006A66E9">
         <w:t xml:space="preserve"> enhetschef, sjukvårdsapoteket VGR/SÄS  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B32C6EA" w14:textId="3985F119" w:rsidR="006A66E9" w:rsidRPr="006A66E9" w:rsidRDefault="006A66E9" w:rsidP="006A66E9">
       <w:r w:rsidRPr="006A66E9">
         <w:t xml:space="preserve">Jerker Nilsson, chefläkare SÄS/ordförande läkemedelsutskottet, SÄS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366030E8" w14:textId="26E95180" w:rsidR="006A66E9" w:rsidRPr="006A66E9" w:rsidRDefault="006A66E9" w:rsidP="006A66E9">
       <w:r w:rsidRPr="006A66E9">
         <w:t xml:space="preserve">Remissinstanser, utgåva 1 </w:t>
       </w:r>
@@ -625,67 +632,67 @@
     </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="4038FA9A" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00EA7234">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65428A38" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604">
+    <w:p w14:paraId="1B75337F" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="359A7DA3" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604">
+    <w:p w14:paraId="52BC7D4B" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="653AB777" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604">
+    <w:p w14:paraId="6B197447" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -757,112 +764,111 @@
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="009B7010" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -932,51 +938,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1016,73 +1022,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="049A43E9" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604"/>
+    <w:p w14:paraId="3F686D96" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07D255AF" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604">
+    <w:p w14:paraId="673FE5AE" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15862E92" w14:textId="77777777" w:rsidR="00D43604" w:rsidRDefault="00D43604">
+    <w:p w14:paraId="5D764704" w14:textId="77777777" w:rsidR="000919BE" w:rsidRDefault="000919BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1160,51 +1166,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -1287,51 +1293,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3984,51 +3990,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="245918876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="144930089">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="118838788">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1855150203">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -4041,50 +4047,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000919BE"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
@@ -4112,50 +4119,51 @@
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E6F7A"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="003504FC"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
@@ -4400,50 +4408,51 @@
     <w:rsid w:val="00B61E22"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C11599"/>
+    <w:rsid w:val="00C13E72"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C63183"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2411"/>
@@ -7553,51 +7562,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="799807699">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-673/surrogate/Terapir%C3%A5d%20Utbytbara%20%C3%B6gondroppar%20f%C3%B6r%20inneliggande%20patient.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/sjukvardsapotek-vgr/sortimentsradet-lakemedel/dokument/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-9/surrogate/Insuliner%2c%20utbytbara.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-673/surrogate/Terapir%c3%a5d%20Utbytbara%20%c3%b6gondroppar%20f%c3%b6r%20inneliggande%20patient.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-673/surrogate/Terapir%C3%A5d%20Utbytbara%20%C3%B6gondroppar%20f%C3%B6r%20inneliggande%20patient.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/sjukvardsapotek-vgr/sortimentsradet-lakemedel/utbytbarhet-enligt-terapigrupp/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-9/surrogate/Insuliner%2c%20utbytbara.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-673/surrogate/Terapir%c3%a5d%20Utbytbara%20%c3%b6gondroppar%20f%c3%b6r%20inneliggande%20patient.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7882,73 +7891,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>275</Words>
-  <Characters>3564</Characters>
+  <Words>612</Words>
+  <Characters>3249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3832</CharactersWithSpaces>
+  <CharactersWithSpaces>3854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Utbytbara rekvisitionsläkemedel till patient, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Gunilla Rosquist</lastModifiedBy>
-  <revision>10</revision>
+  <lastModifiedBy>Elisabeth Johansson</lastModifiedBy>
+  <revision>11</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>