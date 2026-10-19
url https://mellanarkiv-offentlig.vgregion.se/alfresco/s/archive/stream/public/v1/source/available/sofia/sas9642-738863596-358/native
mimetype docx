--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,3905 +1,4177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F14B50B" w14:textId="77777777" w:rsidR="00087A59" w:rsidRDefault="00087A59" w:rsidP="00F35B05">
+    <w:p w14:paraId="6B29CBAF" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Undernäring – riskbedömning, behandling och uppföljning hos barn och ungdomar inom slutenvården, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="1FC5325D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00087A59" w:rsidSect="00087A59">
-[...61 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc126330498"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc227741879"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="668D34B3" w14:textId="36D01E49" w:rsidR="00D727B6" w:rsidRPr="00D727B6" w:rsidRDefault="00D727B6" w:rsidP="00D727B6">
+    <w:p w14:paraId="5F3F0333" w14:textId="76D849E0" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Redaktionella ändringar; förlängning av giltighetstid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="63FF9689" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc227741880"/>
       <w:r>
-        <w:t>Redaktionella ändringar; förlängning av giltighetstid.</w:t>
-      </w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2B2C6211" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="001823E2" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="305361E2" w14:textId="788ED205" w:rsidR="009A32ED" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Rutinen ger instruktioner kring att riskbedöma, åtgärda samt följa upp undernäring hos barn och ungdomar från åldrarna 1 månad till 18 år som vårdas inom slutenvård på Södra Älvsborgs Sjukhus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227741881"/>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="22C84C47" w14:textId="0B614013" w:rsidR="00850CE9" w:rsidRDefault="00BD66FB">
+    <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E57A4E9" w14:textId="48BBF80F" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc126330497" w:history="1">
-        <w:r w:rsidR="00850CE9" w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741879" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00850CE9">
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00850CE9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00850CE9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330497 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00850CE9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741879 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00850CE9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00850CE9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00850CE9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7923071F" w14:textId="73CD85A5" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="635E6286" w14:textId="1703350A" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330498" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741880" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330498 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741880 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FD52D77" w14:textId="70B95E2C" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="36F68D64" w14:textId="08AD029A" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330499" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741881" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330499 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741881 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="403E1C27" w14:textId="75E0E446" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="2B9AFF95" w14:textId="4F475A49" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330500" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741882" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Genomförande</w:t>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330500 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741882 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29CAC98E" w14:textId="0EF6E714" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
-[...277 lines deleted...]
-    <w:p w14:paraId="3E00B099" w14:textId="31D9C861" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="744BD131" w14:textId="0D1BA822" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330505" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741883" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330505 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741883 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B83A6E6" w14:textId="2E7DF020" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="1BA52B61" w14:textId="21A9C785" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330506" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741884" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Referensförteckning</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330506 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741884 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44A6A876" w14:textId="663CAD34" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
+    <w:p w14:paraId="2A7DF557" w14:textId="0E09EF13" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330507" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741885" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bilaga, Instruktioner för mätning och vägning</w:t>
+          <w:t>Riskbedömning undernäring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330507 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741885 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="489987B7" w14:textId="483E1D6C" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="3D39E0EC" w14:textId="6D0D83C9" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330508" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741886" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Vikt</w:t>
+          <w:t>Nutritionsåtgärder efter utförd riskbedömning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741886 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44F850F2" w14:textId="79F88204" w:rsidR="00850CE9" w:rsidRDefault="00850CE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7076A129" w14:textId="32962988" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc126330509" w:history="1">
-        <w:r w:rsidRPr="00016DCE">
+      <w:hyperlink w:anchor="_Toc227741887" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Längd</w:t>
+          <w:t>0 poäng - Låg risk för undernäring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc126330509 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741887 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4618138E" w14:textId="0546291D" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00BD66FB" w:rsidP="00ED4B59">
+    <w:p w14:paraId="1211A386" w14:textId="0BE5B2CD" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741888" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1-3 poäng – Medelrisk för undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741888 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49BB0872" w14:textId="25EF3933" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741889" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4-5 poäng - Hög risk för undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741889 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="273FE32B" w14:textId="686E9739" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741890" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741890 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58FAB5B9" w14:textId="71A34F41" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741891" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning efter avslutad vårdtid</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741891 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="251A5087" w14:textId="0BBE6E0F" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741892" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kvalitetsindikatorer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741892 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D90081B" w14:textId="09C03836" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227741893" w:history="1">
+        <w:r w:rsidRPr="00F75FD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227741893 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="1993F570" w:rsidR="00B405A1" w:rsidRDefault="002445B8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227741882"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="25591E18">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE940D6" w14:textId="4D5501E9" w:rsidR="76CB4780" w:rsidRDefault="76CB4780">
+      <w:r>
+        <w:t>Med hjälp av rutinmässig riskbedömning kan undernäring upptäckas tidigt och åtgärder vidtas hos patienter som vårdas inom slutenvården [1]. Riskbedömning och insatta åtgärder i kombination med säkerställande av att nutrition och tillväxt följs upp efter utskrivning från avdelningen ökar förutsättningarna för att förebygga och behandla undernäring hos barn och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25591E18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00087A59" w:rsidRPr="00087A59">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ungdomar [2]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227741883"/>
+      <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="11E899D7" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
+      <w:r>
+        <w:t>I enlighet med Vårdhandbokens kapitel om nutrition bygger nutritionsomhändertagande på tvärprofessionell samverkan. För ansvarsfördelning, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="25591E18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> [3]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="22B81F8E" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227741884"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3FA1A0EE" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc227741885"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Riskbedömning undernäring</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24B315FD" w14:textId="28448009" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="36A79085" w14:textId="092134C5" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r>
+        <w:t>Vid Södra Älvsborgs Sjukhus har vi valt att använda den svenska översättningen av verktyget STRONGkids (Screening Tool for Risk of Impaired Nutritional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>status and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> Growth) för att bedöma risken för undernäring hos barn och ungdomar</w:t>
+      </w:r>
+      <w:r w:rsidR="617ADA45">
+        <w:t xml:space="preserve"> som är inskrivna i slutenvård</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [3]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556011C9" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Alla barn i åldrarna 1 månad till 18 år ska inom 24 timmar efter ankomst riskbedömas för undernäring med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>STRONGkids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve">. Undantag får göras för patienter med en förväntad vårdtid under 24 timmar eller med en diagnos och/eller allmäntillstånd som gör riskbedömningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
         <w:lastRenderedPageBreak/>
-        <w:t>slutenvården [1]. Riskbedömning och insatta åtgärder i kombination med säkerställande av att nutrition och tillväxt följs upp efter utskrivning från avdelningen ökar förutsättningarna för att förebygga och behandla undernäring hos barn och ungdomar [2].</w:t>
+        <w:t>irrelevant. Sjuksköterskan ansvarar både för att riskbedömningen genomförs, samt att vikt och längd mäts vid inskrivningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055F57DE" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...135 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="61973332" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Riskbedömningsinstrumentet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>STRONGkids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> inkluderar fyra frågor som besvaras med ja och nej. Svaren poängsätts enligt nedan: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8103" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Riskbedömning enligt StrongKids"/>
-        <w:tblDescription w:val="Tabellen innehåller frågor där ja/nej-svar ska lämnas för ställningstagande till om risk för undernäring finns."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6023"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="5958"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="996"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="34639BD2" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="203F30B0" w14:textId="77777777" w:rsidTr="25591E18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
+            <w:tcW w:w="6015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59CEC46D" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00087A59">
+          <w:p w14:paraId="05B5BA54" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+              <w:t>Riskbedömning för undernäring enligt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Riskbedömning för undernäring enligt STRONGkids</w:t>
+              <w:t>STRONGkids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C528274" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00087A59">
+          <w:p w14:paraId="27B9DC25" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Bedömning och poäng</w:t>
+              <w:t>Bedömning och poäng </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="422E36B3" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="376BACF8" w14:textId="77777777" w:rsidTr="25591E18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5D8E8B" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="333BA116" w14:textId="165903E2" w:rsidR="00BC0AC4" w:rsidRPr="0096615E" w:rsidRDefault="00BC0AC4" w:rsidP="0096615E">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="477" w:right="0" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="0096615E">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Har patienten ett dåligt nutritionsstatus utifrån en subjektiv klinisk bedömning (minskat subkutant fett och/eller minskad muskelmassa och/eller hålögdhet)?</w:t>
+              <w:t>Har patienten dåligt nutritionsstatus utifrån en subjektiv klinisk bedömning (minskat subkutant fett och/eller minskad muskelmassa och/eller hålögdhet)? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C3260BB" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="119F97F8" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Nej = 0 p</w:t>
+              <w:t>Nej = 0 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13B5D80D" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="3295C9CE" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ja = 1 p </w:t>
+              <w:t>Ja = 1 p  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="5574AC00" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="369F28A7" w14:textId="77777777" w:rsidTr="25591E18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01F551EA" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="38D7645C" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="0096615E" w:rsidRDefault="00BC0AC4" w:rsidP="0096615E">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="477" w:right="0" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="0096615E">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Har det skett en viktminskning eller ingen viktökning (spädbarn &lt;1 år) under de senaste veckorna/månaderna?</w:t>
+              <w:t>Har det skett en viktminskning eller ingen viktökning (spädbarn &lt;1 år) under de senaste veckorna/månaderna? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B542C2A" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="3A31F517" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Nej = 0 p</w:t>
+              <w:t>Nej = 0 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="272F1CE8" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="29943AC4" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Ja = 1 p</w:t>
+              <w:t>Ja = 1 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="4354721A" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="6CCD3923" w14:textId="77777777" w:rsidTr="25591E18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F74CEB" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="12E75208" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00A704E8" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00A704E8">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Föreligger något av följande symtom?</w:t>
+              <w:t>Föreligger något av följande symtom? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654EDA2A" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="44CFB151" w14:textId="114BED80" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="25591E18">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Omfattande diarré och/eller kräkningar</w:t>
+              <w:t>Omfattande diarré och/eller kräkningar </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1474C5" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1B436346" w14:textId="0D202800" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="25591E18">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Minskat matintag under de senaste dagarna</w:t>
+              <w:t>Minskat matintag under de senaste dagarna </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D0788B" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1AEEFA9F" w14:textId="11A5B6C2" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="25591E18">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Pågående nutritionsåtgärd</w:t>
+              <w:t>Pågående nutritionsåtgärd </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAD3135" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="67108C21" w14:textId="7BC41BAE" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="766" w:right="0" w:hanging="283"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="25591E18">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Otillräckligt näringsintag p.g.a. smärta</w:t>
+              <w:t>Otillräckligt näringsintag p.g.a. smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B458762" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="00DCC56E" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Nej = 0 p</w:t>
+              <w:t>Nej = 0 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15679F3C" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="308EAE9B" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Ja = 1 p</w:t>
+              <w:t>Ja = 1 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="0E970026" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="738FDEEB" w14:textId="77777777" w:rsidTr="25591E18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19AA16DB" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1815EE56" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00A704E8" w:rsidRDefault="00BC0AC4" w:rsidP="00A704E8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="477" w:right="0" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00A704E8">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Finns det en underliggande sjukdom med risk för under-näring (se lista nedan*) eller en planerad större operation?</w:t>
+              <w:t>Finns det en underliggande sjukdom med risk för under-näring (se lista nedan*) eller en planerad större operation? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D3B8702" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1C6529CB" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Nej = 0 p</w:t>
+              <w:t>Nej = 0 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FB71B16" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="70010E56" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Ja = 2 p</w:t>
+              <w:t>Ja = 2 p </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51ED6D86" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00087A59">
-[...7 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1AB0CF8F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8222" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Lista med underliggande sjukdomar med risk för undernäring"/>
-        <w:tblDescription w:val="Tabellen listar ett antal vanliga diagnoser med förhöjd risk för undernäring."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4263"/>
-        <w:gridCol w:w="3959"/>
+        <w:gridCol w:w="4186"/>
+        <w:gridCol w:w="3843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="47F8BA61" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="2B0DB4EA" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8F7E9B" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00087A59">
+          <w:p w14:paraId="525F3F56" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>*Lista underliggande sjukdomar med risk för undernäring</w:t>
+              <w:t>*Lista underliggande sjukdomar med risk för undernäring </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="4764585F" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="54AFDC61" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C12EC50" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="47E23359" w14:textId="2B529C2C" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Anorex ia nervosa</w:t>
+              <w:t>Anorexia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nervosa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D008111" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="4BD8BBF7" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Infektionssjukdom</w:t>
+              <w:t>Infektionssjukdom </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="27BEF49E" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="01AA653D" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F9EFD44" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="79A6536C" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bronkopulmonell dysplasi (max 2 års ålder)</w:t>
+              <w:t>Bronkopulmonell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dysplasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> (max 2 års ålder) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="416701DB" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="7CDB3C6F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Inflammatorisk tarmsjukdom Korttarmsyndrom</w:t>
+              <w:t>Inflammatorisk tarmsjukdom Korttarmsyndrom </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="28D76010" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="476F83FB" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BB24DE" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="00FA92D5" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Brännskada</w:t>
+              <w:t>Brännskada </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D823FD4" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="27DF954D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Leversjukdom, kronisk</w:t>
+              <w:t>Leversjukdom, kronisk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="7BE5916D" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="5229FA6A" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="698D1A8E" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1C271927" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bukspottkörtelinflammation</w:t>
+              <w:t>Bukspottkörtelinflammation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6540A422" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="22FCAA9C" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Muskelsjukdom</w:t>
+              <w:t>Muskelsjukdom </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="679920F8" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="25E5BC7C" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31090413" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="2F7882E2" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cancer</w:t>
+              <w:t>Cancer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41EE21F2" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="3D41F1CB" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Njursjukdom, kronisk</w:t>
+              <w:t>Njursjukdom, kronisk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="23E28A34" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="6CE11CDC" w14:textId="77777777" w:rsidTr="00BC0AC4">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7892C50C" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="797C9C50" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celiaki </w:t>
+              <w:t>Celiaki  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="319E6056" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="3C859CE7" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prematuritet (gäller upp till 6 månader ålder, korrigerad)</w:t>
+              <w:t>Prematuritet (gäller upp till 6 månader ålder, korrigerad) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="4982C1EA" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="3C016B7A" w14:textId="77777777" w:rsidTr="00BC0AC4">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44DCA0E4" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="131D270D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cystisk fibros</w:t>
+              <w:t>Cystisk fibros </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F1526EA" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="606FCC67" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="7C11485F" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="3873C6B8" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3855FEDB" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="1D84FBEB" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dysmaturitet (SGA)</w:t>
+              <w:t>Dysmaturitet (SGA) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="561EF106" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="11C11C9F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Trauma</w:t>
+              <w:t>Trauma </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="31533821" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="453FD883" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E125282" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="4C9B5B35" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Funktionsnedsättning</w:t>
+              <w:t>Funktionsnedsättning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FF41194" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="7F06DC56" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Planerad större operation</w:t>
+              <w:t>Planerad större operation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="08AA1429" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="6C85415C" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="609D09E7" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="3D61EA70" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hjärtsjukdom, kronisk</w:t>
+              <w:t>Hjärtsjukdom, kronisk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0391BA70" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="706BA426" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:r w:rsidRPr="00BC0AC4">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Annan sjukdom (klassificerad av läkare)</w:t>
+              <w:t>Annan sjukdom (klassificerad av läkare) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A59" w:rsidRPr="00087A59" w14:paraId="090762B8" w14:textId="77777777" w:rsidTr="001823E2">
+      <w:tr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w14:paraId="00ED06D5" w14:textId="77777777" w:rsidTr="00BC0AC4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FD42894" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="4F29547E" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BC0AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0925C51B" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
+          <w:p w14:paraId="7F9B392A" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="004A48DB" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087A59">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A48DB">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>STRONGkids, Hulst JM (2010) [4]</w:t>
+              <w:t>STRONGkids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A48DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A48DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hulst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A48DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> JM (2010) [4]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A48DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B62F260" w14:textId="5EFBD797" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="00D43174">
-[...4 lines deleted...]
-        <w:t>Poängen från riskbedömningen summeras och patienten riskvärderas utifrån antalet poäng. Baserat på resultatet från riskbedömningen klassificeras patienter som låg, medel eller hög risk för undernäring. Beroende på vilken risk-grupp för undernäring patienten beräknas tillhöra, vidtas åtgärder enligt nedan.</w:t>
+    <w:p w14:paraId="7358F6DD" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4"/>
+    <w:p w14:paraId="60A90A4E" w14:textId="6633646A" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Poängen från riskbedömningen summeras och patienten riskvärderas utifrån antalet poäng. Baserat på resultatet från riskbedömningen klassificeras patienter som låg, medel eller hög risk för undernäring. Beroende på vilken riskgrupp för undernäring patienten beräknas tillhöra, vidtas åtgärder enligt nedan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF93C4C" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00087A59">
+    <w:p w14:paraId="4FFD310B" w14:textId="27CAF679" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Resultatet av riskbedömningen dokumenteras i Melior under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ny Aktivi-tet/Riskbedömningar</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00087A59">
+        <w:t>Riskbedömningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1072C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00267456">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">undernäring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B21246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>STRONGkids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. Ny mall öppnas för varje tillfälle riskbedömningen upprepas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F639D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227741886"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Nutritionsåtgärder efter utförd riskbedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AD5819" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vilka åtgärder som sätts in dokumenteras i PLANERING under sökordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Nutrition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00087A59">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397ED51D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227741887"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>0 poäng - Låg risk för undernäring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C28EBA" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Basala nutritionsrutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEA6391" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kontrollera vikten enligt rekommenderat individuellt intervall, minst en gång per vecka, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BC0AC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA7E07" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC1AFE8" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227741888"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>1-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> poäng – Medelrisk för undernäring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A861732" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Basala nutritionsrutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7534B0AD" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Fyll i mat- och vätskeregistrering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016AE30C" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Överväg individanpassade nutritionsåtgärder efter behov, exempelvis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95031F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="007567A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Extra mellanmål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA5AC34" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="007567A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Energiinnehållande drycker, såsom juice, saft, mjölk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCC3A82" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="007567A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Önskekost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED4B31" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="007567A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kosttillägg (Näringsdrycker/Energimoduler) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306A78F5" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vid behov kontakta dietist för bedömning av energi- och näringsintag samt ordination och uppföljning av kvalificerad nutritionsbehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAF26E4" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vid behov kontakta logoped för bedömning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>ätförmåga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D73FB80" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kontrollera vikten enligt rekommenderat individuellt intervall, minst två gånger per vecka, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BC0AC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6584554F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C9A2A0" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227741889"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> poäng - Hög risk för undernäring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72708F51" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Fyll i mat- och vätskeregistrering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6337034B" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kontakta ansvarig läkare för ställningstagande till om den höga risken för undernäring orsakas av medicinska faktorer som behöver utredas eller kan motverkas genom specifik medicinsk behandling. Läkaren bär också det yttersta ansvaret för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>enteral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> och parenteral nutrition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5086519A" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontakta dietist för bedömning av energi- och näringsintag samt ordination och uppföljning av kvalificerad nutritionsbehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF5565D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vid behov kontakta logoped för bedömning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>ätförmåga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFF0A53" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kontrollera vikten enligt rekommenderat individuellt intervall, minst två gånger per vecka, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BC0AC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3BD224" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F2C9B3" w14:textId="100B405C" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227741890"/>
+      <w:r>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="24CC8CBE" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227741891"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Uppföljning efter avslutad vårdtid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760534F5" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vid utskrivning från slutenvården på SÄS överrapporteras resultat av risk-bedömningen samt eventuella vidtagna åtgärder till nästa vårdgivare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0359BAA5" w14:textId="772B8F09" w:rsidR="007F23B6" w:rsidRPr="00BC0AC4" w:rsidRDefault="007F23B6" w:rsidP="007F23B6">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Efter avslutad vårdtid inom slutenvården på SÄS ska nutrition och tillväxt följas av annan vårdgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C025B">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>behov</w:t>
+      </w:r>
+      <w:r w:rsidR="002C025B">
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. Utskrivande läkare bedömer och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>överremitterar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve"> patienten till läkare på lämplig vårdnivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CD8614" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>I de fall dietist är inkopplad kontaktas vederbörande i god tid, gärna minst två</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
         <w:rPr>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>till tre dagar, inf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>r hemg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve">ng. Detta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>r viktigt till exempel p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve"> grund av att best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>llning av kosttill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>gg beh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>ver g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>ras n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>gra dagar f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>re hemg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve">ng. Dietisten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>verrapporterar vid behov av uppf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t xml:space="preserve">ljning patientens nutritionsstatus samt insatta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>tg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>rder till n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>sta v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>rdgivares dietist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333F999D" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+    <w:p w14:paraId="279D7679" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227741892"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Kvalitetsindikatorer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29F4E551" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...11 lines deleted...]
-        <w:t>Basala nutritionsrutiner.</w:t>
+    <w:p w14:paraId="5ED6C530" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Följsamheten till denna rutin kommer att utvärderas genom att antalet dokumenterade resultat av riskbedömning för undernäring kommer att sammanställas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330E20A1" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="007B76EC">
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc227741893"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="52C66302" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Taixeria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> AF, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Viana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> KD. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Nutritional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> screening in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>hospitalized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> patients: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>systematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Pediatr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Rio J). 2016;92(4):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>343-352</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD11DCB" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Joosten KF, Hulst JM. Nutritional screening tools for hospitalized children: Methodological considerations. Clin Nutr. 2014;33(1):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>1-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3470B4F6" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Vårdhandboken, avsnitt Nutrition.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BC0AC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-          <w:t>se bilaga</w:t>
+          </w:rPr>
+          <w:t>www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00087A59">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40068FEA" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...11 lines deleted...]
-        <w:t>Upprepa riskbedömning för undernäring varje vecka.</w:t>
+    <w:p w14:paraId="62DB0E64" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Hulst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> JM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Zwart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> H, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Hop</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> WC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Joosten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>, KF. Dutch survey to test the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>STRONG(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>kids) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>nutritional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>risk screening</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>hospitalized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>children</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Clin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> 2010; 29:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>106-11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CBCC2A" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+    <w:p w14:paraId="4756E927" w14:textId="01A0AC8F" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t>Rikshandboken Barnhälsovård. Instruktioner för mätning och vägning på BVC. (senast reviderad 2019-05-07)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BC0AC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.rikshandboken-bhv.se/halsa-och-utveckling/tillvaxt/instruktioner-for-matning-och-vagning-pa-bvc/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC0AC4">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63643E06" w14:textId="77777777" w:rsidR="00087A59" w:rsidRPr="00087A59" w:rsidRDefault="00087A59" w:rsidP="001823E2">
-[...743 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00087A59">
+    <w:sectPr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="195CCE83" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6584D8A2" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="706513B4" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...12 lines deleted...]
-            <w:szCs w:val="16"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="5DCE5128" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2685EB66" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1185BD7B" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3929,758 +4201,649 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...308 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="236F10A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="506259F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="356E0BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="24E85E32"/>
+    <w:lvl w:ilvl="0" w:tplc="227693A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36115F08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23641B4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4743,2491 +4906,1272 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65667058"/>
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...99 lines deleted...]
-        <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D074A65"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D2B7E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E104E4E6"/>
-[...113 lines deleted...]
-    <w:tmpl w:val="B9E412AC"/>
+    <w:tmpl w:val="75DE1FEC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...736 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AB58F1"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D10569"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E44ED36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751A43FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC4C811E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-810"/>
+        </w:tabs>
+        <w:ind w:left="-810" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-90"/>
+        </w:tabs>
+        <w:ind w:left="-90" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1350"/>
+        </w:tabs>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2790"/>
+        </w:tabs>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3510"/>
+        </w:tabs>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4230"/>
+        </w:tabs>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4950"/>
+        </w:tabs>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79237B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97200AA0"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="95F2145C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="4955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="5675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="6395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...571 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1574582879">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="163594460">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="286160046">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1629772615">
+  <w:num w:numId="4" w16cid:durableId="1585993639">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1746029825">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1889104420">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1795640482">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="664750743">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="453251293">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1255280218">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="818839175">
-[...55 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034CC4"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00087A59"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A35C4"/>
+    <w:rsid w:val="000A3664"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C483B"/>
+    <w:rsid w:val="000E0E19"/>
+    <w:rsid w:val="000E0FA4"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F185A"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="001407CA"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00150545"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="001823E2"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184D83"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5948"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D469A"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002136B5"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002445B8"/>
+    <w:rsid w:val="00247ADE"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265977"/>
+    <w:rsid w:val="00267456"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00276C53"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="002913C4"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002C025B"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00306088"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="0032257B"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00331F4B"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003618A9"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00465B9A"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00496BC7"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A48DB"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00530699"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="00566A2F"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D165B"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F78E9"/>
+    <w:rsid w:val="006030DA"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="006218A3"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00652B4B"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006F0381"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00715CCA"/>
+    <w:rsid w:val="00717979"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007567A9"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="007704B3"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B76EC"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5609"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F23B6"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="0081200C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00850CE9"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008549AB"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008618C7"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D09AA"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009161B6"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009263AD"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00933E57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="0096615E"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="0099355D"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C224D"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1FCD"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5AB9"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A34F56"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A62D89"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A66A61"/>
+    <w:rsid w:val="00A704E8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A93412"/>
+    <w:rsid w:val="00A978CA"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB5B60"/>
+    <w:rsid w:val="00AB62F9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD3E72"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF60A2"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B21246"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B43438"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B547E2"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
+    <w:rsid w:val="00B65B16"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B70DD4"/>
+    <w:rsid w:val="00B75BAE"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B92DBD"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0AC4"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD66FB"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF09FB"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1072C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C63EDF"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C969AB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1BCD"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D43174"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D727B6"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E31F8B"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E90B63"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED4B59"/>
+    <w:rsid w:val="00ED50C2"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F35327"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F415BB"/>
+    <w:rsid w:val="00F41C55"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="25591E18"/>
+    <w:rsid w:val="2820D7B1"/>
+    <w:rsid w:val="322D7BC9"/>
+    <w:rsid w:val="4795B05E"/>
+    <w:rsid w:val="617ADA45"/>
+    <w:rsid w:val="61927905"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="76CB4780"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{8C244C3E-BC25-415F-B1D5-0496C6F05818}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7565,234 +6509,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00D727B6"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00087A59"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -7964,70 +6867,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00D727B6"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -8049,51 +6953,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8139,218 +7043,216 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD66FB"/>
+    <w:rsid w:val="002445B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED4B59"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -8399,118 +7301,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="001823E2"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9492,56 +8394,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001823E2"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9667,274 +8569,2538 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00087A59"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...5 lines deleted...]
-    <w:rsid w:val="00087A59"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099355D"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00850CE9"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="29768667">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1288974078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1708068611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="179398643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1084381654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1390298604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="571155965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="743837732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2147159425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="357850505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1799296983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="82069782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1396394518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1751459100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="831799819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1535579570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="936596978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1165971511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147824976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="499194639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="200673342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="770123545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="396131402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="702903795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1798598195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="153378166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1574848174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="21060364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1931309996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="292565065">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1892570654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1462268193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="929696592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="88281038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597057968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="214201489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="422579130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2021857540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="51199554">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="787159086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="808716280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="995720035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2075466665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1753506106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="702753387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1499421865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="144972344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="505171446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1657606660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1917668120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1960067897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1155990753">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1860895769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="6375032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="582757969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1522234633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2144690088">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1582134093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="215512005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="159395151">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="152768620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="964042263">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1386565562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="942106384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="883758153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1474759163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1778720042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="67926306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1519810031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="593637715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="794563339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="718823041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="687606983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1456874945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2123764976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="458380435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1618834681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1358851704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="471753273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1262763727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="273564011">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="999693668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="616176336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="530727438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="309947077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1598902036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="830147297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="903414730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1252735285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1980916322">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1528566184">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="824318106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1589457931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="235946056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1756631295">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="463623568">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="881556626">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="218058520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="634406957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="761266297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1888102310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="114688222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="463699880">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="630793084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1294167175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1997371052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1462962964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935094948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1454440696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="299045369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1148546940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="798568746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="34156348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="142747294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476991414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="241063254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="469251616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="899756537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1639844899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="899288988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1577132202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="997464838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1642685752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="873619612">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1383478381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="780344979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1383211579">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1664703961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="872617273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1179542293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="701635784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1569681922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1146899620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2065180259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1679848886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1948732656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="959531709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711221378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="699280492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1690764710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1643388369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="636490104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012805508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="972832701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="230240879">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1829246067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176577656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="323748242">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1092890960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1234467129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1252203990">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2631452">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1012992897">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1193880888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1206025205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="537353391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342317511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="393352040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2059547446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1253782238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1102913768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1835418291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1521699717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1176965847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1425221395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="263657597">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2074548888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1546717531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1801923731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="130825546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1303538424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1544515124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1239559193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="118424272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2132628046">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2017072337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1734307003">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1704477406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1185705982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="252596221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1236477717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1905287104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rikshandboken-bhv.se/halsa-och-utveckling/tillvaxt/instruktioner-for-matning-och-vagning-pa-bvc/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rikshandboken-bhv.se/halsa-och-utveckling/tillvaxt/instruktioner-for-matning-och-vagning-pa-bvc/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10215,74 +11381,440 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1158</Words>
-  <Characters>8886</Characters>
+  <Words>1167</Words>
+  <Characters>7708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10024</CharactersWithSpaces>
+  <CharactersWithSpaces>8861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="126" baseType="variant">
+      <vt:variant>
+        <vt:i4>7798834</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rikshandboken-bhv.se/halsa-och-utveckling/tillvaxt/instruktioner-for-matning-och-vagning-pa-bvc/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325398</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>bookmark://Bilaga/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>bookmark://Bilaga/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>bookmark://Bilaga/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/ansvarsfordelning/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741893</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741892</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741891</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741890</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741889</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741888</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741887</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741886</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741885</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741884</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741883</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741882</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741881</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769529</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741880</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310777</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227741879</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Undernäring – riskbedömning, behandling och uppföljning hos barn och ungdomar inom slutenvården, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Karin Scharl</lastModifiedBy>
+  <revision>34</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>