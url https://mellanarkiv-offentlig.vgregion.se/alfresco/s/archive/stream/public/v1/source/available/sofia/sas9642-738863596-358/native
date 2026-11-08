--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -22,1236 +22,1229 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B29CBAF" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="002445B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Undernäring – riskbedömning, behandling och uppföljning hos barn och ungdomar inom slutenvården, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="1FC5325D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc227741879"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc244165670"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5F3F0333" w14:textId="76D849E0" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Redaktionella ändringar; förlängning av giltighetstid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="63FF9689" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc227741880"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc244165671"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="305361E2" w14:textId="788ED205" w:rsidR="009A32ED" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Rutinen ger instruktioner kring att riskbedöma, åtgärda samt följa upp undernäring hos barn och ungdomar från åldrarna 1 månad till 18 år som vårdas inom slutenvård på Södra Älvsborgs Sjukhus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc227741881"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc244165672"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="00BC6590">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E57A4E9" w14:textId="48BBF80F" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="26FB5D7B" w14:textId="1E8B593B" w:rsidR="000758EB" w:rsidRDefault="002445B8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc227741879" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165670" w:history="1">
+        <w:r w:rsidR="000758EB" w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741879 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165670 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000758EB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="635E6286" w14:textId="1703350A" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="143DF461" w14:textId="680FBA24" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741880" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165671" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36F68D64" w14:textId="08AD029A" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="27D4E5A9" w14:textId="40A92B43" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741881" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165672" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B9AFF95" w14:textId="4F475A49" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="2D7B559E" w14:textId="1694CFF9" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741882" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165673" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...1 lines deleted...]
-            <w:highlight w:val="yellow"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="744BD131" w14:textId="0D1BA822" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="6F906457" w14:textId="72407771" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741883" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165674" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BA52B61" w14:textId="21A9C785" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="1166448F" w14:textId="78DAF489" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741884" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165675" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A7DF557" w14:textId="0E09EF13" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
+    <w:p w14:paraId="1B60EB9B" w14:textId="02F409C3" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165676" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Riskbedömning undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165676 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="703B61FD" w14:textId="65767AC6" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165677" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nutritionsåtgärder efter utförd riskbedömning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165677 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="312B0818" w14:textId="76E77362" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165678" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>0 poäng - Låg risk för undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165678 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5AE24AD2" w14:textId="17929D12" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165679" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1-3 poäng – Medelrisk för undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165679 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="365D4CC8" w14:textId="1CF7D0CF" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165680" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4-5 poäng - Hög risk för undernäring</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165680 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34575D1D" w14:textId="5A0DAB6F" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165681" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165681 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="169BEDD1" w14:textId="3692E746" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165682" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning efter avslutad vårdtid</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165682 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76FF1AF4" w14:textId="11105AB9" w:rsidR="000758EB" w:rsidRDefault="000758EB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244165683" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kvalitetsindikatorer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165683 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33B9ED0A" w14:textId="1909DB86" w:rsidR="000758EB" w:rsidRDefault="000758EB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227741885" w:history="1">
-        <w:r w:rsidRPr="00F75FD6">
+      <w:hyperlink w:anchor="_Toc244165684" w:history="1">
+        <w:r w:rsidRPr="00820FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Riskbedömning undernäring</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227741885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244165684 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D39E0EC" w14:textId="6D0D83C9" w:rsidR="002445B8" w:rsidRDefault="002445B8" w:rsidP="002445B8">
-[...551 lines deleted...]
-    <w:p w14:paraId="1FC6584C" w14:textId="1993F570" w:rsidR="00B405A1" w:rsidRDefault="002445B8" w:rsidP="009A32ED">
+    <w:p w14:paraId="1FC6584C" w14:textId="7EC76FC5" w:rsidR="00B405A1" w:rsidRDefault="002445B8" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc227741882"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc244165673"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="25591E18">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A72C93">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE940D6" w14:textId="4D5501E9" w:rsidR="76CB4780" w:rsidRDefault="76CB4780">
       <w:r>
         <w:t>Med hjälp av rutinmässig riskbedömning kan undernäring upptäckas tidigt och åtgärder vidtas hos patienter som vårdas inom slutenvården [1]. Riskbedömning och insatta åtgärder i kombination med säkerställande av att nutrition och tillväxt följs upp efter utskrivning från avdelningen ökar förutsättningarna för att förebygga och behandla undernäring hos barn och</w:t>
       </w:r>
       <w:r w:rsidRPr="25591E18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>ungdomar [2]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc227741883"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc244165674"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="11E899D7" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
       <w:r>
         <w:t>I enlighet med Vårdhandbokens kapitel om nutrition bygger nutritionsomhändertagande på tvärprofessionell samverkan. För ansvarsfördelning, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="25591E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t> [3]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C7076C" w14:textId="22B81F8E" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc227741884"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc244165675"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3FA1A0EE" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc227741885"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc244165676"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Riskbedömning undernäring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A79085" w14:textId="092134C5" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:r>
         <w:t>Vid Södra Älvsborgs Sjukhus har vi valt att använda den svenska översättningen av verktyget STRONGkids (Screening Tool for Risk of Impaired Nutritional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>status and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t> Growth) för att bedöma risken för undernäring hos barn och ungdomar</w:t>
       </w:r>
       <w:r w:rsidR="617ADA45">
         <w:t xml:space="preserve"> som är inskrivna i slutenvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [3]. </w:t>
@@ -2857,128 +2850,128 @@
       </w:r>
       <w:r w:rsidR="00267456">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">undernäring </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B21246">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>STRONGkids</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>. Ny mall öppnas för varje tillfälle riskbedömningen upprepas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4F639D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc227741886"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc244165677"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:lastRenderedPageBreak/>
         <w:t>Nutritionsåtgärder efter utförd riskbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AD5819" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Vilka åtgärder som sätts in dokumenteras i PLANERING under sökordet </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nutrition</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397ED51D" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc227741887"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc244165678"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>0 poäng - Låg risk för undernäring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C28EBA" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Basala nutritionsrutiner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEA6391" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Kontrollera vikten enligt rekommenderat individuellt intervall, minst en gång per vecka, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BC0AC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se bilaga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFA7E07" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC1AFE8" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc227741888"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc244165679"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>1-3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> poäng – Medelrisk för undernäring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A861732" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Basala nutritionsrutiner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7534B0AD" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
@@ -3075,51 +3068,51 @@
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BC0AC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se bilaga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6584554F" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C9A2A0" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc227741889"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc244165680"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>4-5</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> poäng - Hög risk för undernäring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72708F51" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Fyll i mat- och vätskeregistrering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6337034B" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
@@ -3170,61 +3163,61 @@
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BC0AC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se bilaga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3BD224" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Upprepa riskbedömning för undernäring varje vecka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F2C9B3" w14:textId="100B405C" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc227741890"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc244165681"/>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="24CC8CBE" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc227741891"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc244165682"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Uppföljning efter avslutad vårdtid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760534F5" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Vid utskrivning från slutenvården på SÄS överrapporteras resultat av risk-bedömningen samt eventuella vidtagna åtgärder till nästa vårdgivare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0359BAA5" w14:textId="772B8F09" w:rsidR="007F23B6" w:rsidRPr="00BC0AC4" w:rsidRDefault="007F23B6" w:rsidP="007F23B6">
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Efter avslutad vårdtid inom slutenvården på SÄS ska nutrition och tillväxt följas av annan vårdgivare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C025B">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>behov</w:t>
@@ -3402,71 +3395,71 @@
         <w:t>sta v</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>å</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>rdgivares dietist.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279D7679" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc227741892"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc244165683"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Kvalitetsindikatorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED6C530" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Följsamheten till denna rutin kommer att utvärderas genom att antalet dokumenterade resultat av riskbedömning för undernäring kommer att sammanställas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc100327195"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc227741893"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc244165684"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="52C66302" w14:textId="77777777" w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidRDefault="00BC0AC4" w:rsidP="00BC0AC4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Taixeria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> AF, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t>Viana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> KD. </w:t>
@@ -3702,65 +3695,65 @@
       <w:r w:rsidRPr="00BC0AC4">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC0AC4" w:rsidRPr="00BC0AC4" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195CCE83" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
+    <w:p w14:paraId="5C4A74F3" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6584D8A2" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
+    <w:p w14:paraId="49C5AEED" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="706513B4" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
+    <w:p w14:paraId="5B86957A" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3808,51 +3801,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3872,72 +3864,73 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00FB467E" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -4093,61 +4086,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DCE5128" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545"/>
+    <w:p w14:paraId="04DA8319" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2685EB66" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
+    <w:p w14:paraId="40B14039" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1185BD7B" w14:textId="77777777" w:rsidR="00150545" w:rsidRDefault="00150545">
+    <w:p w14:paraId="0818CA4A" w14:textId="77777777" w:rsidR="00FB467E" w:rsidRDefault="00FB467E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5508,51 +5501,51 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1746029825">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1889104420">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1795640482">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="664750743">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="453251293">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1255280218">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -5564,50 +5557,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034CC4"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000758EB"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A35C4"/>
     <w:rsid w:val="000A3664"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C483B"/>
     <w:rsid w:val="000E0E19"/>
     <w:rsid w:val="000E0FA4"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F185A"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
@@ -5712,50 +5706,51 @@
     <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465B9A"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00474E2F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496BC7"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A48DB"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00530699"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00566A2F"/>
@@ -5912,50 +5907,51 @@
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F1FCD"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5AB9"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A34F56"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A62D89"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66A61"/>
     <w:rsid w:val="00A704E8"/>
+    <w:rsid w:val="00A72C93"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A93412"/>
     <w:rsid w:val="00A978CA"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB5B60"/>
     <w:rsid w:val="00AB62F9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD3E72"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF60A2"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
@@ -6069,50 +6065,51 @@
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED50C2"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35327"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F415BB"/>
     <w:rsid w:val="00F41C55"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB467E"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="25591E18"/>
     <w:rsid w:val="2820D7B1"/>
     <w:rsid w:val="322D7BC9"/>
     <w:rsid w:val="4795B05E"/>
     <w:rsid w:val="617ADA45"/>
     <w:rsid w:val="61927905"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="76CB4780"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -11381,64 +11378,64 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1167</Words>
-  <Characters>7708</Characters>
+  <Words>1140</Words>
+  <Characters>7765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>150</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8861</CharactersWithSpaces>
+  <CharactersWithSpaces>8755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="126" baseType="variant">
       <vt:variant>
         <vt:i4>7798834</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.rikshandboken-bhv.se/halsa-och-utveckling/tillvaxt/instruktioner-for-matning-och-vagning-pa-bvc/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325398</vt:i4>
       </vt:variant>
@@ -11790,31 +11787,31 @@
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc227741879</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Undernäring – riskbedömning, behandling och uppföljning hos barn och ungdomar inom slutenvården, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Scharl</lastModifiedBy>
-  <revision>34</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>36</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>