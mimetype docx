--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -1,11922 +1,7156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="7ED77036" w:rsidP="73857961" w:rsidRDefault="7ED77036" w14:paraId="1A38FCCB" w14:textId="157EFB81">
+    <w:p w14:paraId="061914D4" w14:textId="7D6295F8" w:rsidR="00184167" w:rsidRDefault="5E1E7430" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> SÄS</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:r>
+        <w:t>In- och utskrivningsprocessen i samverkan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F314A" w:rsidP="008F314A" w:rsidRDefault="008F314A" w14:paraId="6A70C940" w14:textId="74E7DA19">
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:name="_Toc182577556" w:id="0"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229988082"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="5C5E57E4" w14:textId="77777777" w:rsidR="00CC3154" w:rsidRDefault="00CC3154" w:rsidP="00F1087F">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00CC3154">
+        <w:t>Reviderat innehåll med förtydligande ansvarsfördelning, vem gör vad i in- och utskrivningsprocessen samt att öka patient och närståendes delaktighet i vården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="204D9BCA" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc229988083"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="007665D0" w:rsidR="007665D0" w:rsidP="007665D0" w:rsidRDefault="00DD67A1" w14:paraId="66C19D1D" w14:textId="5B2305FE">
+    <w:p w14:paraId="305361E2" w14:textId="43669F2F" w:rsidR="009A32ED" w:rsidRDefault="00CC3154" w:rsidP="00F1087F">
+      <w:r w:rsidRPr="00CC3154">
+        <w:t xml:space="preserve">Rutinen beskriver in- och utskrivningsprocessen inom slutenvården i samverkan med regional och kommunal primärvård, LSS och socialtjänst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00576F49">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:t>Rutinen innehåller information om arbetssättet som krävs för att följa Lagen (2017:612) om samverkan vid utskrivning från sluten hälso- och sjukvård [1]</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F314A" w:rsidP="008F314A" w:rsidRDefault="008F314A" w14:paraId="33F268FC" w14:textId="76889BD2">
-[...22 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:p w14:paraId="4404F3F0" w14:textId="7E3E9723" w:rsidR="001F4A35" w:rsidRDefault="001A08C5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577556">
-        <w:r w:rsidRPr="00F9483D" w:rsidR="00EF141D">
+      <w:hyperlink w:anchor="_Toc229988082" w:history="1">
+        <w:r w:rsidR="001F4A35" w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577556 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988082 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00EF141D">
+        <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="5E152D4B" w14:textId="0AD561F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="0D0F231F" w14:textId="213CF9CC" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577557">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988083" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577557 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988083 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="6D777C4C" w14:textId="69D1D096">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="18C30314" w14:textId="4AB6B3B0" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577558">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988084" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577558 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988084 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="1BE85896" w14:textId="611988F5">
+    <w:p w14:paraId="0C59CD31" w14:textId="652070F4" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577559">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988085" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Ansvar</w:t>
+          <w:t>Ansvar och genomförande:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577559 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988085 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="3B9B3867" w14:textId="00390F27">
+    <w:p w14:paraId="6C2189BE" w14:textId="3C19054B" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577560">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988086" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Läkare</w:t>
+          <w:t>Daglig styrning och drift</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577560 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988086 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="4CCF8CF3" w14:textId="4350FA1E">
+    <w:p w14:paraId="5DAE4006" w14:textId="6A5C7C7B" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577561">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988087" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sjuksköterska</w:t>
+          <w:t>Processöversikt: från akutmottagning/mottagning till vårdavdelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577561 \h </w:instrText>
-[...70 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577562 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="4C9BCB53" w14:textId="69322117">
+    <w:p w14:paraId="00DB05B8" w14:textId="6A6B326D" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577563">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988088" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utskrivningskoordinatorer</w:t>
+          <w:t>Processöversikt: hela slutenvårdsperioden (vårdavdelning till utskrivning)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577563 \h </w:instrText>
-[...496 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577570 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988088 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="4FFC2601" w14:textId="6BFBED39">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="6D7707A8" w14:textId="4A726799" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577571">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988089" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Samlat ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577571 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="174ACD02" w14:textId="17C66BD8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="0A6DB17F" w14:textId="0CA346F5" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577572">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988090" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577572 \h </w:instrText>
-[...87 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577573 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988090 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF141D" w:rsidRDefault="00EF141D" w14:paraId="52323973" w14:textId="10CD0291">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="2D3EFEB9" w14:textId="0366B015" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc182577574">
-        <w:r w:rsidRPr="00F9483D">
+      <w:hyperlink w:anchor="_Toc229988091" w:history="1">
+        <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Bilaga 2. Tillägg </w:t>
-[...27 lines deleted...]
-          <w:t>vid den aktuella vårdkontakten</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182577574 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229988091 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007665D0" w:rsidP="003B2F73" w:rsidRDefault="008F314A" w14:paraId="2AF8901B" w14:textId="6BD2DF5F">
+    <w:p w14:paraId="0E7580E8" w14:textId="64BED1C7" w:rsidR="004934AE" w:rsidRDefault="001A08C5" w:rsidP="001A08C5">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="5070B250" w:rsidR="009A32ED" w:rsidRPr="00572E21" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229988084"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008F314A" w:rsidP="00C6295A" w:rsidRDefault="00D84E1E" w14:paraId="780C808C" w14:textId="4F30A9B9">
-[...6 lines deleted...]
-      <w:r w:rsidR="00194B76">
+    <w:p w14:paraId="2E0A1E17" w14:textId="6C7F6068" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00A154D2" w:rsidP="00A154D2">
+      <w:r w:rsidRPr="00A154D2">
+        <w:t>Samverkan i in- och utskrivningsprocessen kräver tidig planering, daglig uppföljning och tydligt ansvar i teamet. För att vård och omsorg ska kunna ta vid utan avbrott måste information dokumenteras korrekt och delas löpande i Melior och SAMSA mellan slutenvård, regional och kommunal primärvård, LSS och socialtjänst. Vid behov ska även närstående involveras och kontakt med kommunens anhörigstöd erbjudas enligt Socialtjänstlagen (2025:400).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC1B45">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008F314A" w:rsidP="000E4E12" w:rsidRDefault="002D7561" w14:paraId="2445F909" w14:textId="554F87FF">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3BE7F904" w14:textId="4596A420" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00477157" w:rsidP="00496E16">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc229988085"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...247 lines deleted...]
-        <w:t>Farmaceut och apotekare</w:t>
+      <w:r w:rsidR="00841731">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och genomförande</w:t>
+      </w:r>
+      <w:r w:rsidR="00A154D2" w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidRPr="00C27D92" w:rsidR="0061037F" w:rsidP="00713F5E" w:rsidRDefault="0061037F" w14:paraId="0EB786FF" w14:textId="70B6612A">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1A1B0DA9" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Tydligt ansvar och gemensamt arbetssätt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0061037F" w:rsidP="0061037F" w:rsidRDefault="0061037F" w14:paraId="31C2A719" w14:textId="77777777">
+    <w:p w14:paraId="2A40E939" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Ledningen ska säkerställa tydliga roller och en gemensam ansvarsfördelning genom hela in- och utskrivningsprocessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBE8EDD" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Rehabiliteringspersonal</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Säker informationsöverföring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C6DE7B" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Dokumentation och informationsdelning i Melior och SAMSA ska ske korrekt, enhetligt och i rätt tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB3221D" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Personcentrerad och samordnad utskrivning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF54C9" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00A154D2">
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Patientens och närståendes delaktighet ska säkerställas, och utskrivningen ska vara medicinskt och praktiskt förberedd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD68DFE" w14:textId="2A3A9AE4" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="00815609" w:rsidP="001846FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc229988086"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Daglig styrning</w:t>
+      </w:r>
+      <w:r w:rsidR="00496E16" w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och drift</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="0061037F" w:rsidP="001F3740" w:rsidRDefault="0061037F" w14:paraId="13914858" w14:textId="10B007D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0E121661" w14:textId="77777777" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00A154D2" w:rsidP="00A154D2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A154D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Normalläge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49592DFF" w14:textId="77777777" w:rsidR="00815609" w:rsidRPr="00815609" w:rsidRDefault="00815609" w:rsidP="00815609">
+      <w:r w:rsidRPr="00815609">
+        <w:t>Verksamheten ska bedrivas enligt ordinarie ansvarsfördelning och fastställd rutin för planering, dokumentation, samordning och utskrivning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDF363B" w14:textId="4D9A62D9" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00A154D2" w:rsidP="00A154D2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A154D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ansträngt läge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B6805A" w14:textId="77777777" w:rsidR="00815609" w:rsidRPr="00815609" w:rsidRDefault="00815609" w:rsidP="00815609">
+      <w:r w:rsidRPr="00815609">
+        <w:t>Verksamheten ska upprätthålla ordinarie ansvarsfördelning med förstärkt uppföljning, tydligare prioriteringar och ökad samordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C899B9" w14:textId="77777777" w:rsidR="00014C8F" w:rsidRDefault="00014C8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Dokumenterar bedömning, epikris, slutanteckning och förskriver hjälpmedel. Dokumentation sker i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A01F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C949FA5" w14:textId="552D52A6" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00A154D2" w:rsidP="00A154D2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A154D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mycket ansträngt läge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBD54C2" w14:textId="7B282AD8" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00815609" w:rsidP="00815609">
+      <w:r w:rsidRPr="00815609">
+        <w:lastRenderedPageBreak/>
+        <w:t>Verksamheten ska prioritera de mest nödvändiga insatserna för att säkerställa en trygg och patientsäker vårdövergång.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A01F2">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00A154D2" w:rsidRPr="00A154D2">
+        <w:t>Det ställer högre krav på ledning, prioritering och snabb samordning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1570A" w:rsidR="0061037F" w:rsidP="001F3740" w:rsidRDefault="0061037F" w14:paraId="47911EC7" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>Skriver remiss om behov av övertag eller uppföljningsbehov finns.</w:t>
+    <w:p w14:paraId="78B32D50" w14:textId="382AE5D0" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="004934AE" w:rsidP="00A154D2">
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="339FB767" wp14:editId="4592E3FF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>96982</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5237364" cy="1988128"/>
+            <wp:effectExtent l="0" t="0" r="0" b="374650"/>
+            <wp:wrapNone/>
+            <wp:docPr id="231602274" name="Diagram 1"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0061037F" w:rsidP="0061037F" w:rsidRDefault="0061037F" w14:paraId="255684B9" w14:textId="2EA4F6D9">
-[...5 lines deleted...]
-        <w:t>Dietist, logoped, rehab koordinator, kurator, psykolog och/eller annan hälso- och sjukvårdspersonal som har en vårdkontakt med patienten</w:t>
+    <w:p w14:paraId="66F6D1C9" w14:textId="0B4B1EAE" w:rsidR="007B1BA7" w:rsidRPr="00572E21" w:rsidRDefault="007B1BA7" w:rsidP="007B1BA7"/>
+    <w:p w14:paraId="5B6E868C" w14:textId="734188CB" w:rsidR="007B1BA7" w:rsidRPr="00572E21" w:rsidRDefault="007B1BA7" w:rsidP="007B1BA7"/>
+    <w:p w14:paraId="5A902853" w14:textId="67580E56" w:rsidR="007B1BA7" w:rsidRPr="00572E21" w:rsidRDefault="007B1BA7" w:rsidP="00CC3154">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2130AD" w14:textId="0BCD298B" w:rsidR="007B1BA7" w:rsidRPr="00572E21" w:rsidRDefault="007B1BA7" w:rsidP="00CC3154">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7642CB1A" w14:textId="3C886338" w:rsidR="007B1BA7" w:rsidRPr="00572E21" w:rsidRDefault="007B1BA7" w:rsidP="00496E16">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C73F78" w14:textId="6E8DBF8B" w:rsidR="00496E16" w:rsidRPr="00572E21" w:rsidRDefault="00496E16" w:rsidP="00496E16"/>
+    <w:p w14:paraId="56EC8B07" w14:textId="67E24DDB" w:rsidR="00486A9F" w:rsidRPr="00572E21" w:rsidRDefault="00486A9F" w:rsidP="001846FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc229988087"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Process</w:t>
+      </w:r>
+      <w:r w:rsidR="001846FB" w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>översikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>: från akutmottagning/mottagning till vårdavdelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="0061037F" w:rsidP="003E3387" w:rsidRDefault="0061037F" w14:paraId="0B3E1630" w14:textId="2C925793">
-[...13 lines deleted...]
-        <w:t>Skriver remiss om behov av övertag eller uppföljningsbehov finns.</w:t>
+    <w:p w14:paraId="16ED7790" w14:textId="1072B0A6" w:rsidR="00B24B87" w:rsidRPr="00572E21" w:rsidRDefault="00B24B87" w:rsidP="001846FB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bedömning och </w:t>
+      </w:r>
+      <w:r w:rsidR="005F62E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>inskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0061037F" w:rsidP="0061037F" w:rsidRDefault="0061037F" w14:paraId="66E2FE2A" w14:textId="19BE4744">
-[...5 lines deleted...]
-        <w:t>Genomförande</w:t>
+    <w:p w14:paraId="5D3A150A" w14:textId="77777777" w:rsidR="00B24B87" w:rsidRDefault="00B24B87" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00572E21">
+        <w:t xml:space="preserve">Patientens behov av slutenvård ska bedömas, patienten </w:t>
+      </w:r>
+      <w:r w:rsidR="005F62E8">
+        <w:t>skrivs in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:t xml:space="preserve"> och ansvarig vårdavdelning utses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14923230" w14:textId="77777777" w:rsidR="001152A9" w:rsidRDefault="00B24B87" w:rsidP="001152A9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001152A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Initial medicinsk planering</w:t>
+      </w:r>
+      <w:r w:rsidR="005C568D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">En första plan ska dokumenteras, en enkel läkemedelsgenomgång med rimlighetsbedömning genomföras och ordinationer för det första vårddygnet </w:t>
+      </w:r>
+      <w:r w:rsidR="005F62E8" w:rsidRPr="00542AF0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vara klar genom underlag från </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7554">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nationella läkemedelslistan (</w:t>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NLL</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7554">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, till exempel via Pascal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032D0A86" w14:textId="615853C2" w:rsidR="00216492" w:rsidRPr="001152A9" w:rsidRDefault="00B24B87" w:rsidP="001152A9">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001152A9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Samverkan och överlämning</w:t>
+      </w:r>
+      <w:r w:rsidR="005C568D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
+        <w:t xml:space="preserve">Behov av insatser från andra vårdgivare ska säkras i SAMSA. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F62E8">
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
+        <w:t xml:space="preserve">rendet ska flyttas och patienten rapporteras och </w:t>
+      </w:r>
+      <w:r w:rsidR="005F62E8">
+        <w:t>transporteras</w:t>
+      </w:r>
+      <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
+        <w:t xml:space="preserve"> till aktuell vårdavdelningens team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2C66FE" w14:textId="6D178997" w:rsidR="00486A9F" w:rsidRPr="00572E21" w:rsidRDefault="00486A9F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc229988088"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Processöversikt: hela slutenvårdsperioden (vårdavdelning till utskrivning)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidRPr="005A376F" w:rsidR="005A376F" w:rsidP="00A94A06" w:rsidRDefault="005A376F" w14:paraId="29FE4E2A" w14:textId="0A1E34E9">
+    <w:p w14:paraId="52EB8462" w14:textId="77777777" w:rsidR="00216492" w:rsidRPr="00572E21" w:rsidRDefault="00216492">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Planering och uppföljning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C229CA7" w14:textId="326BFB8F" w:rsidR="00216492" w:rsidRPr="00572E21" w:rsidRDefault="00216492">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Patientens vård ska följas upp dagligen, utskrivning planeras tidigt och dokumentationen hållas aktuell i Melior</w:t>
+      </w:r>
+      <w:r w:rsidR="001846FB" w:rsidRPr="00572E21">
+        <w:t xml:space="preserve"> och SAMSA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4F54AF" w14:textId="35E27F58" w:rsidR="004934AE" w:rsidRDefault="00216492" w:rsidP="0096632F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samverkan och förberedelser</w:t>
+      </w:r>
+      <w:r w:rsidR="0096632F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004934AE" w:rsidRPr="0096632F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Läkemedel, remisser, intyg, transport och utskrivningsdokumentation ska vara klara innan patienten lämnar vårdavdelningen</w:t>
+      </w:r>
+      <w:r w:rsidR="004934AE" w:rsidRPr="0096632F">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004934AE" w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28168AEC" w14:textId="77777777" w:rsidR="00216492" w:rsidRPr="00572E21" w:rsidRDefault="00216492">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Samverkan i SAMSA ska säkras vid behov, och patientens samt närståendes behov inför hemgång ska planeras och förberedas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A74B2C4" w14:textId="440373AF" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00216492" w:rsidP="0096632F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Utskrivning och överlämning</w:t>
+      </w:r>
+      <w:r w:rsidR="0096632F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00841731" w:rsidRPr="0096632F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>När patienten bedöms utskrivningsklar säkerställs att datum är uppdaterade i Melior och SAMSA och att hemgångsdatum är överenskommet med kommunen när kommunala insatser behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243C40F7" w14:textId="5621F5EB" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00572E21" w:rsidP="00572E21">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Läkemedelsgenomgång slutförs, sjukhusbundna ordinationer avslutas, recept och läkemedelslista stäms av (Melior/Pascal) och medskickade läkemedel iordningställs och dokumenteras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1C264F" w14:textId="77777777" w:rsidR="00841731" w:rsidRDefault="00572E21" w:rsidP="00841731">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Remisser för uppföljning (till exempel regional primärvård/specialist, sjuksköterskeuppföljning, rehab) samt intyg (till exempel egenvårdsintyg) upprättas vid behov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00841731" w:rsidRPr="00841731">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25188581" w14:textId="77777777" w:rsidR="00841731" w:rsidRPr="00572E21" w:rsidRDefault="00841731" w:rsidP="00841731">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>Epikris, utskrivningsmeddelande och vårdtidssammanfattning färdigställs och delas/bifogas enligt rutin (inkl. i SAMSA vid behov).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6AE717" w14:textId="278ED9AA" w:rsidR="00841731" w:rsidRPr="00572E21" w:rsidRDefault="00841731" w:rsidP="00841731">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00841731">
+        <w:t>He</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:t>mresa planeras i samråd med patient/närstående; transport bokas vid behov; rapport ges enligt överenskommelse till kommunal primärvård/hemtjänst.</w:t>
+      </w:r>
+      <w:r w:rsidR="008751F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9A32F3" w14:textId="77777777" w:rsidR="00841731" w:rsidRDefault="00841731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4C12D3" w14:textId="6CF57519" w:rsidR="001846FB" w:rsidRPr="00572E21" w:rsidRDefault="001846FB" w:rsidP="001846FB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="120"/>
-[...6 lines deleted...]
-        <w:t>i journalen</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc229988089"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samlat ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00864DBD" w:rsidP="00864DBD" w:rsidRDefault="005A376F" w14:paraId="7D5E4221" w14:textId="76672863">
+    <w:p w14:paraId="747AEDA9" w14:textId="77777777" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ledningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för tydliga roller, gemensamt arbetssätt och uppföljning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3485F69B" w14:textId="6C9DB19A" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00572E21" w:rsidP="00572E21">
+      <w:r w:rsidRPr="00572E21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teamet kring patienten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar gemensamt för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:t xml:space="preserve">planering, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t>dokumentation, informationsöverföring och att patient och närstående involveras.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:t xml:space="preserve"> Teamet följer patientens medicinska status, omvårdnadsstatus, utför riskbedömningar samt bedömer aktivitets- och funktionsförmåga löpande i Melior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFC5166" w14:textId="47CA8D92" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för medicinsk planering, preliminärt utskrivningsdatum, ordinationer, läkemedelsgenomgång, remisser, intyg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572E21">
+        <w:t xml:space="preserve">, tar ställning till vårdnivå samt fortsatt vård och uppföljning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve">och utskrivningsdokumentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCB8A33" w14:textId="77777777" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för omvårdnadsdokumentation, informationsöverföring, medskick och hantering i SAMSA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17819FB2" w14:textId="77777777" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Undersköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för löpande dokumentation av status, risker och funktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D828FB" w14:textId="77777777" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SAMSA-ansvarig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för samordning i SAMSA/Melior, rätt datum och kontakt med andra aktörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77388914" w14:textId="783BC203" w:rsidR="001846FB" w:rsidRDefault="008751F0" w:rsidP="00841731">
+      <w:r w:rsidRPr="008751F0">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001846FB" w:rsidRPr="00496E16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Övriga professioner</w:t>
+      </w:r>
+      <w:r w:rsidR="001846FB" w:rsidRPr="00496E16">
+        <w:t xml:space="preserve"> ansvarar för sina bedömningar, ordinationer, hjälpmedel, intyg och fortsatt planering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EA144E" w14:textId="550B332E" w:rsidR="008751F0" w:rsidRDefault="005F62E8" w:rsidP="008751F0">
+      <w:r w:rsidRPr="008751F0">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F62E8">
+        <w:t xml:space="preserve"> Avdelningsfarmaceut (receptarie)</w:t>
+      </w:r>
+      <w:r w:rsidR="008751F0" w:rsidRPr="008751F0">
+        <w:t>: dokumenterar och iordningställer medskickade läkemedel samt bidrar med underlag och läkemedelsinformation till nästa vårdgivare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78485206" w14:textId="2FF4BA9C" w:rsidR="005F62E8" w:rsidRPr="008751F0" w:rsidRDefault="005F62E8" w:rsidP="008751F0">
+      <w:r w:rsidRPr="008751F0">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F62E8">
+        <w:t xml:space="preserve"> Klinisk farmaceut (apotekare) dokumenterar underlag till läkemedelsgenomgång och eventuell läkemedelsrelaterad information till nästa vårdgivare i Läkemedelsanteckning apotekare i Melior. Farmaceuternas uppgifter utförs på SÄS-enheter som bemannas av Vårdfarmaci dagtid på vardagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2719E52E" w14:textId="77777777" w:rsidR="008751F0" w:rsidRPr="008751F0" w:rsidRDefault="008751F0" w:rsidP="008751F0">
+      <w:r w:rsidRPr="008751F0">
+        <w:t>* Rehab/dietist/logoped samt psykosociala professioner: bedömer och dokumenterar, ordinerar/förskriver hjälpmedel och andra produkter, skriver egenvårdsintyg vid behov och initierar remisser/övertag till primärvård när uppföljning krävs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEB2A86" w14:textId="394842BA" w:rsidR="00841731" w:rsidRDefault="008751F0" w:rsidP="005F62E8">
+      <w:r w:rsidRPr="008751F0">
+        <w:t>* Sekreterare: färdigställer diktat (epikris/utskrivningsmeddelande) och skickar remisser så att dokumentationen är klar till planerat utskrivningsdatum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E40935" w14:textId="79A15948" w:rsidR="00285D06" w:rsidRDefault="00285D06" w:rsidP="00285D06">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>All</w:t>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">När oklarheter i rutin för in – och utskrivningsprocessen eller i IT- systemet SAMSA kontaktas SAMSA-support för råd och stöd.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00864DBD" w:rsidP="00864DBD" w:rsidRDefault="00864DBD" w14:paraId="16A057E0" w14:textId="137E9970">
+    <w:p w14:paraId="2D0AADF3" w14:textId="2EF2DB97" w:rsidR="00E96100" w:rsidRPr="002128E9" w:rsidRDefault="00285D06" w:rsidP="002128E9">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Den information och planering som dokumenteras i SAMSA </w:t>
-[...142 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">I frånvaro av SAMSA Support hänvisas till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00233CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Nödvändig information i SAMSA vid in- och utskrivning i slutenvård.</w:t>
+          <w:t>LATHUND SAMSA-SUPPORT 2026.docx</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00233CCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7808E513" w14:textId="5FC4E1A5" w:rsidR="007B1BA7" w:rsidRPr="008751F0" w:rsidRDefault="007B1BA7" w:rsidP="008751F0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc179887385"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc182215009"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225163430"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc229988090"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...113 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="001009EF" w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="76538DA5" w14:textId="77777777">
+    <w:p w14:paraId="08490397" w14:textId="77777777" w:rsidR="007B1BA7" w:rsidRPr="001009EF" w:rsidRDefault="007B1BA7" w:rsidP="007B1BA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001009EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="7E6DF610" w14:textId="77777777">
+    <w:p w14:paraId="40221EEB" w14:textId="6FF82C60" w:rsidR="007B1BA7" w:rsidRDefault="007B1BA7" w:rsidP="007B1BA7">
+      <w:bookmarkStart w:id="17" w:name="_Toc100327194"/>
       <w:r>
-        <w:t>Helen Simonen, utvecklingsledare, stab för kvalitet och tillgänglighet</w:t>
+        <w:t>Helen Simonen, Planeringsledare, Ledning och kommunikation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001009EF" w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="5B85BF38" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="5C966BD8" w14:textId="295B7108" w:rsidR="00285D06" w:rsidRDefault="00285D06" w:rsidP="00285D06">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5F3E72" w14:textId="51E87826" w:rsidR="00285D06" w:rsidRDefault="00285D06" w:rsidP="00285D06">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamhetschefer, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc229988091"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2743EF7F" w14:textId="77777777" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001009EF">
+      <w:r w:rsidRPr="00592BB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Remissinstanser</w:t>
+        <w:t xml:space="preserve">Anhörigstöd </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="3505A77A" w14:textId="77777777">
+    <w:p w14:paraId="12704E4B" w14:textId="55663413" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>Verksamhetschefer, SÄS</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Anhörigstöd ute i kommunerna, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdövergång i samverkan - Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="001009EF" w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="34F6CEE2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1790246D" w14:textId="6425A245" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001009EF">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Information om kontakter och stöd som finns för personer med svårigheter att kommunicera.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741B6B2A" w14:textId="4BD06764" w:rsidR="00592BB0" w:rsidRPr="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fastställt av</w:t>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kraftens hus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Sjuhärad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064512F" w:rsidP="0064512F" w:rsidRDefault="0064512F" w14:paraId="7B6B8C97" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="081F8158" w14:textId="6F8D8CCC" w:rsidR="00592BB0" w:rsidRPr="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001009EF">
+      <w:r w:rsidRPr="00592BB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nyckelord</w:t>
+        <w:t xml:space="preserve">Asyl och flyktingfrågor </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003934A3" w:rsidR="00836C00" w:rsidP="003934A3" w:rsidRDefault="0064512F" w14:paraId="45CD45DA" w14:textId="40EE3495">
-[...31 lines deleted...]
-        <w:r w:rsidR="000D0D89">
+    <w:p w14:paraId="2C19D3A2" w14:textId="56D6CA8C" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Länsgemensam riktlinje för egenvård</w:t>
+          <w:t>Asyl och flyktingfrågor, VGR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000D0D89">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D0D89" w:rsidP="00EE52D2" w:rsidRDefault="00EF141D" w14:paraId="1E0C2E61" w14:textId="5DF0A76C">
-[...4 lines deleted...]
-        <w:r w:rsidR="000D0D89">
+    <w:p w14:paraId="150AAA29" w14:textId="1F8F8F38" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS</w:t>
+          <w:t>Rutin vid hälso- och sjukvård i hemmet till asylsökande och personer som vistas i Sverige utan nödvändiga tillstånd (vgregion.se)</w:t>
         </w:r>
-        <w:r w:rsidR="004D0895">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232AC742" w14:textId="2A73B239" w:rsidR="009A32ED" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>Vägledning och checklista i SAMSA för asylsökanden och personer som vistas i Sverige utan nödvändiga tillstånd vid behov av kommunal hälso- och sjukvård.pdf (vgregion.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27205AA9" w14:textId="41E0C4FD" w:rsidR="00592BB0" w:rsidRPr="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592BB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bifoga fil i SAMSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3E3573" w14:textId="7D71DE4C" w:rsidR="00592BB0" w:rsidRPr="00A722BD" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>BIFOGA FILER – LATHUND 2026-01-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00547936" w:rsidR="00002559" w:rsidP="00EE52D2" w:rsidRDefault="00EF141D" w14:paraId="284ABA35" w14:textId="54460A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="68AFB006" w14:textId="77777777" w:rsidR="00592BB0" w:rsidRPr="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId15">
-        <w:r w:rsidRPr="00547936" w:rsidR="00002559">
+      <w:r w:rsidRPr="00592BB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bostadslösa och patienter med skyddad identitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2AF616" w14:textId="7CD00CEE" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Regional medicinsk riktlinje Förskrivning av läkemedel till patient vid överföring mellan vårdenheter</w:t>
+          <w:t>V</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00592BB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>årdövergång i samverkan – Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00547936" w:rsidR="00002559">
+      <w:r w:rsidR="009A32ED" w:rsidRPr="00A722BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A1038B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Direktinskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F314A" w:rsidP="00EE52D2" w:rsidRDefault="00EF141D" w14:paraId="25F64E7A" w14:textId="55D657D9">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00547936" w:rsidR="00002559">
+    <w:p w14:paraId="1282E0DD" w14:textId="548D0DB5" w:rsidR="00592BB0" w:rsidRDefault="00592BB0" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00592BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Direktinskrivning och öppen retur till somatisk vårdavdelning SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615C8472" w14:textId="6BCBABD1" w:rsidR="00592BB0" w:rsidRPr="00A1038B" w:rsidRDefault="00592BB0" w:rsidP="00592BB0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1038B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Egenvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1552AA10" w14:textId="38B075C6" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rutin egenvård </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3E203D" w14:textId="477F6BE5" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Länsgemensam riktlinje för egenvård </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="22EF041B" w:rsidR="009C6C0C" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS, VVG 2024-06-10.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="508C167F" w14:textId="69258B90" w:rsidR="00A1038B" w:rsidRPr="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1038B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In- och utskrivningsprocessen, delregional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9CFBDC" w14:textId="70F99893" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Delregional tillämpning gällande information som dokumenteras i IT-tjänsten SAMSA vid sluten- och öppenvårdsprocess.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6088DC48" w14:textId="559048E7" w:rsidR="00A1038B" w:rsidRPr="00233CCE" w:rsidRDefault="00A1038B" w:rsidP="00233CCE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Delregional tillämpning gällande in- och utskrivning i sluten- och öppenvårdsprocess.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D93208B" w14:textId="7E997776" w:rsidR="00A1038B" w:rsidRPr="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1038B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkemedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5356A782" w14:textId="548BD69A" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regional rutin för läkemedelshantering i Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00610A10" w:rsidR="00002559">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Rutin permission</w:t>
+          <w:t>Läkemedelsdokumentation på SÄS.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6190FE4E" w14:textId="7D03E2EB" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS [1]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00F1259C" w:rsidRDefault="00F1259C" w14:paraId="57515D3C" w14:textId="77777777">
-[...66 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="48C29A0C" w14:textId="1D67FE26" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB48B7">
+      <w:r w:rsidRPr="00A1038B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Säkerställ alltid att följande finns i patientens journal: </w:t>
+        <w:t>Permission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC1262" w:rsidR="00667410" w:rsidP="00CC1262" w:rsidRDefault="00667410" w14:paraId="1979F7CF" w14:textId="5E504098">
-[...6 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="6419CDD7" w14:textId="46B375A2" w:rsidR="00A1038B" w:rsidRPr="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00233CCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Rutin</w:t>
+        </w:r>
+        <w:r w:rsidR="00233CCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> för</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00233CCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> permissio</w:t>
+        </w:r>
+        <w:r w:rsidR="00233CCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n under pågående slutenvård</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A007171" w14:textId="60E96ABD" w:rsidR="00A1038B" w:rsidRPr="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005219A6">
+      <w:r w:rsidRPr="00A1038B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sök/kontaktorsak </w:t>
-[...2 lines deleted...]
-        <w:t>(vid kontakt med annan vårdgivare)</w:t>
+        <w:t>SAMSA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="77247B8A" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005219A6">
+    <w:p w14:paraId="02749A9D" w14:textId="6C7EBFC8" w:rsidR="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A1038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>LATHUND SAMSA-SUPPORT 2026.docx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00233CCE">
+        <w:t xml:space="preserve"> (länk fungerar ej)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17092BD4" w14:textId="4A986680" w:rsidR="00A1038B" w:rsidRPr="00A1038B" w:rsidRDefault="00A1038B" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fast vårdkontakt</w:t>
-[...30 lines deleted...]
-        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1038B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Min Plan </w:t>
+        <w:t>SIP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="1163594C" w14:textId="77777777">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3683A551" w14:textId="73C10833" w:rsidR="00A1038B" w:rsidRDefault="4BBFD3C6" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="51A0DD59">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Samordnad Individuell Plan, SIP – Vårdsamverkan i Västra Götaland för SIP – riktlinje, stödmaterial</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="2B6565A5" w14:textId="77777777">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5DEEB75C" w14:textId="2A06999A" w:rsidR="350824D4" w:rsidRDefault="350824D4" w:rsidP="51A0DD59">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I detta dokument finns bilaga 1 och 4 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="51A0DD59">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Läkemedelsdokumentation på SÄS.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="6BF924C9" w14:textId="77777777">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0E01DD02" w14:textId="189CBB66" w:rsidR="51A0DD59" w:rsidRDefault="51A0DD59" w:rsidP="51A0DD59">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="5005158D" w14:textId="77777777">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22D343F3" w14:textId="77777777" w:rsidR="00233CCE" w:rsidRDefault="00233CCE" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:sectPr w:rsidR="00233CCE" w:rsidSect="00B96AFF">
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="6E1896AA" w14:textId="77777777">
-[...156 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="198689DD" w14:textId="1FD3E8D0" w:rsidR="003D2DE7" w:rsidRDefault="00233CCE" w:rsidP="003D2DE7">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller SIP</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321155F4" wp14:editId="54BD7902">
+            <wp:extent cx="7926617" cy="4830732"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="1172470630" name="Bildobjekt 2" descr="Bilden visar en processkarta för patientens vistelse inom slutenvården, från inskrivning till utskrivning."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1172470630" name="Bildobjekt 2" descr="Bilden visar en processkarta för patientens vistelse inom slutenvården, från inskrivning till utskrivning."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId44">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7926617" cy="4830732"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005219A6" w:rsidR="00667410" w:rsidP="00667410" w:rsidRDefault="00667410" w14:paraId="3F644BC5" w14:textId="77777777"/>
-[...2347 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+    <w:sectPr w:rsidR="003D2DE7" w:rsidSect="00233CCE">
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+      <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="072358EA" w14:textId="77777777">
+    <w:p w14:paraId="2E694AA6" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="702B018B" w14:textId="77777777">
+    <w:p w14:paraId="7431634A" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="0C0E75EB" w14:textId="77777777">
+    <w:p w14:paraId="14FB499A" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008250CC" w:rsidP="008250CC" w:rsidRDefault="008250CC" w14:paraId="3FC6B21C" w14:textId="052E4292">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="009B5624" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:t>2</w:t>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
-[...66 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="008250CC" w14:paraId="1FE2B822" w14:textId="08658379">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39716D08" wp14:editId="19B0CF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4552950</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Bildobjekt 2">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="5FADF7DC" w14:textId="77777777"/>
+    <w:p w14:paraId="6039BE40" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="21D4EED9" w14:textId="77777777">
+    <w:p w14:paraId="380999FC" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00FA6640" w:rsidRDefault="00FA6640" w14:paraId="08A0A885" w14:textId="77777777">
+    <w:p w14:paraId="3B22BEF5" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="227101F6" w14:textId="5EF6644D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="3C8B2CDB" w14:textId="77777777">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2D72D6C2">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="3C8B2CDB" w14:textId="77777777">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="007B6AB7" w14:paraId="058CDD4D" w14:textId="52CA54A2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="371DAE0F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-1270</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-5080</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="270510"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="270510"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="18075F67" w14:textId="77777777">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0DFFA9B8">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="18075F67" w14:textId="77777777">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005F5F8C"/>
+    <w:nsid w:val="005C67CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B4EDA80"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="61E29D28"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F90BBD"/>
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDE7991"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC366CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18502094"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="D7E62022"/>
+    <w:lvl w:ilvl="0" w:tplc="E2FCA19E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDB12A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6F04C86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303B7C87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15E2F3AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389A3B31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="556EF95A"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="451B63FC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4744463E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24649678"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="18025D88"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="482E571E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="828CAE3E"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E66723E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF46E9F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59710DB3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59FF5477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66122A8E"/>
-[...18 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:tmpl w:val="92EE3DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="23421562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61873A43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77C430E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2789" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3509" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4229" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4949" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5669" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6389" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7109" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7829" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE1241A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4C6022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60AE64B0"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="E68045C0"/>
+    <w:lvl w:ilvl="0" w:tplc="F482D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="378750199">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="915092585">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1310554619">
+  <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1779762354">
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1190946001">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="829096820">
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1469662030">
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1550149483">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="20" w16cid:durableId="1906645814">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2087990656">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="21" w16cid:durableId="121273171">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="542602259">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22" w16cid:durableId="2079014598">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="882716506">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="23" w16cid:durableId="135337112">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1901743583">
+  <w:num w:numId="24" w16cid:durableId="1112822535">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1285305255">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1835536406">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="126166125">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="991912581">
-[...83 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1234243117">
+  <w:num w:numId="28" w16cid:durableId="791901967">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1369454885">
+  <w:num w:numId="29" w16cid:durableId="146898701">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="212231669">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="30" w16cid:durableId="1563515651">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00002559"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00014C8F"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00026657"/>
     <w:rsid w:val="00030DDD"/>
-    <w:rsid w:val="00031205"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="0003200B"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="000406DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0004336C"/>
+    <w:rsid w:val="00042D31"/>
+    <w:rsid w:val="00047E9A"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="0005408F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="00061AD2"/>
-    <w:rsid w:val="00063B7C"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070752"/>
-    <w:rsid w:val="0007522C"/>
+    <w:rsid w:val="000818A5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00091209"/>
-    <w:rsid w:val="00094EA6"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A2274"/>
+    <w:rsid w:val="00096C0A"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B1584"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B4084"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B4675"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C5F04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000D71DB"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E4E12"/>
-    <w:rsid w:val="000E4EF4"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E60C8"/>
+    <w:rsid w:val="000E6E74"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
-    <w:rsid w:val="0010378B"/>
-    <w:rsid w:val="00103D82"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001055AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00112B7A"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00113BDA"/>
-    <w:rsid w:val="001236B8"/>
+    <w:rsid w:val="001139F9"/>
+    <w:rsid w:val="001152A9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="0013518F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00145519"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161536"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="00177B0A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001846FB"/>
     <w:rsid w:val="001860B9"/>
+    <w:rsid w:val="0018623B"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="0019297F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00194B76"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A18DE"/>
+    <w:rsid w:val="001A08C5"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B2499"/>
-    <w:rsid w:val="001B2A14"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D7535"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F3711"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00210B47"/>
+    <w:rsid w:val="001F4A35"/>
+    <w:rsid w:val="00201E5D"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00216391"/>
+    <w:rsid w:val="00212667"/>
+    <w:rsid w:val="002128E9"/>
+    <w:rsid w:val="00216492"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002266AF"/>
-    <w:rsid w:val="00232520"/>
+    <w:rsid w:val="00221BFD"/>
+    <w:rsid w:val="002273C9"/>
+    <w:rsid w:val="00233CCE"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00244D0E"/>
-    <w:rsid w:val="00247035"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00262B50"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00267486"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="00280DB9"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00285050"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002901B8"/>
+    <w:rsid w:val="0028531B"/>
+    <w:rsid w:val="00285D06"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="0029342A"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002955CB"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
+    <w:rsid w:val="002B0A23"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B17AC"/>
-    <w:rsid w:val="002B62A1"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C5FE4"/>
-    <w:rsid w:val="002C603A"/>
+    <w:rsid w:val="002C5185"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002D7561"/>
-    <w:rsid w:val="002E1EDE"/>
+    <w:rsid w:val="002E1245"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E3BD1"/>
-    <w:rsid w:val="002E6C73"/>
+    <w:rsid w:val="002E6273"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="0030421E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003066AC"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003125B1"/>
-    <w:rsid w:val="003152E7"/>
+    <w:rsid w:val="00317307"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="00320C80"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00323028"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00325BAF"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="0032790C"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="003429E5"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="00346356"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00362CA3"/>
-    <w:rsid w:val="003630EA"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="003636B0"/>
-    <w:rsid w:val="00364DA9"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="00365F0F"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003727F7"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="003934A3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00393E87"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A2438"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B1AB4"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B2F73"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C0E2D"/>
     <w:rsid w:val="003D099E"/>
-    <w:rsid w:val="003D14B4"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D4C5B"/>
-    <w:rsid w:val="003D57BC"/>
+    <w:rsid w:val="003D2DE7"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F5975"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00403198"/>
+    <w:rsid w:val="003F4DE8"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004276B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00431641"/>
+    <w:rsid w:val="004268F3"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="00431E46"/>
-    <w:rsid w:val="00432EFA"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00436DCC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00443A8D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="004647EA"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="00466840"/>
-    <w:rsid w:val="0046716C"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="00471FB4"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00475DCB"/>
+    <w:rsid w:val="00477157"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00484E02"/>
+    <w:rsid w:val="00486A9F"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A0ACA"/>
+    <w:rsid w:val="004934AE"/>
+    <w:rsid w:val="00496E16"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A4E4A"/>
-    <w:rsid w:val="004B1559"/>
+    <w:rsid w:val="004B127D"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B5C86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C27EB"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C5351"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D4522"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004D7FD7"/>
-    <w:rsid w:val="004E3594"/>
+    <w:rsid w:val="004E00C9"/>
+    <w:rsid w:val="004F3D97"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F51AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00500856"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00530C4E"/>
+    <w:rsid w:val="00523070"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00540FDD"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00543D7A"/>
+    <w:rsid w:val="00542264"/>
+    <w:rsid w:val="00542AF0"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="00566751"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00572BE1"/>
-    <w:rsid w:val="00576F13"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00572E21"/>
+    <w:rsid w:val="00576F49"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005848DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00594028"/>
+    <w:rsid w:val="00592BB0"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A376F"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B48A1"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C568D"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D6F6D"/>
+    <w:rsid w:val="005D27F7"/>
+    <w:rsid w:val="005D5AD1"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E520B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00601B46"/>
+    <w:rsid w:val="005F62E8"/>
     <w:rsid w:val="0060596B"/>
-    <w:rsid w:val="00606AA4"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00607268"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061352F"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00634576"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00654635"/>
+    <w:rsid w:val="00636EC8"/>
+    <w:rsid w:val="00640798"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006643A1"/>
+    <w:rsid w:val="0066403A"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00667410"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006779F6"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00685332"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A01F2"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A436B"/>
+    <w:rsid w:val="006A4927"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B2682"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C4A42"/>
+    <w:rsid w:val="006B663B"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C570A"/>
-    <w:rsid w:val="006C6257"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D3BDB"/>
-    <w:rsid w:val="006D7279"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006D7E9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E3EA1"/>
+    <w:rsid w:val="006E42FC"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F7A25"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0070481D"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00713F5E"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="007243B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00726F3E"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00731019"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00737374"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00754DB0"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="007612EE"/>
+    <w:rsid w:val="00762845"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007665D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00770308"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="0077592C"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="007769B6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00784AF0"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="007877BE"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007947CD"/>
-    <w:rsid w:val="007A134F"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B0971"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007C2E50"/>
+    <w:rsid w:val="007B0985"/>
+    <w:rsid w:val="007B1BA7"/>
+    <w:rsid w:val="007C0D52"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E3107"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E713A"/>
+    <w:rsid w:val="007E0A76"/>
+    <w:rsid w:val="007E4E5C"/>
+    <w:rsid w:val="007E5738"/>
+    <w:rsid w:val="007E65C4"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F3B2A"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00800E3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00811E12"/>
+    <w:rsid w:val="00815609"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="008230FF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008261AE"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00835984"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00836C00"/>
-    <w:rsid w:val="00842ACA"/>
+    <w:rsid w:val="00841731"/>
+    <w:rsid w:val="00842C47"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00847D97"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00855F57"/>
+    <w:rsid w:val="008560CE"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00864DBD"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="008661CA"/>
-    <w:rsid w:val="00867432"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008728E1"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008751F0"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008818C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008846AE"/>
+    <w:rsid w:val="008914AD"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008965DF"/>
-    <w:rsid w:val="008A0A80"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008A79D1"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B1C91"/>
-    <w:rsid w:val="008B74CA"/>
+    <w:rsid w:val="008B449F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008E0A74"/>
     <w:rsid w:val="008E36F8"/>
-    <w:rsid w:val="008E383B"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E4CD1"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008E7F0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F3639"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="009056D4"/>
-    <w:rsid w:val="00905CDD"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="00911122"/>
     <w:rsid w:val="00911231"/>
-    <w:rsid w:val="00912354"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912E51"/>
+    <w:rsid w:val="00914011"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="009168FE"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00924552"/>
-    <w:rsid w:val="0092651B"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00935F16"/>
-    <w:rsid w:val="009378EC"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="009440D8"/>
-    <w:rsid w:val="00946CB6"/>
+    <w:rsid w:val="00943A71"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="00947CE6"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
-    <w:rsid w:val="00952FB3"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="009549EF"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00963946"/>
-    <w:rsid w:val="009648AB"/>
+    <w:rsid w:val="0096209C"/>
+    <w:rsid w:val="0096632F"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009724C8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A02F0"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009A148A"/>
-    <w:rsid w:val="009A4E5B"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B7D42"/>
-    <w:rsid w:val="009B7E48"/>
+    <w:rsid w:val="009B433E"/>
+    <w:rsid w:val="009B4B2B"/>
+    <w:rsid w:val="009B5624"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D4090"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E58E0"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E6EA9"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F1716"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0180E"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A06B17"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A11E8A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A20432"/>
+    <w:rsid w:val="00A1038B"/>
+    <w:rsid w:val="00A154D2"/>
+    <w:rsid w:val="00A228BC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A35AD3"/>
+    <w:rsid w:val="00A338A1"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A4263A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A5066F"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A51706"/>
-    <w:rsid w:val="00A51DD4"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A64290"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A772C5"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A911BC"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A94A06"/>
-    <w:rsid w:val="00AA0544"/>
+    <w:rsid w:val="00A9325F"/>
+    <w:rsid w:val="00A96823"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC0984"/>
+    <w:rsid w:val="00AB7214"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC5F43"/>
-    <w:rsid w:val="00AD63C9"/>
+    <w:rsid w:val="00AD3191"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE65CB"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B06D8C"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B161B7"/>
     <w:rsid w:val="00B16219"/>
-    <w:rsid w:val="00B1675F"/>
+    <w:rsid w:val="00B16B67"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B2088B"/>
-    <w:rsid w:val="00B30459"/>
+    <w:rsid w:val="00B24B87"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B46D04"/>
-    <w:rsid w:val="00B56C9D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B719E3"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
+    <w:rsid w:val="00B77DAC"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B85518"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B91199"/>
-    <w:rsid w:val="00B91358"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
-    <w:rsid w:val="00B97114"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA59A0"/>
-    <w:rsid w:val="00BB479D"/>
+    <w:rsid w:val="00BA1BD7"/>
+    <w:rsid w:val="00BA4EDE"/>
+    <w:rsid w:val="00BB3261"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6BA4"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC6800"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE12D6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD7ACA"/>
+    <w:rsid w:val="00BE09D2"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF2238"/>
-    <w:rsid w:val="00BF67C0"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C07D9F"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C27D92"/>
+    <w:rsid w:val="00C20DDF"/>
+    <w:rsid w:val="00C23510"/>
+    <w:rsid w:val="00C25CF1"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C55004"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C57515"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C64000"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C76052"/>
+    <w:rsid w:val="00C85431"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C8618A"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C92347"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA27CA"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA5562"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
-    <w:rsid w:val="00CB1900"/>
+    <w:rsid w:val="00CB18FB"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB6273"/>
-    <w:rsid w:val="00CC1262"/>
+    <w:rsid w:val="00CC0EC1"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC3A9E"/>
+    <w:rsid w:val="00CC3154"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE0BFB"/>
+    <w:rsid w:val="00CE00DB"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF32C5"/>
-    <w:rsid w:val="00CF64D0"/>
+    <w:rsid w:val="00CE7554"/>
+    <w:rsid w:val="00CF108E"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D1671C"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D24C7A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D33818"/>
+    <w:rsid w:val="00D35D8A"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D4255F"/>
-    <w:rsid w:val="00D43AF4"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D5040C"/>
-    <w:rsid w:val="00D50EC0"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D5211C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D84E1E"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D743AF"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D924C5"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA31B6"/>
+    <w:rsid w:val="00DA4B9C"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB60CF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE3EAF"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE628E"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF1478"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E044F9"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E10279"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E14E20"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E25C7A"/>
+    <w:rsid w:val="00E17339"/>
+    <w:rsid w:val="00E20BAF"/>
+    <w:rsid w:val="00E20F06"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E602B6"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E61760"/>
+    <w:rsid w:val="00E65D12"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E75B8C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E81497"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E84F22"/>
+    <w:rsid w:val="00E83A2A"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E92E8E"/>
+    <w:rsid w:val="00E96100"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA373E"/>
-    <w:rsid w:val="00EA3825"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB21C9"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB7CCD"/>
+    <w:rsid w:val="00EC02AB"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC351C"/>
+    <w:rsid w:val="00EC3C27"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC6829"/>
-    <w:rsid w:val="00EC7FEB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
-    <w:rsid w:val="00ED7463"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE0392"/>
     <w:rsid w:val="00EE2A56"/>
+    <w:rsid w:val="00EE3723"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE52D2"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F164DE"/>
+    <w:rsid w:val="00EF48AA"/>
+    <w:rsid w:val="00F1087F"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F2517B"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F34FF1"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F371FC"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F52B8B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F840BF"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F93F3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FB2448"/>
     <w:rsid w:val="00FB2F0F"/>
-    <w:rsid w:val="00FB3288"/>
-    <w:rsid w:val="00FB3FEA"/>
     <w:rsid w:val="00FB5086"/>
-    <w:rsid w:val="00FB5262"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC09F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC36ED"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FC60E2"/>
+    <w:rsid w:val="00FC51EA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
-    <w:rsid w:val="00FE0511"/>
+    <w:rsid w:val="00FD6972"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE2C5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE3D2F"/>
+    <w:rsid w:val="00FF0DF4"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="039244ED"/>
-[...7 lines deleted...]
-    <w:rsid w:val="4D4312AE"/>
+    <w:rsid w:val="05FF235D"/>
+    <w:rsid w:val="0E0F3A24"/>
+    <w:rsid w:val="124C57B6"/>
+    <w:rsid w:val="14ED6BD1"/>
+    <w:rsid w:val="350824D4"/>
+    <w:rsid w:val="3D644225"/>
+    <w:rsid w:val="4BBFD3C6"/>
+    <w:rsid w:val="51A0DD59"/>
+    <w:rsid w:val="5E1E7430"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="73857961"/>
-[...3 lines deleted...]
-    <w:rsid w:val="7ED77036"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{ABEA9798-7750-4A03-9AE8-1DE0FAE9989D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11938,78 +7172,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12044,57 +7278,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -12152,742 +7386,766 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA5562"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00CA5562"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
-    <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="005D5AD1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1707"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -12918,609 +8176,608 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13529,94 +8786,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13625,496 +8882,497 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -14181,188 +9439,254 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="00685332"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlistaniv2" w:customStyle="1">
-    <w:name w:val="Punktlista nivå 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00685332"/>
+    <w:rsid w:val="00576F49"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1706" w:right="868" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="00576F49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B48A1"/>
+    <w:rsid w:val="00B161B7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B48A1"/>
+    <w:rsid w:val="00B161B7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B48A1"/>
+    <w:rsid w:val="00B161B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B48A1"/>
+    <w:rsid w:val="00B161B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B48A1"/>
+    <w:rsid w:val="00B161B7"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14373,63 +9697,2895 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-1105549141-411/native/Rutin%20f%c3%b6r%20permission%202022-06-03.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-220/native/N%c3%b6dv%c3%a4ndig%20information%20i%20SAMSA%20vid%20in-%20och%20utskrivning%20i%20slutenv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-1105549141-411/native/Rutin%20f%c3%b6r%20permission%202022-06-03.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pd" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-371/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-371/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/sip" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-676/surrogate/Direktinskrivning%20och%20%C3%96ppen%20retur%20till%20somatisk%20v%C3%A5rdavdelning%20S%C3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/asylsokande-och-personer-utan-tillstand/halso--och-sjukvard/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas187-1540890195-856/surrogate/BIFOGA%20FILER%20-%20LATHUND%202026-01-20.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/sip" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-298/native/V%c3%a4gledning%20och%20checklista%20i%20SAMSA%20f%c3%b6r%20asyls%c3%b6kanden%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20vid%20behov%20av%20kommunal%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-672/native/Information%20om%20kontakter%20och%20st%c3%b6d%20som%20finns%20f%c3%b6r%20personer%20med%20sv%c3%a5righeter%20att%20kommunicera.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-785/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20in-%20och%20utskrivning%20i%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-709264483-555/native/Rutin%20vid%20h%c3%a4lso%20och%20sjukv%c3%a5rd%20i%20hemmet%20till%20asyls%c3%b6kande%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20Slutversion.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-783/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20information%20som%20dokumenteras%20i%20IT-tj%c3%a4nsten%20SAMSA%20vid%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-1105549141-411/native/Rutin%20f%c3%b6r%20permission%202022-06-03.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kraftenshus.se/sjuharad/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId41" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="1"/>
+            <a:t>1. Normal läge</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800"/>
+            <a:t>Vårdavdelning en ansvarar för att dagligen omhänderta ärenden i SAMSA.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800"/>
+            <a:t>Har kännedom om utskrivningsklara patienter och signalerar till vårdenhetschef när behov av ytterligare stöd eller resurser behövs för att utföra arbetet i SAMSA. </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EC901CE6-48C6-4232-9F0F-EBAC55FB806F}" type="parTrans" cxnId="{B92F7A73-8282-4D78-BE88-7F0AFFF75E64}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6F84B07C-8CD4-44CE-B932-BDED7A4C71DA}" type="sibTrans" cxnId="{B92F7A73-8282-4D78-BE88-7F0AFFF75E64}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" b="1"/>
+            <a:t>2. Ansträngt läge</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE"/>
+            <a:t>Vårdenhetschefen omhändertar det ökade behovet av stöd eller resurser samt informerar verksamhetschef och  på dagligt Vårdplatsmöte om problem kvarstår</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{132D9BB3-FB11-451F-91C5-3A84C42D9345}" type="parTrans" cxnId="{0FABFD8D-8BD9-400A-BD35-33284B6A9F29}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{327F3C50-4DE8-4FD2-BDD0-5A50CFF0CE0E}" type="sibTrans" cxnId="{0FABFD8D-8BD9-400A-BD35-33284B6A9F29}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="sv-SE" b="1"/>
+            <a:t>3. Mycket ansträngt</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="sv-SE"/>
+            <a:t>Om problemet inte kan  omhändertas inom eget VO tar Verksamhetschef i dialog med samordnande verksamhetschef beslut omåtgärder och om kontakt med kommunerna behövs. </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DD733D00-0E97-41E6-9004-801DE70D6662}" type="parTrans" cxnId="{71C427EF-5182-4BC9-B388-8459A70DB97C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{942C0C88-CA7C-4AAB-A96E-A33CCF4ECA4A}" type="sibTrans" cxnId="{71C427EF-5182-4BC9-B388-8459A70DB97C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" type="pres">
+      <dgm:prSet presAssocID="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" presName="rootnode" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax/>
+          <dgm:chPref/>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6819590E-32BA-4E25-AE34-68C7711D6770}" type="pres">
+      <dgm:prSet presAssocID="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{DFBE3AAA-5F0B-44CB-882F-21281EF87810}" type="pres">
+      <dgm:prSet presAssocID="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" presName="LShape" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="92D050"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{DD6A4ECF-0A27-4B8E-A658-C42E595BAAB4}" type="pres">
+      <dgm:prSet presAssocID="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" presName="ParentText" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6A04BC33-4C8D-43D8-A810-B854BCEC102D}" type="pres">
+      <dgm:prSet presAssocID="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" presName="Triangle" presStyleLbl="alignNode1" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{9537C7E6-4766-4EC9-B4D2-A0BD01EF6ED3}" type="pres">
+      <dgm:prSet presAssocID="{6F84B07C-8CD4-44CE-B932-BDED7A4C71DA}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7136BA93-28C1-4D88-90F4-81248A685A1F}" type="pres">
+      <dgm:prSet presAssocID="{6F84B07C-8CD4-44CE-B932-BDED7A4C71DA}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3F8802A4-187A-412F-9B19-ED9C8FD43C97}" type="pres">
+      <dgm:prSet presAssocID="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0B90396A-80C0-4154-A80B-FC95A6353DEC}" type="pres">
+      <dgm:prSet presAssocID="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" presName="LShape" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{E9653F16-C22B-491E-B048-40335DFC4C78}" type="pres">
+      <dgm:prSet presAssocID="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" presName="ParentText" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8A786F33-CAE4-4BA7-B452-0F0067BAB850}" type="pres">
+      <dgm:prSet presAssocID="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" presName="Triangle" presStyleLbl="alignNode1" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FF0000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{5DFFDA26-F0A0-44F2-BBEA-887BC857FD8E}" type="pres">
+      <dgm:prSet presAssocID="{327F3C50-4DE8-4FD2-BDD0-5A50CFF0CE0E}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F2DE1B9E-AA11-4DC6-9765-E5C13BA36A22}" type="pres">
+      <dgm:prSet presAssocID="{327F3C50-4DE8-4FD2-BDD0-5A50CFF0CE0E}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C18593EE-06AC-4EE8-8118-BB5A043667FE}" type="pres">
+      <dgm:prSet presAssocID="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C2C4B6CD-312B-43DB-BFA4-09DE6C66ACF1}" type="pres">
+      <dgm:prSet presAssocID="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}" presName="LShape" presStyleLbl="alignNode1" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FF0000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{C11E2E09-F724-4B5C-8B32-11EB1CA78E06}" type="pres">
+      <dgm:prSet presAssocID="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}" presName="ParentText" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{9D690B1C-3321-4029-97FE-7C11B7D0C251}" type="presOf" srcId="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" destId="{DD6A4ECF-0A27-4B8E-A658-C42E595BAAB4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{AEE90139-A0A0-471E-9CF5-13030AFE1558}" type="presOf" srcId="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" destId="{E9653F16-C22B-491E-B048-40335DFC4C78}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{B92F7A73-8282-4D78-BE88-7F0AFFF75E64}" srcId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" destId="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}" srcOrd="0" destOrd="0" parTransId="{EC901CE6-48C6-4232-9F0F-EBAC55FB806F}" sibTransId="{6F84B07C-8CD4-44CE-B932-BDED7A4C71DA}"/>
+    <dgm:cxn modelId="{84C55D79-89DD-46C5-9ED1-20099A9B830C}" type="presOf" srcId="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}" destId="{C11E2E09-F724-4B5C-8B32-11EB1CA78E06}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{0FABFD8D-8BD9-400A-BD35-33284B6A9F29}" srcId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" destId="{02E85F98-DE22-46A8-82A8-6D1CE1CDB04C}" srcOrd="1" destOrd="0" parTransId="{132D9BB3-FB11-451F-91C5-3A84C42D9345}" sibTransId="{327F3C50-4DE8-4FD2-BDD0-5A50CFF0CE0E}"/>
+    <dgm:cxn modelId="{14A31CC8-5CA8-4C85-9A7C-0D9F635AFBB6}" type="presOf" srcId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" destId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{71C427EF-5182-4BC9-B388-8459A70DB97C}" srcId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" destId="{395D4EF6-1E06-4FC6-B3D9-7DFF524099D8}" srcOrd="2" destOrd="0" parTransId="{DD733D00-0E97-41E6-9004-801DE70D6662}" sibTransId="{942C0C88-CA7C-4AAB-A96E-A33CCF4ECA4A}"/>
+    <dgm:cxn modelId="{00D59893-0B24-483E-91FE-28542DD24369}" type="presParOf" srcId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" destId="{6819590E-32BA-4E25-AE34-68C7711D6770}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{0253DE8C-2D18-4793-8BB9-48BC010C4AE7}" type="presParOf" srcId="{6819590E-32BA-4E25-AE34-68C7711D6770}" destId="{DFBE3AAA-5F0B-44CB-882F-21281EF87810}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{D6B225A7-95EB-442E-A786-DDF3B2BCE9DC}" type="presParOf" srcId="{6819590E-32BA-4E25-AE34-68C7711D6770}" destId="{DD6A4ECF-0A27-4B8E-A658-C42E595BAAB4}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{FBD825AC-475E-4305-A7F0-8FD089645499}" type="presParOf" srcId="{6819590E-32BA-4E25-AE34-68C7711D6770}" destId="{6A04BC33-4C8D-43D8-A810-B854BCEC102D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{82A9F682-5401-40A4-945E-05E6B1B74AAF}" type="presParOf" srcId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" destId="{9537C7E6-4766-4EC9-B4D2-A0BD01EF6ED3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{8A23436D-981D-446C-AB7B-A54D116BD8F8}" type="presParOf" srcId="{9537C7E6-4766-4EC9-B4D2-A0BD01EF6ED3}" destId="{7136BA93-28C1-4D88-90F4-81248A685A1F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{66DD2872-7189-4C73-BAFE-68125D03FB88}" type="presParOf" srcId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" destId="{3F8802A4-187A-412F-9B19-ED9C8FD43C97}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{F6A02FB3-4CA0-4907-9777-A94B52B4FF5F}" type="presParOf" srcId="{3F8802A4-187A-412F-9B19-ED9C8FD43C97}" destId="{0B90396A-80C0-4154-A80B-FC95A6353DEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{A207C61E-05B6-4A2F-B1F3-91A3F5AC026F}" type="presParOf" srcId="{3F8802A4-187A-412F-9B19-ED9C8FD43C97}" destId="{E9653F16-C22B-491E-B048-40335DFC4C78}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{DF4337CC-71EB-43F6-995B-6D1638218946}" type="presParOf" srcId="{3F8802A4-187A-412F-9B19-ED9C8FD43C97}" destId="{8A786F33-CAE4-4BA7-B452-0F0067BAB850}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{B07C0AA7-24ED-41AF-964D-30EC1C0E00B5}" type="presParOf" srcId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" destId="{5DFFDA26-F0A0-44F2-BBEA-887BC857FD8E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{B3427CDA-8E50-4189-AF2E-F7406BEB0A10}" type="presParOf" srcId="{5DFFDA26-F0A0-44F2-BBEA-887BC857FD8E}" destId="{F2DE1B9E-AA11-4DC6-9765-E5C13BA36A22}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{C96DFD03-2F3B-40A6-BAEF-2784BF66548D}" type="presParOf" srcId="{5E8F05CB-9029-4D4D-B9A7-0B23A27B6201}" destId="{C18593EE-06AC-4EE8-8118-BB5A043667FE}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{036E317E-1835-4822-BFF7-62819A561BB2}" type="presParOf" srcId="{C18593EE-06AC-4EE8-8118-BB5A043667FE}" destId="{C2C4B6CD-312B-43DB-BFA4-09DE6C66ACF1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+    <dgm:cxn modelId="{17A3DB32-F7B9-4CA6-9BC6-6939ABAB5B71}" type="presParOf" srcId="{C18593EE-06AC-4EE8-8118-BB5A043667FE}" destId="{C11E2E09-F724-4B5C-8B32-11EB1CA78E06}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{DFBE3AAA-5F0B-44CB-882F-21281EF87810}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="675825" y="480960"/>
+          <a:ext cx="829917" cy="1380963"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 16120"/>
+            <a:gd name="adj2" fmla="val 16110"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="92D050"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{DD6A4ECF-0A27-4B8E-A658-C42E595BAAB4}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="537291" y="893571"/>
+          <a:ext cx="1246741" cy="1092841"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="1" kern="1200"/>
+            <a:t>1. Normal läge</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" kern="1200"/>
+            <a:t>Vårdavdelning en ansvarar för att dagligen omhänderta ärenden i SAMSA.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" kern="1200"/>
+            <a:t>Har kännedom om utskrivningsklara patienter och signalerar till vårdenhetschef när behov av ytterligare stöd eller resurser behövs för att utföra arbetet i SAMSA. </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="537291" y="893571"/>
+        <a:ext cx="1246741" cy="1092841"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{6A04BC33-4C8D-43D8-A810-B854BCEC102D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1548798" y="379292"/>
+          <a:ext cx="235234" cy="235234"/>
+        </a:xfrm>
+        <a:prstGeom prst="triangle">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 100000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{0B90396A-80C0-4154-A80B-FC95A6353DEC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="2202080" y="103287"/>
+          <a:ext cx="829917" cy="1380963"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 16120"/>
+            <a:gd name="adj2" fmla="val 16110"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{E9653F16-C22B-491E-B048-40335DFC4C78}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2063546" y="515897"/>
+          <a:ext cx="1246741" cy="1092841"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" b="1" kern="1200"/>
+            <a:t>2. Ansträngt läge</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" kern="1200"/>
+            <a:t>Vårdenhetschefen omhändertar det ökade behovet av stöd eller resurser samt informerar verksamhetschef och  på dagligt Vårdplatsmöte om problem kvarstår</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2063546" y="515897"/>
+        <a:ext cx="1246741" cy="1092841"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8A786F33-CAE4-4BA7-B452-0F0067BAB850}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3075053" y="1619"/>
+          <a:ext cx="235234" cy="235234"/>
+        </a:xfrm>
+        <a:prstGeom prst="triangle">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 100000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FF0000"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C2C4B6CD-312B-43DB-BFA4-09DE6C66ACF1}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="3728335" y="-274386"/>
+          <a:ext cx="829917" cy="1380963"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 16120"/>
+            <a:gd name="adj2" fmla="val 16110"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FF0000"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C11E2E09-F724-4B5C-8B32-11EB1CA78E06}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3589801" y="138224"/>
+          <a:ext cx="1246741" cy="1092841"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" b="1" kern="1200"/>
+            <a:t>3. Mycket ansträngt</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="800" kern="1200"/>
+            <a:t>Om problemet inte kan  omhändertas inom eget VO tar Verksamhetschef i dialog med samordnande verksamhetschef beslut omåtgärder och om kontakt med kommunerna behövs. </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3589801" y="138224"/>
+        <a:ext cx="1246741" cy="1092841"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="1300"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="60" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="70" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="80" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="60" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="70" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="40">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="60" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="70" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="80" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="90" srcId="0" destId="40" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="rootnode">
+    <dgm:varLst>
+      <dgm:chMax/>
+      <dgm:chPref/>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="bL"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="off" val="off"/>
+          <dgm:param type="bkpt" val="fixed"/>
+          <dgm:param type="bkPtFixedVal" val="1"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="bR"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="off" val="off"/>
+          <dgm:param type="bkpt" val="fixed"/>
+          <dgm:param type="bkPtFixedVal" val="1"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:constrLst>
+      <dgm:constr type="alignOff" forName="rootnode" val="1"/>
+      <dgm:constr type="primFontSz" for="des" ptType="node" op="equ" val="65"/>
+      <dgm:constr type="w" for="ch" forName="composite" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="composite" refType="h"/>
+      <dgm:constr type="sp" refType="h" refFor="ch" refForName="composite" op="equ" fact="-0.765"/>
+      <dgm:constr type="w" for="ch" forName="sibTrans" refType="w" fact="0.103"/>
+      <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" fact="0.103"/>
+    </dgm:constrLst>
+    <dgm:forEach name="nodesForEach" axis="ch" ptType="node">
+      <dgm:layoutNode name="composite">
+        <dgm:alg type="composite">
+          <dgm:param type="ar" val="0.861"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:choose name="Name3">
+          <dgm:if name="Name4" func="var" arg="dir" op="equ" val="norm">
+            <dgm:constrLst>
+              <dgm:constr type="l" for="ch" forName="LShape" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="LShape" refType="h" fact="0.2347"/>
+              <dgm:constr type="w" for="ch" forName="LShape" refType="w" fact="0.998"/>
+              <dgm:constr type="h" for="ch" forName="LShape" refType="h" fact="0.5164"/>
+              <dgm:constr type="r" for="ch" forName="ParentText" refType="w"/>
+              <dgm:constr type="t" for="ch" forName="ParentText" refType="h" fact="0.32"/>
+              <dgm:constr type="w" for="ch" forName="ParentText" refType="w" fact="0.901"/>
+              <dgm:constr type="h" for="ch" forName="ParentText" refType="h" fact="0.68"/>
+              <dgm:constr type="l" for="ch" forName="Triangle" refType="w" fact="0.83"/>
+              <dgm:constr type="t" for="ch" forName="Triangle" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Triangle" refType="w" fact="0.17"/>
+              <dgm:constr type="h" for="ch" forName="Triangle" refType="w" refFor="ch" refForName="Triangle"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name5">
+            <dgm:constrLst>
+              <dgm:constr type="l" for="ch" forName="LShape" refType="w" fact="0.002"/>
+              <dgm:constr type="t" for="ch" forName="LShape" refType="h" fact="0.2347"/>
+              <dgm:constr type="w" for="ch" forName="LShape" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="LShape" refType="h" fact="0.5164"/>
+              <dgm:constr type="l" for="ch" forName="ParentText" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="ParentText" refType="h" fact="0.32"/>
+              <dgm:constr type="w" for="ch" forName="ParentText" refType="w" fact="0.902"/>
+              <dgm:constr type="h" for="ch" forName="ParentText" refType="h" fact="0.68"/>
+              <dgm:constr type="l" for="ch" forName="Triangle" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="Triangle" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Triangle" refType="w" fact="0.17"/>
+              <dgm:constr type="h" for="ch" forName="Triangle" refType="w" refFor="ch" refForName="Triangle"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:layoutNode name="LShape" styleLbl="alignNode1">
+          <dgm:alg type="sp"/>
+          <dgm:choose name="Name6">
+            <dgm:if name="Name7" func="var" arg="dir" op="equ" val="norm">
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="90" type="corner" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1612"/>
+                  <dgm:adj idx="2" val="0.1611"/>
+                </dgm:adjLst>
+              </dgm:shape>
+            </dgm:if>
+            <dgm:else name="Name8">
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="corner" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1612"/>
+                  <dgm:adj idx="2" val="0.1611"/>
+                </dgm:adjLst>
+              </dgm:shape>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:presOf/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="ParentText" styleLbl="revTx">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="parTxLTRAlign" val="l"/>
+            <dgm:param type="txAnchorVert" val="t"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="desOrSelf" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:choose name="Name9">
+          <dgm:if name="Name10" axis="followSib" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:layoutNode name="Triangle" styleLbl="alignNode1">
+              <dgm:alg type="sp"/>
+              <dgm:choose name="Name11">
+                <dgm:if name="Name12" func="var" arg="dir" op="equ" val="norm">
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="triangle" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                </dgm:if>
+                <dgm:else name="Name13">
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="90" type="triangle" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                </dgm:else>
+              </dgm:choose>
+              <dgm:presOf/>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name14"/>
+        </dgm:choose>
+      </dgm:layoutNode>
+      <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="composite">
+            <dgm:param type="ar" val="0.861"/>
+          </dgm:alg>
+          <dgm:constrLst>
+            <dgm:constr type="w" for="ch" forName="space" refType="w"/>
+            <dgm:constr type="h" for="ch" forName="space" refType="w"/>
+          </dgm:constrLst>
+          <dgm:layoutNode name="space" styleLbl="alignNode1">
+            <dgm:alg type="sp"/>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+          </dgm:layoutNode>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -14709,52 +12865,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>966</Words>
+  <Characters>12880</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>348</Lines>
+  <Paragraphs>187</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13659</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>In- och utskrivningsprocessen, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Helen Simonen</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>15</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>