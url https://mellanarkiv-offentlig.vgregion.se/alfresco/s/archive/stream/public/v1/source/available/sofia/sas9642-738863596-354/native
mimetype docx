--- v1 (2026-06-01)
+++ v2 (2026-10-19)
@@ -1,28 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
@@ -73,51 +75,51 @@
     <w:p w14:paraId="69BCFD87" w14:textId="204D9BCA" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc229988083"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="305361E2" w14:textId="43669F2F" w:rsidR="009A32ED" w:rsidRDefault="00CC3154" w:rsidP="00F1087F">
       <w:r w:rsidRPr="00CC3154">
         <w:t xml:space="preserve">Rutinen beskriver in- och utskrivningsprocessen inom slutenvården i samverkan med regional och kommunal primärvård, LSS och socialtjänst. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00576F49">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4404F3F0" w14:textId="7E3E9723" w:rsidR="001F4A35" w:rsidRDefault="001A08C5">
+    <w:p w14:paraId="4404F3F0" w14:textId="71648CF1" w:rsidR="001F4A35" w:rsidRDefault="001A08C5">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc229988082" w:history="1">
         <w:r w:rsidR="001F4A35" w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
@@ -135,67 +137,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988082 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001F4A35">
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="001F4A35">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D0F231F" w14:textId="213CF9CC" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+    <w:p w14:paraId="0D0F231F" w14:textId="18971293" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988083" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -204,67 +206,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988083 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C30314" w14:textId="4AB6B3B0" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+    <w:p w14:paraId="18C30314" w14:textId="66D2F4EE" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988084" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -273,67 +275,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988084 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C59CD31" w14:textId="652070F4" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+    <w:p w14:paraId="0C59CD31" w14:textId="37324B55" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988085" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar och genomförande:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -342,67 +344,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988085 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C2189BE" w14:textId="3C19054B" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
+    <w:p w14:paraId="6C2189BE" w14:textId="2B63133A" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988086" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Daglig styrning och drift</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -411,67 +413,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988086 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DAE4006" w14:textId="6A5C7C7B" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
+    <w:p w14:paraId="5DAE4006" w14:textId="03B7F2B4" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988087" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Processöversikt: från akutmottagning/mottagning till vårdavdelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -480,67 +482,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00DB05B8" w14:textId="6A6B326D" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
+    <w:p w14:paraId="00DB05B8" w14:textId="254D3C45" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988088" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Processöversikt: hela slutenvårdsperioden (vårdavdelning till utskrivning)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -549,67 +551,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988088 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D7707A8" w14:textId="4A726799" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
+    <w:p w14:paraId="6D7707A8" w14:textId="70F7E3A6" w:rsidR="001F4A35" w:rsidRDefault="001F4A35" w:rsidP="005D5AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988089" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Samlat ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -618,67 +620,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A6DB17F" w14:textId="0CA346F5" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+    <w:p w14:paraId="0A6DB17F" w14:textId="26D14534" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988090" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -687,67 +689,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988090 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D3EFEB9" w14:textId="0366B015" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
+    <w:p w14:paraId="2D3EFEB9" w14:textId="7415FD13" w:rsidR="001F4A35" w:rsidRDefault="001F4A35">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229988091" w:history="1">
         <w:r w:rsidRPr="0094525A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -756,78 +758,79 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229988091 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0064410E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E7580E8" w14:textId="64BED1C7" w:rsidR="004934AE" w:rsidRDefault="001A08C5" w:rsidP="001A08C5">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B03EF5" w14:textId="5070B250" w:rsidR="009A32ED" w:rsidRPr="00572E21" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="7" w:name="_Toc229988084"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -1022,56 +1025,56 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C949FA5" w14:textId="552D52A6" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00A154D2" w:rsidP="00A154D2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A154D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mycket ansträngt läge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBD54C2" w14:textId="7B282AD8" w:rsidR="00A154D2" w:rsidRPr="00A154D2" w:rsidRDefault="00815609" w:rsidP="00815609">
       <w:r w:rsidRPr="00815609">
-        <w:lastRenderedPageBreak/>
         <w:t>Verksamheten ska prioritera de mest nödvändiga insatserna för att säkerställa en trygg och patientsäker vårdövergång.</w:t>
       </w:r>
       <w:r w:rsidRPr="00572E21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A154D2" w:rsidRPr="00A154D2">
         <w:t>Det ställer högre krav på ledning, prioritering och snabb samordning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B32D50" w14:textId="382AE5D0" w:rsidR="00A154D2" w:rsidRPr="00572E21" w:rsidRDefault="004934AE" w:rsidP="00A154D2">
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="339FB767" wp14:editId="4592E3FF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>96982</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5237364" cy="1988128"/>
             <wp:effectExtent l="0" t="0" r="0" b="374650"/>
@@ -1165,51 +1168,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedömning och </w:t>
       </w:r>
       <w:r w:rsidR="005F62E8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>inskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3A150A" w14:textId="77777777" w:rsidR="00B24B87" w:rsidRDefault="00B24B87" w:rsidP="001846FB">
       <w:r w:rsidRPr="00572E21">
         <w:t xml:space="preserve">Patientens behov av slutenvård ska bedömas, patienten </w:t>
       </w:r>
       <w:r w:rsidR="005F62E8">
         <w:t>skrivs in</w:t>
       </w:r>
       <w:r w:rsidRPr="00572E21">
         <w:t xml:space="preserve"> och ansvarig vårdavdelning utses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14923230" w14:textId="77777777" w:rsidR="001152A9" w:rsidRDefault="00B24B87" w:rsidP="001152A9">
+    <w:p w14:paraId="14923230" w14:textId="5C756065" w:rsidR="001152A9" w:rsidRDefault="00B24B87" w:rsidP="001152A9">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001152A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initial medicinsk planering</w:t>
       </w:r>
       <w:r w:rsidR="005C568D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">En första plan ska dokumenteras, en enkel läkemedelsgenomgång med rimlighetsbedömning genomföras och ordinationer för det första vårddygnet </w:t>
       </w:r>
       <w:r w:rsidR="005F62E8" w:rsidRPr="00542AF0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1221,100 +1224,121 @@
         </w:rPr>
         <w:t xml:space="preserve">vara klar genom underlag från </w:t>
       </w:r>
       <w:r w:rsidR="00CE7554">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nationella läkemedelslistan (</w:t>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>NLL</w:t>
       </w:r>
       <w:r w:rsidR="00CE7554">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00542AF0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>, till exempel via Pascal.</w:t>
+        <w:t>, till exempel via Pascal</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E37">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se även </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA6E37">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lahund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA6E37">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Läkemedelshantering inskrivning i slutet av rutinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032D0A86" w14:textId="615853C2" w:rsidR="00216492" w:rsidRPr="001152A9" w:rsidRDefault="00B24B87" w:rsidP="001152A9">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001152A9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Samverkan och överlämning</w:t>
       </w:r>
       <w:r w:rsidR="005C568D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
         <w:t xml:space="preserve">Behov av insatser från andra vårdgivare ska säkras i SAMSA. </w:t>
       </w:r>
       <w:r w:rsidR="005F62E8">
         <w:t>Ä</w:t>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
         <w:t xml:space="preserve">rendet ska flyttas och patienten rapporteras och </w:t>
       </w:r>
       <w:r w:rsidR="005F62E8">
         <w:t>transporteras</w:t>
       </w:r>
       <w:r w:rsidR="00216492" w:rsidRPr="00572E21">
         <w:t xml:space="preserve"> till aktuell vårdavdelningens team. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2C66FE" w14:textId="6D178997" w:rsidR="00486A9F" w:rsidRPr="00572E21" w:rsidRDefault="00486A9F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc229988088"/>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Processöversikt: hela slutenvårdsperioden (vårdavdelning till utskrivning)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="52EB8462" w14:textId="77777777" w:rsidR="00216492" w:rsidRPr="00572E21" w:rsidRDefault="00216492">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Planering och uppföljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C229CA7" w14:textId="326BFB8F" w:rsidR="00216492" w:rsidRPr="00572E21" w:rsidRDefault="00216492">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="2"/>
@@ -1381,57 +1405,86 @@
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Utskrivning och överlämning</w:t>
       </w:r>
       <w:r w:rsidR="0096632F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00841731" w:rsidRPr="0096632F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>När patienten bedöms utskrivningsklar säkerställs att datum är uppdaterade i Melior och SAMSA och att hemgångsdatum är överenskommet med kommunen när kommunala insatser behövs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243C40F7" w14:textId="5621F5EB" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00572E21" w:rsidP="00572E21">
+    <w:p w14:paraId="243C40F7" w14:textId="66CBD807" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00572E21" w:rsidP="00572E21">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00572E21">
-        <w:t>Läkemedelsgenomgång slutförs, sjukhusbundna ordinationer avslutas, recept och läkemedelslista stäms av (Melior/Pascal) och medskickade läkemedel iordningställs och dokumenteras.</w:t>
+        <w:t>Läkemedelsgenomgång slutförs, sjukhusbundna ordinationer avslutas, recept och läkemedelslista stäms av (Melior/Pascal) och medskickade läkemedel iordningställs och dokumenteras</w:t>
+      </w:r>
+      <w:r w:rsidR="00090CA1">
+        <w:t>, se</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E37">
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r w:rsidR="00090CA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00090CA1">
+        <w:t>lathud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00795AB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E37">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkemedelshantering</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E37">
+        <w:t xml:space="preserve"> utskrivning </w:t>
+      </w:r>
+      <w:r w:rsidR="00795AB1">
+        <w:t>i slutet av rutinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1C264F" w14:textId="77777777" w:rsidR="00841731" w:rsidRDefault="00572E21" w:rsidP="00841731">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00572E21">
         <w:t>Remisser för uppföljning (till exempel regional primärvård/specialist, sjuksköterskeuppföljning, rehab) samt intyg (till exempel egenvårdsintyg) upprättas vid behov.</w:t>
       </w:r>
       <w:r w:rsidR="00841731" w:rsidRPr="00841731">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25188581" w14:textId="77777777" w:rsidR="00841731" w:rsidRPr="00572E21" w:rsidRDefault="00841731" w:rsidP="00841731">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
@@ -1461,50 +1514,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4C12D3" w14:textId="6CF57519" w:rsidR="001846FB" w:rsidRPr="00572E21" w:rsidRDefault="001846FB" w:rsidP="001846FB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc229988089"/>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Samlat ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747AEDA9" w14:textId="77777777" w:rsidR="001846FB" w:rsidRPr="00496E16" w:rsidRDefault="001846FB" w:rsidP="001846FB">
       <w:r w:rsidRPr="00496E16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ledningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00496E16">
         <w:t xml:space="preserve"> ansvarar för tydliga roller, gemensamt arbetssätt och uppföljning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3485F69B" w14:textId="6C9DB19A" w:rsidR="00572E21" w:rsidRPr="00572E21" w:rsidRDefault="00572E21" w:rsidP="00572E21">
       <w:r w:rsidRPr="00572E21">
         <w:rPr>
@@ -1602,50 +1656,51 @@
       <w:r w:rsidRPr="008751F0">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005F62E8">
         <w:t xml:space="preserve"> Avdelningsfarmaceut (receptarie)</w:t>
       </w:r>
       <w:r w:rsidR="008751F0" w:rsidRPr="008751F0">
         <w:t>: dokumenterar och iordningställer medskickade läkemedel samt bidrar med underlag och läkemedelsinformation till nästa vårdgivare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78485206" w14:textId="2FF4BA9C" w:rsidR="005F62E8" w:rsidRPr="008751F0" w:rsidRDefault="005F62E8" w:rsidP="008751F0">
       <w:r w:rsidRPr="008751F0">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005F62E8">
         <w:t xml:space="preserve"> Klinisk farmaceut (apotekare) dokumenterar underlag till läkemedelsgenomgång och eventuell läkemedelsrelaterad information till nästa vårdgivare i Läkemedelsanteckning apotekare i Melior. Farmaceuternas uppgifter utförs på SÄS-enheter som bemannas av Vårdfarmaci dagtid på vardagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2719E52E" w14:textId="77777777" w:rsidR="008751F0" w:rsidRPr="008751F0" w:rsidRDefault="008751F0" w:rsidP="008751F0">
       <w:r w:rsidRPr="008751F0">
         <w:t>* Rehab/dietist/logoped samt psykosociala professioner: bedömer och dokumenterar, ordinerar/förskriver hjälpmedel och andra produkter, skriver egenvårdsintyg vid behov och initierar remisser/övertag till primärvård när uppföljning krävs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEB2A86" w14:textId="394842BA" w:rsidR="00841731" w:rsidRDefault="008751F0" w:rsidP="005F62E8">
       <w:r w:rsidRPr="008751F0">
+        <w:lastRenderedPageBreak/>
         <w:t>* Sekreterare: färdigställer diktat (epikris/utskrivningsmeddelande) och skickar remisser så att dokumentationen är klar till planerat utskrivningsdatum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E40935" w14:textId="79A15948" w:rsidR="00285D06" w:rsidRDefault="00285D06" w:rsidP="00285D06">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">När oklarheter i rutin för in – och utskrivningsprocessen eller i IT- systemet SAMSA kontaktas SAMSA-support för råd och stöd.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0AADF3" w14:textId="2EF2DB97" w:rsidR="00E96100" w:rsidRPr="002128E9" w:rsidRDefault="00285D06" w:rsidP="002128E9">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I frånvaro av SAMSA Support hänvisas till </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00233CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>LATHUND SAMSA-SUPPORT 2026.docx</w:t>
         </w:r>
@@ -2196,178 +2251,262 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1038B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3683A551" w14:textId="73C10833" w:rsidR="00A1038B" w:rsidRDefault="4BBFD3C6" w:rsidP="00A1038B">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="51A0DD59">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Samordnad Individuell Plan, SIP – Vårdsamverkan i Västra Götaland för SIP – riktlinje, stödmaterial</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DEEB75C" w14:textId="2A06999A" w:rsidR="350824D4" w:rsidRDefault="350824D4" w:rsidP="51A0DD59">
+    <w:p w14:paraId="114D3BB7" w14:textId="77777777" w:rsidR="00863783" w:rsidRDefault="00863783" w:rsidP="00A1038B">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E152D38" w14:textId="77777777" w:rsidR="00863783" w:rsidRDefault="00863783" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F60426F" w14:textId="77777777" w:rsidR="00863783" w:rsidRDefault="00863783" w:rsidP="00A1038B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B72A88" w14:textId="77777777" w:rsidR="00863783" w:rsidRDefault="00863783" w:rsidP="00863783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="-143"/>
+        <w:sectPr w:rsidR="00863783" w:rsidSect="00863783">
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14ADE2EB" w14:textId="67FC5E1C" w:rsidR="00863783" w:rsidRDefault="350824D4" w:rsidP="00863783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="-143"/>
+        <w:sectPr w:rsidR="00863783" w:rsidSect="00863783">
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+          <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I detta dokument finns bilaga 1 och 4 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="51A0DD59">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsdokumentation på SÄS.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00863783">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00233CCE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321155F4" wp14:editId="54BD7902">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321155F4" wp14:editId="46AA4389">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>360680</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3175</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="7926617" cy="4830732"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:wrapNone/>
             <wp:docPr id="1172470630" name="Bildobjekt 2" descr="Bilden visar en processkarta för patientens vistelse inom slutenvården, från inskrivning till utskrivning."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1172470630" name="Bildobjekt 2" descr="Bilden visar en processkarta för patientens vistelse inom slutenvården, från inskrivning till utskrivning."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7926617" cy="4830732"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00602CED">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003D2DE7" w:rsidSect="00233CCE">
-[...1 lines deleted...]
-      <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
+    <w:p w14:paraId="041BA662" w14:textId="372CDC55" w:rsidR="00186BC6" w:rsidRDefault="00863783" w:rsidP="003D2DE7">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="7140" w:dyaOrig="10103" w14:anchorId="780A1F79">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:357pt;height:619.8pt" o:ole="">
+            <v:imagedata r:id="rId45" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1065" DrawAspect="Content" ObjectID="_1851510988" r:id="rId46"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32245351" w14:textId="6DE71421" w:rsidR="00186BC6" w:rsidRDefault="00186BC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE67223" w14:textId="0E3BFDA5" w:rsidR="003D2DE7" w:rsidRDefault="00186BC6" w:rsidP="003D2DE7">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="8926" w:dyaOrig="12631" w14:anchorId="2E7E58F8">
+          <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:446.4pt;height:631.8pt" o:ole="">
+            <v:imagedata r:id="rId47" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1851510989" r:id="rId48"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003D2DE7" w:rsidSect="00863783">
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E694AA6" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
+    <w:p w14:paraId="5F113381" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7431634A" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
+    <w:p w14:paraId="20954EE9" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14FB499A" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
+    <w:p w14:paraId="10A783A8" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2478,51 +2617,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="009B5624" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="005C0201" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -2700,61 +2839,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6039BE40" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23"/>
+    <w:p w14:paraId="0C4A1346" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="380999FC" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
+    <w:p w14:paraId="6A5E803E" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B22BEF5" w14:textId="77777777" w:rsidR="002B0A23" w:rsidRDefault="002B0A23">
+    <w:p w14:paraId="0659AC87" w14:textId="77777777" w:rsidR="005C0201" w:rsidRDefault="005C0201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6346,51 +6485,51 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1285305255">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1835536406">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="126166125">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="791901967">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="146898701">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1563515651">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -6408,126 +6547,132 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00014C8F"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003200B"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00042D31"/>
     <w:rsid w:val="00047E9A"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000818A5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090CA1"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096C0A"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B4675"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E4D47"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E6E74"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001139F9"/>
     <w:rsid w:val="001152A9"/>
+    <w:rsid w:val="00121532"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="0016119E"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001846FB"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="0018623B"/>
+    <w:rsid w:val="00186BC6"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A08C5"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D7535"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F4A35"/>
     <w:rsid w:val="00201E5D"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00212667"/>
     <w:rsid w:val="002128E9"/>
     <w:rsid w:val="00216492"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00221BFD"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00233CCE"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="0028531B"/>
     <w:rsid w:val="00285D06"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002978C2"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0A23"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C5185"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E1245"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6273"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00317307"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
@@ -6598,195 +6743,203 @@
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00523070"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00542264"/>
     <w:rsid w:val="00542AF0"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="00572E21"/>
     <w:rsid w:val="00576F49"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00592BB0"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C0201"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C568D"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D27F7"/>
     <w:rsid w:val="005D5AD1"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F62E8"/>
+    <w:rsid w:val="00602CED"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00636EC8"/>
     <w:rsid w:val="00640798"/>
+    <w:rsid w:val="0064410E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066403A"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006669AB"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4927"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B663B"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E42FC"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762845"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00795AB1"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0985"/>
     <w:rsid w:val="007B1BA7"/>
     <w:rsid w:val="007C0D52"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E0A76"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007E5738"/>
     <w:rsid w:val="007E65C4"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00815609"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841731"/>
     <w:rsid w:val="00842C47"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008560CE"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00863783"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008728E1"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="008751F0"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008914AD"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B449F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F4254"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914011"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943A71"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00947CE6"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="0096209C"/>
     <w:rsid w:val="0096632F"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B433E"/>
     <w:rsid w:val="009B4B2B"/>
     <w:rsid w:val="009B5624"/>
+    <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E58E0"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1038B"/>
     <w:rsid w:val="00A154D2"/>
     <w:rsid w:val="00A228BC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A338A1"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
@@ -6830,50 +6983,51 @@
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77DAC"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA1BD7"/>
     <w:rsid w:val="00BA4EDE"/>
+    <w:rsid w:val="00BA6E37"/>
     <w:rsid w:val="00BB3261"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB6BA4"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BD7ACA"/>
     <w:rsid w:val="00BE09D2"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C20DDF"/>
     <w:rsid w:val="00C23510"/>
     <w:rsid w:val="00C25CF1"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
@@ -6963,50 +7117,51 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC51EA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6972"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0DF4"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="05FF235D"/>
     <w:rsid w:val="0E0F3A24"/>
     <w:rsid w:val="124C57B6"/>
     <w:rsid w:val="14ED6BD1"/>
     <w:rsid w:val="350824D4"/>
+    <w:rsid w:val="3795382D"/>
     <w:rsid w:val="3D644225"/>
     <w:rsid w:val="4BBFD3C6"/>
     <w:rsid w:val="51A0DD59"/>
     <w:rsid w:val="5E1E7430"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -9702,59 +9857,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-676/surrogate/Direktinskrivning%20och%20%C3%96ppen%20retur%20till%20somatisk%20v%C3%A5rdavdelning%20S%C3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/asylsokande-och-personer-utan-tillstand/halso--och-sjukvard/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas187-1540890195-856/surrogate/BIFOGA%20FILER%20-%20LATHUND%202026-01-20.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/sip" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-298/native/V%c3%a4gledning%20och%20checklista%20i%20SAMSA%20f%c3%b6r%20asyls%c3%b6kanden%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20vid%20behov%20av%20kommunal%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-672/native/Information%20om%20kontakter%20och%20st%c3%b6d%20som%20finns%20f%c3%b6r%20personer%20med%20sv%c3%a5righeter%20att%20kommunicera.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-785/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20in-%20och%20utskrivning%20i%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-709264483-555/native/Rutin%20vid%20h%c3%a4lso%20och%20sjukv%c3%a5rd%20i%20hemmet%20till%20asyls%c3%b6kande%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20Slutversion.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-783/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20information%20som%20dokumenteras%20i%20IT-tj%c3%a4nsten%20SAMSA%20vid%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-1105549141-411/native/Rutin%20f%c3%b6r%20permission%202022-06-03.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kraftenshus.se/sjuharad/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId41" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-676/surrogate/Direktinskrivning%20och%20%C3%96ppen%20retur%20till%20somatisk%20v%C3%A5rdavdelning%20S%C3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/asylsokande-och-personer-utan-tillstand/halso--och-sjukvard/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/vardovergang-i-samverkan/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin" Id="rId46" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kraftenshus.se/sjuharad/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas187-1540890195-856/surrogate/BIFOGA%20FILER%20-%20LATHUND%202026-01-20.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/sip" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-298/native/V%c3%a4gledning%20och%20checklista%20i%20SAMSA%20f%c3%b6r%20asyls%c3%b6kanden%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20vid%20behov%20av%20kommunal%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-vardovergang-i-samverkan/_layouts/15/WopiFrame.aspx?sourcedoc=%7B58C0CE6F-9760-4007-8991-4C7D710758F2%7D&amp;file=LATHUND%20SAMSA-SUPPORT%202026.docx&amp;action=default" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-672/native/Information%20om%20kontakter%20och%20st%c3%b6d%20som%20finns%20f%c3%b6r%20personer%20med%20sv%c3%a5righeter%20att%20kommunicera.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-785/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20in-%20och%20utskrivning%20i%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-709264483-555/native/Rutin%20vid%20h%c3%a4lso%20och%20sjukv%c3%a5rd%20i%20hemmet%20till%20asyls%c3%b6kande%20och%20personer%20som%20vistas%20i%20Sverige%20utan%20n%c3%b6dv%c3%a4ndiga%20tillst%c3%a5nd%20Slutversion.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-783/native/Delregional%20till%c3%a4mpning%20g%c3%a4llande%20information%20som%20dokumenteras%20i%20IT-tj%c3%a4nsten%20SAMSA%20vid%20sluten-%20och%20%c3%b6ppenv%c3%a5rdsprocess.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6895-1105549141-411/native/Rutin%20f%c3%b6r%20permission%202022-06-03.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-117/surrogate/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -10460,51 +10615,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{FA4B6934-3621-4C79-82DD-5035AC54B29F}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1BBA9B33-6C8C-4E5E-9CB1-03132E019D8C}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="1"/>
             <a:t>1. Normal läge</a:t>
           </a:r>
         </a:p>
         <a:p>
@@ -10801,94 +10956,94 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{DFBE3AAA-5F0B-44CB-882F-21281EF87810}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="675825" y="480960"/>
-          <a:ext cx="829917" cy="1380963"/>
+          <a:off x="675519" y="481100"/>
+          <a:ext cx="830158" cy="1381364"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst>
             <a:gd name="adj1" fmla="val 16120"/>
             <a:gd name="adj2" fmla="val 16110"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="92D050"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{DD6A4ECF-0A27-4B8E-A658-C42E595BAAB4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="537291" y="893571"/>
-          <a:ext cx="1246741" cy="1092841"/>
+          <a:off x="536945" y="893830"/>
+          <a:ext cx="1247103" cy="1093159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
@@ -10928,146 +11083,146 @@
           <a:r>
             <a:rPr lang="sv-SE" sz="800" kern="1200"/>
             <a:t>Vårdavdelning en ansvarar för att dagligen omhänderta ärenden i SAMSA.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="800" kern="1200"/>
             <a:t>Har kännedom om utskrivningsklara patienter och signalerar till vårdenhetschef när behov av ytterligare stöd eller resurser behövs för att utföra arbetet i SAMSA. </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="537291" y="893571"/>
-        <a:ext cx="1246741" cy="1092841"/>
+        <a:off x="536945" y="893830"/>
+        <a:ext cx="1247103" cy="1093159"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6A04BC33-4C8D-43D8-A810-B854BCEC102D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1548798" y="379292"/>
-          <a:ext cx="235234" cy="235234"/>
+          <a:off x="1548747" y="379402"/>
+          <a:ext cx="235302" cy="235302"/>
         </a:xfrm>
         <a:prstGeom prst="triangle">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFC000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{0B90396A-80C0-4154-A80B-FC95A6353DEC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="2202080" y="103287"/>
-          <a:ext cx="829917" cy="1380963"/>
+          <a:off x="2202218" y="103317"/>
+          <a:ext cx="830158" cy="1381364"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst>
             <a:gd name="adj1" fmla="val 16120"/>
             <a:gd name="adj2" fmla="val 16110"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFC000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E9653F16-C22B-491E-B048-40335DFC4C78}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2063546" y="515897"/>
-          <a:ext cx="1246741" cy="1092841"/>
+          <a:off x="2063644" y="516047"/>
+          <a:ext cx="1247103" cy="1093159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
@@ -11089,146 +11244,146 @@
           <a:r>
             <a:rPr lang="sv-SE" sz="800" b="1" kern="1200"/>
             <a:t>2. Ansträngt läge</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="800" kern="1200"/>
             <a:t>Vårdenhetschefen omhändertar det ökade behovet av stöd eller resurser samt informerar verksamhetschef och  på dagligt Vårdplatsmöte om problem kvarstår</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2063546" y="515897"/>
-        <a:ext cx="1246741" cy="1092841"/>
+        <a:off x="2063644" y="516047"/>
+        <a:ext cx="1247103" cy="1093159"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8A786F33-CAE4-4BA7-B452-0F0067BAB850}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3075053" y="1619"/>
-          <a:ext cx="235234" cy="235234"/>
+          <a:off x="3075445" y="1619"/>
+          <a:ext cx="235302" cy="235302"/>
         </a:xfrm>
         <a:prstGeom prst="triangle">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C2C4B6CD-312B-43DB-BFA4-09DE6C66ACF1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3728335" y="-274386"/>
-          <a:ext cx="829917" cy="1380963"/>
+          <a:off x="3728917" y="-274465"/>
+          <a:ext cx="830158" cy="1381364"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst>
             <a:gd name="adj1" fmla="val 16120"/>
             <a:gd name="adj2" fmla="val 16110"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C11E2E09-F724-4B5C-8B32-11EB1CA78E06}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3589801" y="138224"/>
-          <a:ext cx="1246741" cy="1092841"/>
+          <a:off x="3590343" y="138264"/>
+          <a:ext cx="1247103" cy="1093159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
@@ -11250,52 +11405,52 @@
           <a:r>
             <a:rPr lang="sv-SE" sz="800" b="1" kern="1200"/>
             <a:t>3. Mycket ansträngt</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="355600">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="800" kern="1200"/>
             <a:t>Om problemet inte kan  omhändertas inom eget VO tar Verksamhetschef i dialog med samordnande verksamhetschef beslut omåtgärder och om kontakt med kommunerna behövs. </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3589801" y="138224"/>
-        <a:ext cx="1246741" cy="1092841"/>
+        <a:off x="3590343" y="138264"/>
+        <a:ext cx="1247103" cy="1093159"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2009/3/layout/StepUpProcess">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="1300"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="10">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="20">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="30">
           <dgm:prSet phldr="1"/>
@@ -11511,51 +11666,51 @@
       </dgm:layoutNode>
       <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="composite">
             <dgm:param type="ar" val="0.861"/>
           </dgm:alg>
           <dgm:constrLst>
             <dgm:constr type="w" for="ch" forName="space" refType="w"/>
             <dgm:constr type="h" for="ch" forName="space" refType="w"/>
           </dgm:constrLst>
           <dgm:layoutNode name="space" styleLbl="alignNode1">
             <dgm:alg type="sp"/>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf/>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -12866,58 +13021,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12880</Characters>
+  <Pages>10</Pages>
+  <Words>2230</Words>
+  <Characters>11822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>348</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>In- och utskrivningsprocessen, SÄS</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13659</CharactersWithSpaces>
+  <CharactersWithSpaces>14024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>In- och utskrivningsprocessen, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>Helen Simonen</dc:creator>
   <keywords/>
-  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
-  <revision>15</revision>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>