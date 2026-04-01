--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -6,2149 +6,2195 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25EA8804" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="006D0BDE" w:rsidSect="006D0BDE">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="3170D227" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
+    <w:p w14:paraId="3170D227" w14:textId="00DFB883" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc314219120"/>
       <w:bookmarkStart w:id="2" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="3" w:name="_Toc256000005"/>
       <w:r w:rsidRPr="006D0BDE">
-        <w:t>Trycksårs-, Undernärings-, Fallombudets roll (TUF-ombud) - ansvarsfördelning och arbetssätt vid SÄS</w:t>
+        <w:t xml:space="preserve">Trycksår-, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C643E8">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>ndernäring-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C643E8">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C643E8">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>allombudet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6755E">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>roll (TUF-ombud) - ansvarsfördelning och arbetssätt vid SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503AEDB2" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc43204698"/>
       <w:bookmarkStart w:id="5" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="6" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000055"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc183678730"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc222394032"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5D6A099B" w14:textId="77777777" w:rsidR="00C55BCF" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
+    <w:p w14:paraId="5D6A099B" w14:textId="77B70025" w:rsidR="00C55BCF" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
       <w:r w:rsidRPr="006D0BDE">
-        <w:t xml:space="preserve">Riktlinjen beskriver, som en del i ett ledningssystem, trycksår-, undernäring- och fall (TUF)-ombudets ansvarsområden samt de rutiner för uppföljning som ska göras med stöd av närmaste chef. TUF-ombudet utses personligen av vårdenhetschef (VEC) för att driva de patientsäkerhetsfrågor som rör TUF på sin enhet med stöd av arbetsgrupp </w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6755E">
+        <w:t>utinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> beskriver, som en del i ett ledningssystem, trycksår-, undernäring- och fall (TUF)-ombudets ansvarsområden samt de rutiner för uppföljning som ska göras med stöd av närmaste chef. TUF-ombudet utses av vårdenhetschef (VEC) för att driva de patientsäkerhetsfrågor som rör TUF</w:t>
+      </w:r>
+      <w:r w:rsidR="0050593B">
+        <w:t>-området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> på sin enhet med stöd av arbetsgrupp </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0BDE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Utmärkt omvårdnad</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0BDE">
         <w:t xml:space="preserve"> och sjukhusets patientsäkerhetsteam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7073F4" w14:textId="564D7371" w:rsidR="00C55BCF" w:rsidRDefault="00C55BCF" w:rsidP="00C55BCF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc183678731"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc222394033"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7FBDA319" w14:textId="03BD1AE6" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00732EBB" w:rsidP="00C55BCF">
+    <w:p w14:paraId="7FBDA319" w14:textId="00139A65" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00732EBB" w:rsidP="00C55BCF">
       <w:r>
         <w:t>Redaktionella ändringar, giltighetstiden förlängd.</w:t>
       </w:r>
       <w:r w:rsidR="002C1F71">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5437951E">
+        <w:t xml:space="preserve">Tagit bort avsnittet om PPM-trycksårsmätning och justerat länkar till utdatarapporter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2926E354" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00724A65">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0BDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Toc43204699"/>
     <w:bookmarkStart w:id="12" w:name="_Toc256000011"/>
     <w:bookmarkStart w:id="13" w:name="_Toc256000026"/>
     <w:bookmarkStart w:id="14" w:name="_Toc256000041"/>
     <w:bookmarkStart w:id="15" w:name="_Toc256000056"/>
     <w:bookmarkStart w:id="16" w:name="_Toc314219121"/>
     <w:bookmarkStart w:id="17" w:name="_Toc256000001"/>
     <w:bookmarkStart w:id="18" w:name="_Toc256000006"/>
-    <w:p w14:paraId="5C4D7278" w14:textId="481F0903" w:rsidR="00732EBB" w:rsidRDefault="00AF6258">
+    <w:p w14:paraId="6E3C4AB4" w14:textId="58EB64B5" w:rsidR="006B21D3" w:rsidRDefault="00AF6258">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc183678730" w:history="1">
-        <w:r w:rsidR="00732EBB" w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394032" w:history="1">
+        <w:r w:rsidR="006B21D3" w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678730 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00732EBB">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394032 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00732EBB">
+        <w:r w:rsidR="006B21D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="222D59CF" w14:textId="676F3AC7" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="1A0AD71A" w14:textId="4EB2537F" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678731" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394033" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678731 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394033 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40DB2979" w14:textId="1E98FEAF" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="2CEAAFBA" w14:textId="0EB97908" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678732" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394034" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678732 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394034 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32D2E78A" w14:textId="678969BC" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="42643DA6" w14:textId="44B40B1A" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678733" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394035" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394035 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60097824" w14:textId="0A24357B" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="1A9DE34C" w14:textId="7D425C5D" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678734" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394036" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvarsområden för TUF-ombud</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394036 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6652E334" w14:textId="37CAF790" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="362593DB" w14:textId="6D061B78" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678735" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394037" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678735 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394037 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14E331D6" w14:textId="4262C6F2" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="5AA609B4" w14:textId="4A723F05" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678736" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394038" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utse TUF-ombud</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678736 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394038 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AFBA074" w14:textId="0BCA027A" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="2ECF33BB" w14:textId="3F0081DA" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678737" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394039" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>PunktPrevalensMätning (PPM) Trycksår</w:t>
+          <w:t>Stödfunktioner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678737 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394039 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52476771" w14:textId="7311685B" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="5E0051A4" w14:textId="5336D696" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678738" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394040" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Stödfunktioner</w:t>
+          <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678738 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394040 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18584A12" w14:textId="2005F3D6" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
-[...70 lines deleted...]
-    <w:p w14:paraId="0E1E5D39" w14:textId="6CEC51AF" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="4D48F012" w14:textId="31D1F449" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678740" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394041" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678740 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394041 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DEB0E87" w14:textId="094208DD" w:rsidR="00732EBB" w:rsidRDefault="00732EBB">
+    <w:p w14:paraId="022EC72C" w14:textId="228735D3" w:rsidR="006B21D3" w:rsidRDefault="006B21D3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183678741" w:history="1">
-        <w:r w:rsidRPr="00046EE5">
+      <w:hyperlink w:anchor="_Toc222394042" w:history="1">
+        <w:r w:rsidRPr="007E3F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183678741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222394042 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FA4CCF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AE4F002" w14:textId="7D991B12" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00AF6258" w:rsidP="00AE0507">
+    <w:p w14:paraId="6AE4F002" w14:textId="579B9449" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00AF6258" w:rsidP="00AE0507">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Toc183678732"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc222394034"/>
       <w:r w:rsidR="006D0BDE" w:rsidRPr="006D0BDE">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="6BD8731C" w14:textId="099D4C08" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
+    <w:p w14:paraId="38DD46A3" w14:textId="65491CB4" w:rsidR="00B92274" w:rsidRDefault="00AA055A" w:rsidP="00AA055A">
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20923">
+        <w:t>årdgivaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20923">
+        <w:t>skyldig att bedriva ett systematiskt patientsäkerhetsarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00332F46">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00474A00">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t>älso- och sjukvårdslagen (2017:30), HSL</w:t>
+      </w:r>
+      <w:r w:rsidR="00474A00">
+        <w:t xml:space="preserve"> beskriver att </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FBD">
+        <w:t>all hälso</w:t>
+      </w:r>
+      <w:r w:rsidR="00407E62">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FBD">
+        <w:t xml:space="preserve"> och sjukvår</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t>dsverksamhet ska bedrivas så att kraven på en god vård uppfylls</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FBD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t>Det innebär att vården ska</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60253">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00481475">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t xml:space="preserve">• vara av god kvalitet med en god hygienisk standard </w:t>
+      </w:r>
+      <w:r w:rsidR="00481475">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t xml:space="preserve">• tillgodose patientens behov av trygghet, kontinuitet och säkerhet </w:t>
+      </w:r>
+      <w:r w:rsidR="00481475">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t xml:space="preserve">• bygga på respekt för patientens självbestämmande och integritet </w:t>
+      </w:r>
+      <w:r w:rsidR="00481475">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t>• främja goda kontakter mellan patienten och hälso- och sjukvårdspersonale</w:t>
+      </w:r>
+      <w:r w:rsidR="0096030F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0096030F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92274" w:rsidRPr="00B92274">
+        <w:t>• vara lättillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="00407E62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407E62" w:rsidRPr="006D0BDE">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00332F46">
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00407E62" w:rsidRPr="006D0BDE">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03217190" w14:textId="55D361EF" w:rsidR="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
       <w:r w:rsidRPr="006D0BDE">
-        <w:t xml:space="preserve">Patientsäkerhet i fokus på alla nivåer är ett måste för att uppnå en säker och god vård med nöjda patienter och förutsättningar för en kostnadseffektiv hälso- och sjukvård. Det innebär att den sjukvård vi utför, liksom övrig hälso- och sjukvård, ska ge goda resultat, genomföras i rätt tid och utan </w:t>
+        <w:t xml:space="preserve">TUF-ombudet har en central roll i det strategiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60253">
+        <w:t xml:space="preserve">och systematiska </w:t>
+      </w:r>
+      <w:r w:rsidR="003D24E8">
+        <w:t>patientsäkerhetsarbetet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> och utses av vårdenhetschef för att tillsammans bedriva preventivt arbetet inom områdena TUF på enheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD44680" w14:textId="2B9B326D" w:rsidR="00A276EC" w:rsidRDefault="004F160C" w:rsidP="00A276EC">
+      <w:r>
+        <w:t xml:space="preserve">Arbetsgrupp </w:t>
+      </w:r>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve">Utmärkt omvårdnad </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stödjer </w:t>
+      </w:r>
+      <w:r w:rsidR="0033302D">
+        <w:t xml:space="preserve">TUF-ombuden i sitt uppdrag </w:t>
+      </w:r>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="0033302D">
+        <w:t xml:space="preserve"> verka för </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD66ED">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> begränsa antalet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D0BDE">
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D0BDE">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> utgörs av trycksår, undernäring och fall [3, 4].</w:t>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> av denna karaktär. Läs mer </w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF">
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="003113BF" w:rsidRPr="002C3669">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Utmärkt omvårdnad - Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003113BF" w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00332F46">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A276EC" w:rsidRPr="006D0BDE">
+        <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C4F912" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00C55BCF">
-[...24 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="49AABF91" w14:textId="77777777" w:rsidR="00A276EC" w:rsidRPr="006D0BDE" w:rsidRDefault="00A276EC" w:rsidP="00C55BCF"/>
     <w:p w14:paraId="350E438E" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="0006589F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc43204700"/>
       <w:bookmarkStart w:id="21" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="22" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="24" w:name="_Toc256000057"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc183678733"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc222394035"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="7F4278CC" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc43196328"/>
       <w:bookmarkStart w:id="27" w:name="_Toc43204701"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="29" w:name="_Toc256000028"/>
       <w:bookmarkStart w:id="30" w:name="_Toc256000043"/>
       <w:bookmarkStart w:id="31" w:name="_Toc256000058"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc183678734"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc222394036"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Ansvarsområden för TUF-ombud</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="342135A0" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D811E6">
+    <w:p w14:paraId="342135A0" w14:textId="49CBDE7F" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D811E6">
       <w:r w:rsidRPr="006D0BDE">
-        <w:t>TUF-ombudet ska regelbundet beredas schematid för att kunna utföra nedanstående arbetsuppgifter:</w:t>
+        <w:t>TUF-ombude</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD66ED">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> ska beredas schematid för att kunna utföra nedanstående arbetsuppgifter:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79131D5A" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00804088">
         <w:t>Medverka med sin kompetens i enhetens arbete att minska trycksår, undernäring och fall utifrån verksamhetens handlingsplan tillsammans med VEC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5A0AEA" w14:textId="7AEC36E0" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
+    <w:p w14:paraId="6D5A0AEA" w14:textId="58FE1C69" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vara uppdaterad i de</w:t>
       </w:r>
       <w:r w:rsidR="295DA407">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avsnitt i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="031C2614">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>SÄS styrdok</w:t>
-[...11 lines deleted...]
-          <w:t>ment</w:t>
+          <w:t>SÄS styrdokument</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="031C2614">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> som rör trycksår, undernäring och fall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3261B1B6" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
+    <w:p w14:paraId="3261B1B6" w14:textId="1C389CB3" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00804088">
-        <w:t>Kontinuerligt uppdatera alla medarbetare på enheten om tillämpningen av riktlinjer och rutiner kopplat till TUF.</w:t>
+        <w:t>Kontinuerligt uppdatera medarbetare på enheten om tillämpningen av riktlinjer och rutiner kopplat till TUF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EB72F3" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00804088">
         <w:t>Introducera nya medarbetare i samband med anställning i SÄS rutiner för riskbedömning och åtgärder kopplat till TUF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA5BA55" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
+    <w:p w14:paraId="2BA5BA55" w14:textId="01B28158" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00804088">
-        <w:t>Tillsammans med VEC delta i följsamhetsmätning till rutiner gällande TUF samt följa enhetens utfallsresultat och löpande återkoppla till kollegor på enheten.</w:t>
+        <w:t>Tillsammans med VEC följ</w:t>
+      </w:r>
+      <w:r w:rsidR="00470DD5">
+        <w:t>a upp enhetens resultat kopplat mot uppsatta mål</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27603">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3BDD">
+        <w:t xml:space="preserve">inom området </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27603">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804088">
+        <w:t>löpande återkoppla till kollegor på enheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEA117E" w14:textId="7869C28C" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
+    <w:p w14:paraId="0FEA117E" w14:textId="3B24C7C3" w:rsidR="006D0BDE" w:rsidRPr="00804088" w:rsidRDefault="006D0BDE" w:rsidP="00804088">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00804088">
         <w:t xml:space="preserve">Delta i utbildningar och ombudsträffar för TUF-ombud (se rubrik </w:t>
       </w:r>
       <w:hyperlink w:anchor="_TUF-ombudsträffar" w:history="1">
         <w:r w:rsidRPr="008E555E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>TUF-ombu</w:t>
-[...11 lines deleted...]
-          <w:t>sträffar</w:t>
+          <w:t>TUF-ombudsträffar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00804088">
-        <w:t>).</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF" w:rsidRPr="006D0BDE">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF" w:rsidRPr="006D0BDE">
+        <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C2233D" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="006D0BDE">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46CEA856" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc314219122"/>
       <w:bookmarkStart w:id="34" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="35" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="36" w:name="_Toc43204702"/>
       <w:bookmarkStart w:id="37" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="38" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="39" w:name="_Toc256000044"/>
       <w:bookmarkStart w:id="40" w:name="_Toc256000059"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc183678735"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc222394037"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="011CC888" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc43204703"/>
       <w:bookmarkStart w:id="43" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="45" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="46" w:name="_Toc256000060"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc183678736"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc222394038"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Utse TUF-ombud</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="4845C25A" w14:textId="118A725F" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
+    <w:p w14:paraId="4845C25A" w14:textId="13C4535B" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
       <w:r w:rsidRPr="006D0BDE">
-        <w:t xml:space="preserve">TUF-ombudet utses av VEC. Det behöver finnas minst två TUF-ombud (med fördel en sjuksköterska och en undersköterska) per enhet. Anmälan görs via formulär på </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00A4617E">
+        <w:t xml:space="preserve">TUF-ombudet utses av VEC. Det behöver finnas minst två TUF-ombud (med fördel en sjuksköterska och en undersköterska) per enhet. Anmälan görs via formulär </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="003E741C" w:rsidRPr="003E741C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>webbplatsen för TUF-ombud</w:t>
+          <w:t>Anmäl TUF-ombud - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D0BDE">
-        <w:t>.</w:t>
+      <w:r w:rsidR="003E741C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF" w:rsidRPr="006D0BDE">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF" w:rsidRPr="006D0BDE">
+        <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373DD256" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A4617E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc43204704"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000031"/>
       <w:bookmarkStart w:id="51" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="52" w:name="_Toc256000061"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Utbildning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="59BAF1CD" w14:textId="2E12E854" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
+    <w:p w14:paraId="59BAF1CD" w14:textId="3180D7BF" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
       <w:r w:rsidRPr="006D0BDE">
         <w:t xml:space="preserve">Nya TUF-ombud ska genomgå TUF-ombudsutbildning anordnad av arbetsgrupp </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0BDE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Utmärkt Omvårdnad</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>, i samband med att de får sitt uppdrag.</w:t>
       </w:r>
+      <w:r w:rsidR="00152922">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61328">
+        <w:t>Utbildningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2225">
+        <w:t xml:space="preserve">na hittas på intranätet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00F834B1" w:rsidRPr="00F834B1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>TUF-ombudsutbildningar - Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006763DF">
+        <w:t xml:space="preserve"> och anmälan görs i Regionkalendern.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73DB2707" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
+    <w:p w14:paraId="5E02CD80" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc43204705"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc222394039"/>
       <w:r w:rsidRPr="006D0BDE">
-        <w:t>PunktPrevalensMätning</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (PPM) Trycksår</w:t>
+        <w:t>Stödfunktioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="074A4A55" w14:textId="436C7515" w:rsidR="00847522" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve">Sjukhusets </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF69E3">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve">ämnesföreträdare inom trycksår, undernäring och fall </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF69E3">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>fungerar som stödfunktion till verksamheternas TUF-omb</w:t>
+      </w:r>
+      <w:r w:rsidR="00847522">
+        <w:t xml:space="preserve">ud. Ämnesföreträdarna kontaktas via funktionsbrevlådan, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00847522" w:rsidRPr="00B656A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sas.utmarkt.omvardnad@vgregion.se</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ACF1FE9" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A02740">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc314219123"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc43204706"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc222394040"/>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>Uppföljning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-[...97 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-    </w:p>
-[...20 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="4707EDA2" w14:textId="194D3B26" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="0003368C" w:rsidP="00D137F3">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utdata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16343E57" w14:textId="497A1EB8" w:rsidR="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D137F3">
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve">Arbetsgruppen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utmärkt Omvårdnad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t xml:space="preserve"> ansvarar för att</w:t>
+      </w:r>
+      <w:r w:rsidR="00056084">
+        <w:t xml:space="preserve"> det finns utdatarapporter för uppföljning </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D22">
+        <w:t xml:space="preserve">inom TUF-området och att tilldela TUF-ombuden behörighet till </w:t>
+      </w:r>
+      <w:r w:rsidR="00486E3A">
+        <w:t xml:space="preserve">rapporterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A234466" w14:textId="28D2F13C" w:rsidR="00D30ED4" w:rsidRDefault="00D30ED4" w:rsidP="00D137F3">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00D30ED4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>2023-383</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00D30ED4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Fallskada och uppkomna trycksår (drill) - Power BI </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00D30ED4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Report</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00D30ED4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Server</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3967B699" w14:textId="263FB8C5" w:rsidR="00D00996" w:rsidRDefault="00D00996" w:rsidP="00D137F3">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00D00996">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>2023-264</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00D00996">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Kvalitetsindex - Power BI </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00D00996">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Report</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00D00996">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Server</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27E9139D" w14:textId="2061A8CC" w:rsidR="00F4411A" w:rsidRPr="006D0BDE" w:rsidRDefault="00F4411A" w:rsidP="00D137F3">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F4411A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Uppföljning_Patientöversikt</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F4411A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Power BI </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F4411A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Report</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F4411A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Server</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D4844F4" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D137F3">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc43196335"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc43204708"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000066"/>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>Avvikelsehantering</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="4707EDA2" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D137F3">
-[...64 lines deleted...]
-    <w:p w14:paraId="088A2B12" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D137F3">
+    <w:p w14:paraId="088A2B12" w14:textId="35D66FF5" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00D137F3">
       <w:r>
         <w:t xml:space="preserve">VEC ansvarar för att månadsvis analysera insamlade data från rapporterade risker för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och inträffade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> noterade i </w:t>
       </w:r>
       <w:r w:rsidRPr="2C5D3A7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gröna Korset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och avvikelsehanteringssystem (</w:t>
+        <w:t xml:space="preserve"> och avvikelsehanteringssystem</w:t>
+      </w:r>
+      <w:r w:rsidR="003113BF">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="00E776A5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Pro) och återkoppla till utvecklingscontrollern (UC) och verksamhetschef samt personal.</w:t>
+        <w:t xml:space="preserve"> Pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E776A5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009175E2">
+        <w:t xml:space="preserve"> enlig gällande rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55525">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646BF7F5" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A51692">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_TUF-ombudsträffar"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkStart w:id="70" w:name="_TUF-ombudsträffar"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc27473297"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc43196337"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc43204710"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000068"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>TUF-ombudsträffar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="1D145450" w14:textId="4DA66CA6" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A51692">
       <w:r>
         <w:t xml:space="preserve">TUF-ombudsträffar anordnas av arbetsgrupp </w:t>
       </w:r>
       <w:r w:rsidRPr="2C5D3A7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Utmärkt omvårdnad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> regelbundet</w:t>
       </w:r>
       <w:r w:rsidR="676558E1">
         <w:t xml:space="preserve"> i syfte att:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087C2D32" w14:textId="1263BDD3" w:rsidR="72AD1FA1" w:rsidRDefault="72AD1FA1" w:rsidP="2C5D3A7C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>få information och möjlighet till diskussion kring arbetssätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FF4F1D" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A51692">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006D0BDE">
         <w:lastRenderedPageBreak/>
         <w:t>lärande över enhetsgränser och utbyte av erfarenheter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8ADDBB" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00A51692">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>att få ämnesfördjupning vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6932BE" w14:textId="546CB737" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+    <w:p w14:paraId="32B8FD7F" w14:textId="77777777" w:rsidR="009175E2" w:rsidRDefault="009175E2" w:rsidP="00813B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc182366122"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc183678740"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc182366122"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc314219124"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc43204711"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000069"/>
+    </w:p>
+    <w:p w14:paraId="1C6932BE" w14:textId="0A6729BD" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc222394041"/>
       <w:r w:rsidRPr="006D0BDE">
         <w:t>Dokumentinformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="0ACC5468" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00813B68" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813B68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>För innehållet svarar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCEC1CB" w14:textId="08EABBD8" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00B5166A" w:rsidP="003A3543">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc149035757"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc149978547"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Karin Scharl, chefsjuksköterska, sjukhusledningen, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ED6270" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00813B68" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813B68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="1EE6266D" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verksamhetschefer, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5CDEDD" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00813B68" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813B68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fastställt av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDEB820" w14:textId="13A6D54E" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="00ED2208" w:rsidP="00813B68">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jerker Nilson,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0BDE" w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chefläkare, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4A7692" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00813B68" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813B68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nyckelord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B39BCD" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombud, ansvarsområden, kontaktpersoner, patientsäkerhet, internutbildningar, så, fall, undernäring, TUF, TUF-ombud, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vårdskador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, PPM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794ED444" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="006D0BDE" w:rsidRDefault="006D0BDE" w:rsidP="0011459E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc43196339"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc43204712"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc222394042"/>
+      <w:r w:rsidRPr="006D0BDE">
+        <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
-      <w:bookmarkEnd w:id="97"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
     </w:p>
-    <w:p w14:paraId="0ACC5468" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00813B68" w:rsidRDefault="006D0BDE" w:rsidP="00813B68">
-[...190 lines deleted...]
-    <w:p w14:paraId="019774DC" w14:textId="77777777" w:rsidR="006D0BDE" w:rsidRPr="00C130FA" w:rsidRDefault="006D0BDE" w:rsidP="00BD572D">
+    <w:p w14:paraId="369E1832" w14:textId="1F5F78A6" w:rsidR="00332F46" w:rsidRPr="003113BF" w:rsidRDefault="003113BF" w:rsidP="003113BF">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD572D">
         <w:t>Patientsäkerhetslag (2010:659). Svensk författningssamling</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD572D">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00C130FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C130FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00732EBB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Dokument &amp; lagar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6ACA87" w14:textId="0C597DE8" w:rsidR="006D0BDE" w:rsidRPr="00C130FA" w:rsidRDefault="006D0BDE" w:rsidP="00BD572D">
+    <w:p w14:paraId="777FFFA7" w14:textId="0443C30A" w:rsidR="00332F46" w:rsidRPr="002C3669" w:rsidRDefault="006D0BDE" w:rsidP="00332F46">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD572D">
+        <w:t>Hälso- och sjukvårdslag (2017:30). Svensk författningssamling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD572D">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00BD572D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD572D">
+        <w:t xml:space="preserve"> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732EBB">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-      </w:hyperlink>
+        <w:t>Dokument &amp; lagar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F1E671F" w14:textId="71EB0D1F" w:rsidR="00856E88" w:rsidRDefault="006D0BDE" w:rsidP="00BD572D">
-[...27 lines deleted...]
-    <w:p w14:paraId="76B9F95B" w14:textId="36002771" w:rsidR="00536A5A" w:rsidRPr="00BD572D" w:rsidRDefault="006D0BDE" w:rsidP="00BD572D">
+    <w:p w14:paraId="0F1E671F" w14:textId="7721959D" w:rsidR="00856E88" w:rsidRDefault="002C3669" w:rsidP="003113BF">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD572D">
         <w:t>Utmärkt omvårdnad. Publicerad information på SÄS interna webb.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD572D">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00C130FA">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="002C3669">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/utmarkt-omvardnad</w:t>
+          <w:t>Utmärkt omvårdnad - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00BD572D" w:rsidSect="006D0BDE">
+    <w:sectPr w:rsidR="00856E88" w:rsidSect="006D0BDE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BF803CB" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE">
+    <w:p w14:paraId="404056C1" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74D6A378" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE">
+    <w:p w14:paraId="4852BCAD" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D665B0C" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE">
+    <w:p w14:paraId="5A20CA18" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2156,89 +2202,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2267,74 +2313,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="2070839840" name="Bildobjekt 2070839840">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -2345,73 +2391,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1272AF62" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE"/>
+    <w:p w14:paraId="0A6B4EDE" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EBC3A60" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE">
+    <w:p w14:paraId="6833FEBB" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D097A3A" w14:textId="77777777" w:rsidR="00C269FE" w:rsidRDefault="00C269FE">
+    <w:p w14:paraId="44AE9277" w14:textId="77777777" w:rsidR="00E43C99" w:rsidRDefault="00E43C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2489,51 +2535,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2625,51 +2671,51 @@
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bild 1">
+          <wp:docPr id="1900386230" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2699,51 +2745,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5078,614 +5124,678 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1929999078">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="521628701">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1936131629">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="0003368C"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005294D"/>
+    <w:rsid w:val="00056084"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006589F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C6E19"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113D11"/>
     <w:rsid w:val="0011459E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00152922"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017619A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E42DE"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002944B3"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C1F71"/>
+    <w:rsid w:val="002C3669"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F0051"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00305765"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003113BF"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00332F46"/>
+    <w:rsid w:val="0033302D"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345D5C"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00385963"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A3543"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
+    <w:rsid w:val="003D24E8"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E741C"/>
     <w:rsid w:val="003F038C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00407E62"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
+    <w:rsid w:val="00470DD5"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00474A00"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00481475"/>
+    <w:rsid w:val="00486E3A"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A1FBD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004D7D22"/>
+    <w:rsid w:val="004F160C"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0050593B"/>
     <w:rsid w:val="005061D1"/>
     <w:rsid w:val="0051182B"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00544AAB"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00613A3F"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00670D6F"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006763DF"/>
+    <w:rsid w:val="00695430"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B21D3"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0BDE"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00724A65"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00732EBB"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00793379"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1E0E"/>
     <w:rsid w:val="007E7BE8"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0080299F"/>
     <w:rsid w:val="00804088"/>
+    <w:rsid w:val="00812853"/>
     <w:rsid w:val="00813B68"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00835F3F"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00847522"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00856E88"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00884D45"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008E2FFC"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E555E"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009175E2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0096030F"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A2BF7"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2C52"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A02740"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A06BDD"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1794D"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A276EC"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4617E"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A51692"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55525"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00AA055A"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD66ED"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE0507"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF6258"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B221CF"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B5166A"/>
+    <w:rsid w:val="00B60253"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B81055"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B92274"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA3BDD"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD572D"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF69E3"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C130FA"/>
     <w:rsid w:val="00C269FE"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C55BCF"/>
+    <w:rsid w:val="00C643E8"/>
+    <w:rsid w:val="00C6755E"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C80133"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF79E3"/>
+    <w:rsid w:val="00D00996"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D137F3"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D27603"/>
+    <w:rsid w:val="00D30ED4"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4376D"/>
+    <w:rsid w:val="00D45159"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5689B"/>
+    <w:rsid w:val="00D60BB5"/>
     <w:rsid w:val="00D811E6"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D96ACB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC4970"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E16904"/>
+    <w:rsid w:val="00E20923"/>
     <w:rsid w:val="00E21A28"/>
     <w:rsid w:val="00E31BDC"/>
     <w:rsid w:val="00E419DB"/>
+    <w:rsid w:val="00E43C99"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61328"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E776A5"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB2225"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED2208"/>
     <w:rsid w:val="00ED4309"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE6FEB"/>
     <w:rsid w:val="00F10875"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35AA8"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4411A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F834B1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F93735"/>
+    <w:rsid w:val="00FA4CCF"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC23A4"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4C15"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="031C2614"/>
     <w:rsid w:val="04E6B7A4"/>
     <w:rsid w:val="102E7E64"/>
     <w:rsid w:val="14341747"/>
     <w:rsid w:val="1610E2A6"/>
     <w:rsid w:val="18790F71"/>
     <w:rsid w:val="1F7EB774"/>
     <w:rsid w:val="211A87D5"/>
     <w:rsid w:val="24522897"/>
     <w:rsid w:val="295DA407"/>
     <w:rsid w:val="2C5D3A7C"/>
+    <w:rsid w:val="371CF509"/>
     <w:rsid w:val="420841A2"/>
     <w:rsid w:val="43E9DA11"/>
     <w:rsid w:val="46DBB2C5"/>
     <w:rsid w:val="4EE6C4AA"/>
     <w:rsid w:val="51929B45"/>
     <w:rsid w:val="51E0F0E1"/>
+    <w:rsid w:val="52B4269F"/>
+    <w:rsid w:val="5437951E"/>
     <w:rsid w:val="55FAC0F1"/>
     <w:rsid w:val="576BFD74"/>
     <w:rsid w:val="5F04D5FA"/>
     <w:rsid w:val="6182F49F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66EF5FD9"/>
     <w:rsid w:val="676558E1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="72AD1FA1"/>
     <w:rsid w:val="799C76A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8314,51 +8424,51 @@
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E31BDC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00856E88"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8386,51 +8496,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/patientsakerhet-avvikelser/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/utmarkt-omvardnad/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/undernaring/minska-risken-for-undernaring" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/utmarkt-omvardnad/tuf-ombud/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/halsasjukvard/patientsakerhet/matningavskadorivarden/markorbaseradjournalgranskning.4633.html" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/utmarkt-omvardnad/tuf-ombud/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/utmarkt-omvardnad/tuf-ombud/tuf-ombudsutbildning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/utmarkt-omvardnad/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_PBIRS/powerbi/Sj%C3%A4lvbetj%C3%A4ning/S%C3%84S/Standarduppf%C3%B6ljning/Patient%20och%20kvalitet/Kvalitet/Uppf%C3%B6ljning_Patient%C3%B6versikt?filter=riskb%2Favd%20in%20(%27Ps4%27,%27Ps2%27,%27A-AVD%27,%27Ps3%27,%27E51%27,%27reh1%27,%27kava%27,%27infa%27,%27neustr%27,%27lgna%27,%27hia%27,%27kir2%27,%27bbneo%27,%27E71%27,%27mava%27,%27barn2%27,%27gyn%27)" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/utmarkt-omvardnad/tuf-ombud/anmal-tuf-ombud/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_PBIRS/powerbi/Sj%C3%A4lvbetj%C3%A4ning/S%C3%84S/Standarduppf%C3%B6ljning/Patient%20och%20kvalitet/Kvalitet/2023-264%20Kvalitetsindex?rs:embed=true" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/reports_pbirs/powerbi/Sj%C3%A4lvbetj%C3%A4ning/S%C3%84S/Standarduppf%C3%B6ljning/Patient%20och%20kvalitet/Kvalitet/2023-383%20Fallskada%20och%20uppkomna%20trycks%C3%A5r%20(drill)?rs:embed=true" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/utmarkt-omvardnad/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas.utmarkt.omvardnad@vgregion.se" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8726,56 +8836,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>666</Words>
-  <Characters>6758</Characters>
+  <Words>617</Words>
+  <Characters>7074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7410</CharactersWithSpaces>
+  <CharactersWithSpaces>7580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Trycksårs-, Undernärings-, Fallombudets roll (TUF-ombud) - ansvarsfördelning och arbetssätt vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Karin Scharl</lastModifiedBy>
+  <revision>58</revision>
+  <lastPrinted>2026-02-19T10:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>