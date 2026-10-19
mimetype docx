--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,2659 +1,2632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C78B689" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0051088B">
+    <w:p w14:paraId="07F11D60" w14:textId="77777777" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8" w:rsidP="0051088B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk30500033"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="5A589817" w14:textId="77777777" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8" w:rsidP="0051088B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C78B689" w14:textId="48009B74" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0051088B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
         <w:t>Allmänremiss och konsultation vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFF71F9" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0051088B">
+    <w:p w14:paraId="0FFAA243" w14:textId="57713825" w:rsidR="00A72252" w:rsidRDefault="0051088B" w:rsidP="0051088B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc454972105"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc197596216"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc242873421"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="32BEFC4B" w14:textId="799FF4ED" w:rsidR="0051088B" w:rsidRDefault="7627E654" w:rsidP="001704A5">
+      <w:r>
+        <w:t>Redaktionella ändringar samt uppdatering av hänvisningar/ länkar</w:t>
+      </w:r>
+      <w:r w:rsidR="001704A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2A11A6" w14:textId="77777777" w:rsidR="003C3AA8" w:rsidRPr="00A72252" w:rsidRDefault="003C3AA8" w:rsidP="003C3AA8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc454972105"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc256000000"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc454974208"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc463618355"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc479756352"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc30500014"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000171"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc88734648"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000190"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc242873422"/>
       <w:r w:rsidRPr="00A72252">
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-    <w:p w14:paraId="5BC42CE1" w14:textId="0E4FE186" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0051088B">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="27F3D96F" w14:textId="77777777" w:rsidR="003C3AA8" w:rsidRPr="00A72252" w:rsidRDefault="003C3AA8" w:rsidP="003C3AA8">
       <w:r w:rsidRPr="00A72252">
         <w:t xml:space="preserve">Riktlinjen utgår från gällande regelverk och tydliggör handläggning av allmänremisser och konsultationer vid SÄS. Riktlinjen beskriver </w:t>
       </w:r>
-      <w:r w:rsidR="007E11AF">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc197596217"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">hanteringen av remisser inom och utanför SÄS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2F94BF" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00635099" w:rsidRDefault="00A72252" w:rsidP="0051088B">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635099">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00736F56" w14:textId="0B44984E" w:rsidR="00465B6A" w:rsidRDefault="00AB3605">
+    <w:p w14:paraId="354FB542" w14:textId="5B6B915A" w:rsidR="003C3AA8" w:rsidRDefault="00AB3605">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc197596216" w:history="1">
-        <w:r w:rsidR="00465B6A" w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873421" w:history="1">
+        <w:r w:rsidR="003C3AA8" w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00465B6A">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r w:rsidR="003C3AA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="003C3AA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00465B6A">
-[...12 lines deleted...]
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="003C3AA8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873421 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003C3AA8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003C3AA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="003C3AA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="003C3AA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6782D676" w14:textId="6E516D62" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="4DE968F0" w14:textId="3E73DF5F" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596217" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873422" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Förändringar sedan föregående version</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596217 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216A4AC1" w14:textId="776A0E3C" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="0E6B8F5D" w14:textId="6DB8B00A" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596218" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873423" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596218 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05C2A3E9" w14:textId="26E02C74" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="4F67A3E6" w14:textId="6374568F" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596219" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873424" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596219 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873424 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1716D44D" w14:textId="58C48581" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="56078279" w14:textId="35A75263" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596220" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873425" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596220 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873425 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61DB395B" w14:textId="4E30FD3F" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="79254694" w14:textId="62B6B828" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596221" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873426" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utgående remiss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596221 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873426 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3234386B" w14:textId="2FA16F09" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="261187D0" w14:textId="6E34E874" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596222" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873427" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beslut om remiss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596222 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18652AFA" w14:textId="6D11CF5A" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="09940DB5" w14:textId="262B8799" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596223" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873428" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remiss skickas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596223 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C2E84F2" w14:textId="73F5DFAB" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="0FDE95C0" w14:textId="17033300" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596224" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873429" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bevakning av utgående remiss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FAF26BC" w14:textId="62C38996" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="692394AE" w14:textId="4E2198DA" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596225" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873430" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissbekräftelse anländer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596225 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873430 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D6DC6A7" w14:textId="48107508" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="150BBE51" w14:textId="4A77CDBC" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596226" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873431" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissvar anländer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596226 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873431 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="176AABAB" w14:textId="0CA8B341" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="7E90DA80" w14:textId="6C54BE3F" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596227" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873432" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inkommande remiss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596227 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873432 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72487F08" w14:textId="0F8F26EA" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="161B5FBB" w14:textId="27E37E12" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596228" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873433" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remiss mottas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596228 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873433 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="623E53C9" w14:textId="2F01381E" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="33344CE5" w14:textId="02367291" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596229" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873434" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bedömning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596229 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C2125DB" w14:textId="7EF3B504" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="7876BD5D" w14:textId="0F4B07EC" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596230" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873435" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bokning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596230 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873435 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EB6023F" w14:textId="36D6EB7D" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="7E4B8042" w14:textId="40CDAB21" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596231" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873436" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Planeringsunderlag alternativ A</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873436 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="578113DC" w14:textId="79CB7995" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="31845E56" w14:textId="62519AC1" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596232" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873437" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Planeringsunderlag alternativ B</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596232 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873437 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DE3CB32" w14:textId="7CFB94A2" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="3E23D48C" w14:textId="07706E80" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596233" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873438" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitiv bokning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873438 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76F702B2" w14:textId="0701B436" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="7F9DC763" w14:textId="1C3EDCC5" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596234" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873439" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873439 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D2F5614" w14:textId="4F2BB309" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="62F71A92" w14:textId="79F7CDC4" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596235" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873440" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissvar utan besök</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596235 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873440 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C06415E" w14:textId="54633962" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="3CC34BC0" w14:textId="6A78B710" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596236" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873441" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remiss vidareskickas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596236 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873441 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37066F9E" w14:textId="50D93620" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="2B3DD021" w14:textId="78111A9E" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596237" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873442" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Preliminärsvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873442 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CF4CA48" w14:textId="4E0016ED" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="7D66517C" w14:textId="3106F3D5" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596238" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873443" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitivsvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873443 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2600E361" w14:textId="29D2D079" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="5950F789" w14:textId="0D27A9DF" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596239" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873444" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Återremittering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873444 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B1FD510" w14:textId="61FCDAA5" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="1235156B" w14:textId="0784D558" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596240" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873445" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ledtider (regionala riktlinjen)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596240 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873445 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F3D6B9A" w14:textId="775262E9" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="19836AC3" w14:textId="2D482C29" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596241" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873446" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remiss inom verksamhetsområde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596241 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873446 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5255D3E7" w14:textId="7CB0D735" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="61A379DA" w14:textId="6821470F" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596242" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873447" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remiss för konsultation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596242 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873447 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41AF2068" w14:textId="02B49353" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="5786972E" w14:textId="7E258AE4" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596243" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873448" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prioritet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596243 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873448 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="767B074D" w14:textId="687700D9" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="6162AAA2" w14:textId="326CCEFC" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596244" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873449" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596244 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873449 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68D406C9" w14:textId="7269C1ED" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="2138EA69" w14:textId="1ACF76FB" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596245" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873450" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Specialistremiss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596245 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="291549ED" w14:textId="26ACD24A" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="1F8584A8" w14:textId="372D7589" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596246" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873451" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remisshantering vid öppen utomlänsvård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596246 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30C1DB12" w14:textId="12413AD8" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="603ED195" w14:textId="157356A1" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596247" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873452" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Begreppsförklaringar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596247 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17FE1071" w14:textId="18D5D782" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="64FB35F1" w14:textId="158C9271" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596248" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873453" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596248 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08C97CCC" w14:textId="4E62199E" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="14513F36" w14:textId="7DDFB447" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596249" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873454" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596249 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34C54500" w14:textId="1AD688C1" w:rsidR="00465B6A" w:rsidRDefault="00465B6A">
+    <w:p w14:paraId="0BF2BA3C" w14:textId="3D9A9259" w:rsidR="003C3AA8" w:rsidRDefault="003C3AA8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197596250" w:history="1">
-        <w:r w:rsidRPr="005D3D2B">
+      <w:hyperlink w:anchor="_Toc242873455" w:history="1">
+        <w:r w:rsidRPr="00A05C52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197596250 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242873455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44767E17" w14:textId="0EF4CEE5" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00AB3605" w:rsidP="00140B6B">
+    <w:p w14:paraId="44767E17" w14:textId="79DF4B70" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00AB3605" w:rsidP="00140B6B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Toc322444503"/>
       <w:bookmarkStart w:id="22" w:name="_Toc454972106"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="24" w:name="_Toc454974209"/>
       <w:bookmarkStart w:id="25" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="26" w:name="_Toc463618356"/>
       <w:bookmarkStart w:id="27" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="29" w:name="_Toc479756353"/>
       <w:bookmarkStart w:id="30" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="31" w:name="_Toc256000096"/>
       <w:bookmarkStart w:id="32" w:name="_Toc256000115"/>
       <w:bookmarkStart w:id="33" w:name="_Toc256000134"/>
       <w:bookmarkStart w:id="34" w:name="_Toc256000153"/>
       <w:bookmarkStart w:id="35" w:name="_Toc30500015"/>
       <w:bookmarkStart w:id="36" w:name="_Toc256000172"/>
       <w:bookmarkStart w:id="37" w:name="_Toc88734649"/>
       <w:bookmarkStart w:id="38" w:name="_Toc256000191"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc197596218"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc320693876"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc320693876"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc242873423"/>
       <w:r w:rsidR="00A72252" w:rsidRPr="00A72252">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="10D011F9" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00330B3C">
       <w:r w:rsidRPr="00A72252">
         <w:t>En säker och effektiv hantering av remisser är nödvändig för en hög patientsäkerhet och god tillgänglighet. En remiss måste innehålla de uppgifter som behövs för att utföra en säker bedömning och prioritering så att patienten inte utsätts för risker, onödig väntetid, felaktig bedömning eller en ofullständig vård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194E45B1" w14:textId="5EEDB541" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00330B3C">
       <w:r w:rsidRPr="00A72252">
         <w:t>Remisshantering ska ske enligt Västra Götalandsregionens regelverk ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FE0310">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remiss inom hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A72252">
         <w:t>” [1].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD44EAC" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00330B3C">
       <w:r w:rsidRPr="00A72252">
         <w:t>Syftet med denna riktlinje är att säkerställa remisshantering inom Södra Älvsborgs Sjukhus och därigenom öka patientsäkerheten.</w:t>
@@ -2663,1124 +2636,987 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc454972107"/>
       <w:bookmarkStart w:id="42" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="43" w:name="_Toc454974210"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000021"/>
       <w:bookmarkStart w:id="45" w:name="_Toc463618357"/>
       <w:bookmarkStart w:id="46" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="47" w:name="_Toc256000059"/>
       <w:bookmarkStart w:id="48" w:name="_Toc479756354"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000078"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000097"/>
       <w:bookmarkStart w:id="51" w:name="_Toc256000116"/>
       <w:bookmarkStart w:id="52" w:name="_Toc256000135"/>
       <w:bookmarkStart w:id="53" w:name="_Toc256000154"/>
       <w:bookmarkStart w:id="54" w:name="_Toc30500016"/>
       <w:bookmarkStart w:id="55" w:name="_Toc256000173"/>
       <w:bookmarkStart w:id="56" w:name="_Toc88734650"/>
       <w:bookmarkStart w:id="57" w:name="_Toc256000192"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc197596219"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc242873424"/>
       <w:r w:rsidRPr="00A72252">
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="684933D8" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:r w:rsidRPr="00A72252">
         <w:t>Riktlinjen baseras på gällande regelverk:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B56DF00" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">SOSFS 2004:11 Ansvar för remisser för patienter inom hälso- och sjukvården, tandvården </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>SOSFS 2004:11 Ansvar för remisser för patienter inom hälso- och sjukvården, tandvården m.m. [2].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB5F4AB" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t>m.m.</w:t>
-[...35 lines deleted...]
-        <w:t>) [3].</w:t>
+        <w:t>RIV nationell eRemiss Etapp 1, Center för eHälsa i samverkan (CeHis) [3].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15780CA8" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A72252">
         <w:t>RIV-specifikation, bilaga 1 [4].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398A35EA" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A72252">
         <w:t>Västra Götalandsregionens regelverk ”Remiss inom hälso- och sjukvård”, dnr RS 621-2011 [1].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06432448" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">SFS 2014:821, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>SFS 2014:821, Patientlagen [5]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D3A291" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Patientlagen</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A72252">
+        <w:lastRenderedPageBreak/>
         <w:t>Västra Götalandsregionens beslut om remisshantering vid öppen utomlänsvård, dnr HS 122-2015 [6, 7].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A10684C" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A72252">
         <w:t>SOSFS 2015:8 Socialstyrelsens föreskrifter och allmänna råd om läkarnas specialiseringstjänstgöring [8]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA7196" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00FE0310">
+    <w:p w14:paraId="65FA7196" w14:textId="52E74827" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="003C3AA8" w:rsidP="00FE0310">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc454972108"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc197596220"/>
+      <w:r>
+        <w:t>Utförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E4837F" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:bookmarkStart w:id="59" w:name="_Toc320693879"/>
       <w:r w:rsidRPr="00A72252">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:t>Lokala dokumenterade rutiner ska enligt SOSFS 2004:11 finnas för:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00959095" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>hur och när remiss ska tas emot, sändas och registreras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D857C2" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t xml:space="preserve">hur och när remitterande enhet och patient ska få besked </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAB66B8" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>när remiss kommer att åtgärdas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C90A3DB" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>vilka åtgärder som ska vidtas om svar på remiss inte kan ges inom meddelad tid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EAB849" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>hur och när remissvar ska registreras och skickas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EACBD69" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>när inkommande remiss ska bedömas och prioriteras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EB2669" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>bevakning av inkommande och utgående remiss samt remissvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2D45A3" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc454972109"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc454974212"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc463618359"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc479756356"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc256000156"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc30500018"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc88734652"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000194"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc242873426"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Utgående remiss</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc320693879"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="448D31E7" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc242873427"/>
+      <w:r>
+        <w:t>Beslut om remiss</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="77C04CB2" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRPr="00A72252" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:r>
+        <w:t>Ska ske i samråd med patient och dokumenteras i journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274B4A71" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc242873428"/>
+      <w:r>
+        <w:t>Remiss skickas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="0E739B9C" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:r>
+        <w:t xml:space="preserve">Snarast, dock senast tre kalenderdagar efter beslut om remiss. Remiss får endast skickas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="303EE73B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en vårdgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för det aktuella hälsoproblemet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042558E3" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRPr="00030F34" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:r w:rsidRPr="00030F34">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Akutremiss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030F34">
+        <w:t xml:space="preserve">: Det ska framgå tydligt av remissen om den ska hanteras akut/brådskande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CFAC32" w14:textId="75F56360" w:rsidR="00762B1F" w:rsidRPr="00024A9E" w:rsidRDefault="00762B1F" w:rsidP="6FF60323">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FF60323">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fax</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Då remiss faxas till mottagande enhet används </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FF60323">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>alltid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> försättsblad</w:t>
+      </w:r>
+      <w:r w:rsidR="308AF29E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="308AF29E" w:rsidRPr="6FF60323">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Fax - försättsblad, mottagningsbevis (vgregion.se)</w:t>
+        </w:r>
+        <w:r>
+          <w:br/>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>Mottagande enhet motfaxar med samma ifyllda mottagningsbevis</w:t>
+      </w:r>
+      <w:r w:rsidR="00635099">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024A9E" w:rsidRPr="00635099">
+        <w:t>[9]</w:t>
+      </w:r>
+      <w:r w:rsidR="00635099">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650DC8B0" w14:textId="53F8C6C3" w:rsidR="00762B1F" w:rsidRPr="00030F34" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:r w:rsidRPr="00030F34">
+        <w:t>Om mottagningsbevis inte mottagits inom rimlig tid är det avsändares ansvar att kontakta mottagare för att se att remissen kommit fram.</w:t>
+      </w:r>
+      <w:r w:rsidR="002103BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000142C1">
+        <w:t xml:space="preserve">Läs mer under rubrik </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Ledtider_(regionala_riktlinjen)" w:history="1">
+        <w:r w:rsidR="000142C1" w:rsidRPr="000142C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ledtider</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000142C1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002103BF" w:rsidRPr="002103BF">
+        <w:t>Försättsbladet får även användas till andra dokument än remisser vid fax inom SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7F04">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E46EE0E" w14:textId="77777777" w:rsidR="009A606B" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc454972110"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc454974213"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc463618360"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc479756357"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc256000157"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc30500019"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc88734653"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000195"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc242873429"/>
+      <w:r>
+        <w:t>Bevakning av utgående remiss</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="7227537E" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:r>
+        <w:t>I dagsläget finns ingen elektronisk modul för remissbevakning i det patientadministrativa systemet (Elvis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BB02C1" w14:textId="77777777" w:rsidR="009A606B" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc242873430"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissbekräftelse anländer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="46659B3A" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:r>
+        <w:t xml:space="preserve">För att undvika stopp i skanningsprocessen ska alla remissbekräftelser som anländer till respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A606B">
+        <w:t>verksamhetsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/enhet skrivas in i vårdadministrativt system (Melior) under aktivitet ”Remissbekräftelse”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4300D63D" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Välj ansvarig läkare/ssk eller följ de lokala rutiner som finns om ordinarie läkare inte är i tjänst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227B7A8" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skriv under sökordet ”Aktuellt”, bocka i rutan ”Remissbekräftelse” och fyll i varifrån remissbekräftelsen kommer och när patienten kommer att kallas, t.ex. ”Remissbekräftelse från Lerums vårdcentral. Patienten kommer att följas upp inom 3 månader.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BD652D" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissbekräftelsen kastas och läkaren signerar anteckningen i vårdadministrativt system (Melior).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF7FF4B" w14:textId="77777777" w:rsidR="009A606B" w:rsidRDefault="009A606B" w:rsidP="00635099">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Toc242873431"/>
+      <w:r w:rsidRPr="303EE73B">
+        <w:t>Remissvar anländer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="3B09D882" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+      <w:r>
+        <w:t>Dateras, vidimeras, dokumenteras i vårdadministrativt system (Melior) Ansvarig läkare dokumenterar angående fortsatta åtgärder med anledning av remissvaret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07386F82" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc242873432"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Lokala dokumenterade rutiner ska enligt SOSFS 2004:11 finnas för:</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>Inkommande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>hur och när remiss ska tas emot, sändas och registreras</w:t>
-[...76 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+        <w:t xml:space="preserve"> remiss</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
-    </w:p>
-    <w:p w14:paraId="448D31E7" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="771E0CD7" w14:textId="77777777" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="00635099">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc197596222"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc454972111"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc454974214"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc463618361"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc479756358"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc256000158"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc30500020"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc88734654"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000196"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc242873433"/>
       <w:r>
-        <w:t>Beslut om remiss</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="77C04CB2" w14:textId="77777777" w:rsidR="00762B1F" w:rsidRPr="00A72252" w:rsidRDefault="00762B1F" w:rsidP="00762B1F">
+        <w:t>Remiss mottas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="56DF92BC" w14:textId="3682F462" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="0068772E">
       <w:r>
-        <w:t>Ska ske i samråd med patient och dokumenteras i journal.</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="_Toc197596223"/>
+        <w:t>Dateras, registreras och sorteras ankomstdagen. Registreringen sker i patientadministrativt system (Elvis) [</w:t>
+      </w:r>
+      <w:r w:rsidR="00024A9E">
+        <w:t>10</w:t>
+      </w:r>
       <w:r>
-        <w:t>Remiss skickas</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>]. ”Inkommen remissfråga” ska dokumenteras i vårdadministrativt system (Melior).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0D0F3C" w14:textId="77777777" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="0068772E">
       <w:r w:rsidRPr="303EE73B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>en vårdgivare</w:t>
+        <w:t>Egenremiss</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> för det aktuella hälsoproblemet.</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00030F34">
+        <w:t xml:space="preserve"> omfattas av samma regelverk som övriga remisser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420E61F0" w14:textId="77777777" w:rsidR="0068772E" w:rsidRPr="009D0B66" w:rsidRDefault="0068772E" w:rsidP="0068772E">
+      <w:r w:rsidRPr="009D0B66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Akutremiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00030F34">
+      <w:r w:rsidRPr="009D0B66">
         <w:t xml:space="preserve">: Det ska framgå tydligt av remissen om den ska hanteras akut/brådskande. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CFAC32" w14:textId="75F56360" w:rsidR="00762B1F" w:rsidRPr="00024A9E" w:rsidRDefault="00762B1F" w:rsidP="6FF60323">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3CD018AB" w14:textId="0D2A0F46" w:rsidR="0068772E" w:rsidRPr="009D0B66" w:rsidRDefault="0068772E" w:rsidP="6FF60323">
       <w:r w:rsidRPr="6FF60323">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fax</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Då remiss faxas till mottagande enhet används </w:t>
+        <w:t xml:space="preserve">: Då remiss inkommer på fax används </w:t>
       </w:r>
       <w:r w:rsidRPr="6FF60323">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>alltid</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> försättsblad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="308AF29E">
+        <w:t xml:space="preserve"> försättsbladet</w:t>
+      </w:r>
+      <w:r w:rsidR="281F1D6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="308AF29E" w:rsidRPr="6FF60323">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="281F1D6B" w:rsidRPr="6FF60323">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Fax - försättsblad, mottagningsbevis (vgregion.se)</w:t>
         </w:r>
         <w:r>
           <w:br/>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>Mottagande enhet motfaxar med samma ifyllda mottagningsbevis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00635099">
+        <w:t xml:space="preserve">Som mottagande enhet motfaxas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FF60323">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>alltid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ifyllt försättsblad/mottagningsbevis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00024A9E">
+        <w:t>[9]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164F21DA" w14:textId="77777777" w:rsidR="0068772E" w:rsidRPr="00DE12A2" w:rsidRDefault="0068772E" w:rsidP="0068772E">
+      <w:r w:rsidRPr="009D0B66">
+        <w:t>Mottagande enhet har ansvar att regelbundet under arbetsdagen bevaka inkommande fax.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE12A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024A9E" w:rsidRPr="00635099">
-[...34 lines deleted...]
-    <w:p w14:paraId="2E46EE0E" w14:textId="77777777" w:rsidR="009A606B" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+    </w:p>
+    <w:p w14:paraId="74D277D7" w14:textId="496E68AE" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="0068772E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc256000195"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc242873434"/>
       <w:r>
-        <w:t>Bevakning av utgående remiss</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7227537E" w14:textId="77777777" w:rsidR="009A606B" w:rsidRPr="00A72252" w:rsidRDefault="009A606B" w:rsidP="009A606B">
+        <w:t>Bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="494C7688" w14:textId="77777777" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="0068772E">
       <w:r>
-        <w:t>I dagsläget finns ingen elektronisk modul för remissbevakning i det patientadministrativa systemet (Elvis).</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="116" w:name="_Toc197596225"/>
+        <w:t xml:space="preserve">Remiss ska bedömas och prioriteras snarast, dock senast inom tre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB53A9">
+        <w:t>arbetsdagar</w:t>
+      </w:r>
       <w:r>
-        <w:t>Remissbekräftelse anländer</w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="07386F82" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00DA1CB5">
+        <w:t xml:space="preserve"> efter det att remiss inkommit; detsamma gäller för begärd komplettering/ny remiss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C37B6D9" w14:textId="77777777" w:rsidR="005B325C" w:rsidRPr="00A72252" w:rsidRDefault="005B325C" w:rsidP="005B325C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_Toc197596227"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc242873435"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
-      <w:bookmarkEnd w:id="118"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="771E0CD7" w14:textId="77777777" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="00635099">
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bokning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="106E8BBC" w14:textId="77777777" w:rsidR="005B325C" w:rsidRPr="00A72252" w:rsidRDefault="005B325C" w:rsidP="005B325C">
+      <w:r>
+        <w:t>Bokning av besök sker i två steg, planeringsunderlag samt definitiv bokning. Momenten kan göras i ett steg och kallas då direktbokning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF36A29" w14:textId="77777777" w:rsidR="005B325C" w:rsidRPr="00A72252" w:rsidRDefault="005B325C" w:rsidP="005B325C">
+      <w:r>
+        <w:t>För samtliga typer av bokningar gäller att remiss ska skannas snarast efter bedömning och prioritering. Undantag är information som kan ses i SIEview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1999A6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="303EE73B">
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="_Toc242873436"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Planeringsunderlag alternativ A</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="242842B5" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Remissbekräftelse skickas till patient samt inremitterande inom fem dagar från det att remiss inkommit. I remissbekräftelse anges information om beräknad väntetid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793E595" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc242873437"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Planeringsunderlag alternativ B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="3FDB5813" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Remissbekräftelse/information skickas till inremitterande inom fem dagar och till vissa patientgrupper, som ombeds höra av sig för bokning av tid. I bekräftelsen ska framgå att remiss kommer att skickas tillbaka till remitterande enhet om patient inte kontaktar remissmottagare inom angiven tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCEADAA" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Toc242873438"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Definitiv bokning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="7FE927A6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:r w:rsidRPr="00A72252">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Egenremiss</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009D0B66">
+        <w:t>Alternativ A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Akutremiss</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="6FF60323">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Kallelse skickas till patient när så snart verksamhetens mottagningstider etc. finns tillgängliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA303CA" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fax</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6FF60323">
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:b/>
         </w:rPr>
-        <w:t>alltid</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="281F1D6B">
+        <w:t>Alternativ B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="6FF60323">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Kallelse skickas till patient när denne hört av sig angående önskad tid. Om kontakt sker via telefon meddelas tiden också muntligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED53938" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+      <w:r w:rsidRPr="00A72252">
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:b/>
         </w:rPr>
-        <w:t>alltid</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="74D277D7" w14:textId="496E68AE" w:rsidR="0068772E" w:rsidRDefault="0068772E" w:rsidP="0068772E">
+        <w:t>Direktbokning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>: Kallelse skickas till patient samt remissbekräftelse till remittent inom fem dagar från det att remiss anlänt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1500F535" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="137" w:name="_Toc197596229"/>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc454972112"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc454974215"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc463618362"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc479756359"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc30500021"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc88734655"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000197"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc242873439"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Remissvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
-      <w:r>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p w14:paraId="60CBC041" w14:textId="369AE4B9" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>”Remissvar” ska dokumenteras i vårdadministrativt system (Melior). Ska innehålla svar på remittentens fråga, remissmottagarens gjorda utredningar, behandlingar och andra överväganden samt om patient delgivits information om remissvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B1B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00046B1B" w:rsidRPr="00046B1B">
+        <w:t xml:space="preserve"> Remissvaret ska skickas snarast, senast inom tre arbetsdagar efter beslut om svar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039B5AD4" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc242873440"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Remissvar utan besök</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="79F828FD" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Remissvar skickas, avregistreras/vidarebefordras (sker i patientadministrativt system (Elvis) och skannas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40497808" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc242873441"/>
+      <w:r w:rsidRPr="00A72252">
         <w:lastRenderedPageBreak/>
-        <w:t>Bokning</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="4F1999A6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+        <w:t>Remiss vidareskickas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="5D8EAA23" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Registreras som vidarebefordrad i patientadministrativt system, remiss skickas till aktuell mottagare. Remittent och patient ska informeras av mottagande enhet att remissen vidareskickas. Remiss får enbart registreras en gång som inkommande remiss inom samma basspecialitet, se manual Elvis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4521FBBF" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc197596231"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc242873442"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Planeringsunderlag alternativ A</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="242842B5" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+        <w:t>Preliminärsvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="43C3B1F7" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">Remissbekräftelse skickas till patient samt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Remittent ska ges preliminärt remissvar, alternativt remissvar när mottagande enhet har träffat patient efter första besöket och påbörjat kontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F39EE" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc242873443"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>inremitterande</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Definitivsvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="22AE3A34" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve"> inom fem dagar från det att remiss inkommit. I remissbekräftelse anges information om beräknad väntetid.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3793E595" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+        <w:t>Ska innehålla svar på remittentens fråga, remissmottagarens gjorda utredningar, behandlingar och andra överväganden samt om patient delgivits information om remissvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FB8F19" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc197596232"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc242873444"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Planeringsunderlag alternativ B</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="3FDB5813" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+        <w:t>Återremittering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="1DAD5A05" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">Remissbekräftelse/information skickas till </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Då remissvar innebär en önskan om vårdövertagande eller uppföljning, ska även ny remiss skrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E63448A" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t>inremitterande</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Svar på remiss ska i förekommande fall skickas vid flera tillfällen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614929FD" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve"> inom fem dagar och till vissa patientgrupper, som ombeds höra av sig för bokning av tid. I bekräftelsen ska framgå att remiss kommer att skickas tillbaka till remitterande enhet om patient inte kontaktar remissmottagare inom angiven tid.</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc197596233"/>
+        <w:t>I samband med bedömning av remiss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDCB02B" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:t>Definitiv bokning</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7FE927A6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0070240E">
+        <w:t>Efter första besöket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035F329F" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Efter flera besök, utredning och behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7625BECC" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="003659BC">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:t>[1].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21158B6D" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D516F5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="_Ledtider_(regionala_riktlinjen)"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc454972113"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc454974216"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc463618363"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc479756360"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000084"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000160"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc30500022"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc256000179"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc88734656"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc256000198"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc242873445"/>
+      <w:bookmarkEnd w:id="147"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">Kallelse skickas till patient när så snart verksamhetens mottagningstider </w:t>
-[...77 lines deleted...]
-      <w:bookmarkEnd w:id="147"/>
+        <w:t>Ledtider (regionala riktlinjen)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="160"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="161"/>
-      <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="162"/>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="163"/>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="164"/>
-    </w:p>
-[...52 lines deleted...]
-      <w:bookmarkStart w:id="183" w:name="_Toc197596240"/>
       <w:bookmarkEnd w:id="165"/>
-      <w:r w:rsidRPr="00A72252">
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="183"/>
     </w:p>
     <w:p w14:paraId="52929D0D" w14:textId="60FB8C2E" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D516F5">
       <w:r w:rsidRPr="00A72252">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55031657" wp14:editId="32969367">
             <wp:extent cx="4857750" cy="1657350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Bildobjekt 1" descr="Illustration som visar ledtider från beslut tas om att remiss ska skrivas till att mottagaren har gjort en remissbedömning och svar återkopplats."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Illustration som visar ledtider från beslut tas om att remiss ska skrivas till att mottagaren har gjort en remissbedömning och svar återkopplats."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
@@ -3797,1567 +3633,1419 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4857750" cy="1657350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9FEE5D" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="184" w:name="_Toc454972114"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="202" w:name="_Toc320693881"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc454972114"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc454974217"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc463618364"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc479756361"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc30500023"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000180"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc88734657"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc256000199"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc320693881"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc242873446"/>
       <w:r w:rsidRPr="00A72252">
         <w:t>Remiss inom verksamhetsområde</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="184"/>
+    </w:p>
+    <w:p w14:paraId="5B883C2D" w14:textId="650EE5B5" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Remiss mellan specialiteter (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="anchor_94310dbc-81cf" w:history="1">
+        <w:r w:rsidRPr="00F31B07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt socialstyrelsens förteckning, bas- och grenspecialitet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) hanteras som vanlig remiss oavsett organisationstillhörighet [8].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147974C0" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="185" w:name="_Toc320693882"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc454972115"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc454974218"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc463618365"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc479756362"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc256000086"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc30500024"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc256000181"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc88734658"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc256000200"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc242873447"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remiss för konsult</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="185"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>ation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+    </w:p>
+    <w:p w14:paraId="12809A88" w14:textId="0B7E03BA" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...25 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Avser läkare dagtid och jourtid. Avser paramedicinare dagtid och så långt möjligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06767">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...28 lines deleted...]
-      <w:bookmarkEnd w:id="202"/>
+        <w:t>jourtid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB51065" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
       <w:r w:rsidRPr="00A72252">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="203"/>
+        <w:t>Avser patienter som vårdas i slutenvård på Södra Älvsborgs Sjukhus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F42ED59" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
       <w:r w:rsidRPr="00A72252">
-        <w:t>ation</w:t>
+        <w:t>Konsultation/bedömning som kan ske polikliniskt efter slutenvårdstillfället hanteras som remiss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05985670" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="204" w:name="_Toc454972116"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc454974219"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc463618366"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc479756363"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc256000163"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc30500025"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc256000182"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc88734659"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc256000201"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc320693883"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc242873448"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Prioritet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
-      <w:bookmarkEnd w:id="221"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="12809A88" w14:textId="0B7E03BA" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
+      <w:bookmarkEnd w:id="222"/>
+    </w:p>
+    <w:p w14:paraId="4038B7C4" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">Avser läkare dagtid och jourtid. Avser paramedicinare dagtid och så långt möjligt </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Akut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEEB311" w14:textId="54EAD80E" w:rsidR="00A72252" w:rsidRPr="00786CA2" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
       <w:r w:rsidRPr="00A72252">
-        <w:t>jourtid.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AB51065" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
+        <w:t>Remittent ska alltid ta telefonkontakt med vederbörande konsult i samband med att skriftlig remiss faxas/överlämnas.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051088B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0051088B" w:rsidRPr="0051088B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidR="0051088B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3BC6">
+        <w:t xml:space="preserve">Kom ihåg att </w:t>
+      </w:r>
+      <w:r w:rsidR="0077412E">
+        <w:t xml:space="preserve">ange </w:t>
+      </w:r>
+      <w:r w:rsidR="00786CA2">
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="0077412E">
+        <w:t xml:space="preserve">remissen </w:t>
+      </w:r>
+      <w:r w:rsidR="002509E5">
+        <w:t xml:space="preserve">om den är </w:t>
+      </w:r>
+      <w:r w:rsidR="0051088B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0077412E" w:rsidRPr="0051088B">
+        <w:t>kut</w:t>
+      </w:r>
+      <w:r w:rsidR="0029093D">
+        <w:t xml:space="preserve"> eller bör prioriteras</w:t>
+      </w:r>
+      <w:r w:rsidR="0051088B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12587D5A" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Avser patienter som vårdas i slutenvård på Södra Älvsborgs Sjukhus.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F42ED59" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00666044">
+        <w:t>Ej akut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CDA7EE" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r>
+        <w:t xml:space="preserve">Konsultation ska vara </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="223" w:name="_Int_CoJYzRCI"/>
+      <w:r>
+        <w:t>utförd senast nästkommande vårddygn</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="223"/>
+      <w:r>
+        <w:t xml:space="preserve"> oavsett veckodag om inte annat överenskommits. Om konsulterad klinik planerar för en poliklinisk bedömning ska det meddelas remittenten inom samma tidsram som övriga konsultationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B0452E" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="224" w:name="_Hlk30500086"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Konsultation/bedömning som kan ske polikliniskt efter slutenvårdstillfället hanteras som remiss.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05985670" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+        <w:t>Konsultfråga</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p w14:paraId="205AC8E2" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Konsultremiss ska innehålla tydlig frågeställning och sammanfattning av relevanta fakta och/eller hänvisning till aktuell och utförlig anteckning i journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D95167" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Konsultremiss ska även innehålla kontaktuppgift till remittent (telefon och/eller sökarnummer) om kompletterande uppgifter behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D14CB51" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:t xml:space="preserve">För att undvika </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="225" w:name="_Hlk30500358"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>kommunikationsbrister mellan olika jourlinjer på akutmottag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen, ska konsultremiss </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="225"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>skrivas om jourläkare behöver konsultera annan specialist/jourlinje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C88F4E" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31B07">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Konsultsvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362E9BF9" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Konsultremiss ska besvaras senast nästkommande vårddygn, räknat från den tidpunkt då remiss faxats, eller när kontakt togs med vederbörande konsult. Tidsgränsen gäller all verksamhet med jourverksamhet, oavsett veckodag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35226404" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Med besvarad konsultremiss avses tillgängligt och läsbart svar i journal, där fortsatt planering för patient tydligt framgår. Gäller även i de fall konsultremiss besvaras utan att konsult träffat patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0363CF04" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsultsvar ska innehålla kontaktuppgift till konsult (telefon och/eller sökarnummer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27096C99" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:t xml:space="preserve"> Om konsult bedömer att akut åtgärd är indicerad ska telefonkontakt snarast tas med remittent, alternativt ansvarig jourläkare under jourtid. Dokumentation i journal (Melior) ska ske snarast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F980080" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="222" w:name="_Toc454972116"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="240" w:name="_Toc320693883"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc454972117"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc454974220"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc463618367"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc479756364"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc30500026"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc256000183"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc88734660"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc256000202"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc242873449"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Prioritet</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="225"/>
+        <w:t>Dokumentation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="243"/>
+    </w:p>
+    <w:p w14:paraId="7557FCF2" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
       <w:r w:rsidRPr="00A72252">
-        <w:t>Akut</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AEEB311" w14:textId="54EAD80E" w:rsidR="00A72252" w:rsidRPr="00786CA2" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+        <w:t>Konsultsvar ska dokumenteras i journal (Melior) senast nästkommande vårddygn oavsett veckodag. Sker via diktat (prioritet hög) eller skrivs direkt av konsult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8FD6EF" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
       <w:r w:rsidRPr="00A72252">
-        <w:t>Remittent ska alltid ta telefonkontakt med vederbörande konsult i samband med att skriftlig remiss faxas/överlämnas.</w:t>
-[...48 lines deleted...]
-      </w:pPr>
+        <w:t>Konsultsvar skrivs i korrespondensmodul i journal (Melior), använd ”Remissvar”. Svar kan skrivas direkt i remissvar eller med hänvisning till konsultanteckning inklusive datum under pågående vårdtillfälle. Konsultanteckning finns under anteckning och väljs under anteckningstyp. Var observant på att anteckningen dokumenteras på rätt vårdtillfälle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683574F3" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
       <w:r w:rsidRPr="00A72252">
-        <w:t>Ej akut</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67CDA7EE" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00F31CE3">
+        <w:t>Konsultation under vårdtid ska inte dokumenteras som öppenvårdsbesök under nytt vårdtillfälle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D47E38" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="244" w:name="_Toc454972118"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc454974221"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc463618368"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc479756365"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc30500027"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc256000184"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc88734661"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc256000203"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc242873450"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t xml:space="preserve">Konsultation ska vara </w:t>
-[...114 lines deleted...]
-      <w:bookmarkEnd w:id="243"/>
+        <w:t>Specialistremiss</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
-    </w:p>
-    <w:p w14:paraId="7557FCF2" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
+      <w:bookmarkEnd w:id="261"/>
+    </w:p>
+    <w:p w14:paraId="23FB126C" w14:textId="48156A72" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C21B98">
+      <w:r>
+        <w:t xml:space="preserve">Se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="0ED5AA1F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Köpt specialistvård</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> [1</w:t>
+      </w:r>
+      <w:r w:rsidR="180C52F6">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FE782C" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="262" w:name="_Toc454972119"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc454974222"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc463618369"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc479756366"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc256000166"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc30500028"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc256000185"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc88734662"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc256000204"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc242873451"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Konsultsvar ska dokumenteras i journal (Melior) senast nästkommande vårddygn oavsett veckodag. Sker via diktat (prioritet hög) eller skrivs direkt av konsult.</w:t>
-[...37 lines deleted...]
-      <w:bookmarkEnd w:id="261"/>
+        <w:t>Remisshantering vid öppen utomlänsvård</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="279"/>
+    </w:p>
+    <w:p w14:paraId="4A552000" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...11 lines deleted...]
-      </w:hyperlink>
+        <w:t>Patientlagen syftar till att stärka patientens ställning och främja patientens integritet, självbestämmande och delaktighet inom hälso- och sjukvården [5].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB98F1E" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Västra Götalandsregionen har tagit beslut om att ha en generös inställning till remiss som stöd och hjälp till patienter som vill söka öppen vård i annat landsting. Den personal som har rätt att remittera för hälso- och sjukvård, eller beställa medicinsk service enligt riksavtal för utomlänsvård, ska tillgodose patientens begäran om att få vården utförd i annat landsting [6, 7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB45A0C" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
       <w:r w:rsidRPr="00A72252">
-        <w:rPr>
-[...26 lines deleted...]
-      <w:bookmarkStart w:id="296" w:name="_Toc197596246"/>
+        <w:t>Om patient från annat landsting vill söka vård i Västra Götalandsregionen gäller att utföraren i VGR beaktar eventuella remisskrav från patientens hemlandsting [7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EF6AA1" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="280" w:name="_Toc454972120"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc454974223"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc463618370"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc479756367"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc30500029"/>
+      <w:bookmarkStart w:id="294" w:name="_Toc256000186"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc88734663"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc256000205"/>
+      <w:bookmarkStart w:id="297" w:name="_Toc242873452"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Remisshantering vid öppen utomlänsvård</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="279"/>
+        <w:t>Begreppsförklaring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="221"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>ar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
-    </w:p>
-[...48 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="297"/>
-      <w:bookmarkEnd w:id="298"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="314"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:tblInd w:w="936" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Begreppsförklaringar"/>
         <w:tblDescription w:val="Tabellen tar upp olika begrepp och dess innebörd/betydelse. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A72252" w:rsidRPr="00A72252" w14:paraId="4B69283D" w14:textId="77777777" w:rsidTr="00D32E1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FDA8E76" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bedömare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9814F8" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remiss-/konsultgranskare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72252" w:rsidRPr="00A72252" w14:paraId="1A52D580" w14:textId="77777777" w:rsidTr="00D32E1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C398434" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Egenremiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="659182C6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Person som söker specialistvård utan remiss från läkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72252" w:rsidRPr="00A72252" w14:paraId="076EBD54" w14:textId="77777777" w:rsidTr="00D32E1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76D554BB" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Konsultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="712083D7" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bedömning av patienter som vårdas i slutenvård på SÄS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72252" w:rsidRPr="00A72252" w14:paraId="7625395E" w14:textId="77777777" w:rsidTr="00D32E1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E61FA7C" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Läkarspecialiteter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FD33F03" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enligt Socialstyrelsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72252" w:rsidRPr="00A72252" w14:paraId="7B1294CB" w14:textId="77777777" w:rsidTr="00D32E1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D16BED7" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CA402F7" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00A72252">
             <w:pPr>
               <w:spacing w:before="26" w:after="26" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72252">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>En handling om patient som utgör beställning av tjänst eller begäran om övertagande av vårdansvar (SOSFS 2004:11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31150AA1" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="315" w:name="_Toc454972121"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="332" w:name="_Toc197596248"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc454972121"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc454974224"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc463618371"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc256000073"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc479756368"/>
+      <w:bookmarkStart w:id="306" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc256000130"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc30500030"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc256000187"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc88734664"/>
+      <w:bookmarkStart w:id="314" w:name="_Toc256000206"/>
+      <w:bookmarkStart w:id="315" w:name="_Toc242873453"/>
       <w:r w:rsidRPr="00A72252">
         <w:t>Uppföljning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="298"/>
+      <w:bookmarkEnd w:id="299"/>
+      <w:bookmarkEnd w:id="300"/>
+      <w:bookmarkEnd w:id="301"/>
+      <w:bookmarkEnd w:id="302"/>
+      <w:bookmarkEnd w:id="303"/>
+      <w:bookmarkEnd w:id="304"/>
+      <w:bookmarkEnd w:id="305"/>
+      <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkEnd w:id="307"/>
+      <w:bookmarkEnd w:id="308"/>
+      <w:bookmarkEnd w:id="309"/>
+      <w:bookmarkEnd w:id="310"/>
+      <w:bookmarkEnd w:id="311"/>
+      <w:bookmarkEnd w:id="312"/>
+      <w:bookmarkEnd w:id="313"/>
+      <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
+    </w:p>
+    <w:p w14:paraId="79C51421" w14:textId="6567ABE5" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:t xml:space="preserve">I de fall riktlinjen inte följs och därmed skapar felaktighet, fördröjning etc. ska avvikelse skrivas. Avvikelserapportering ska ske via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>MedControl PRO enligt ordinarie rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A223D6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="316" w:name="_Toc182366122"/>
+      <w:bookmarkStart w:id="317" w:name="_Toc454972122"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="319" w:name="_Toc454974225"/>
+      <w:bookmarkStart w:id="320" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="321" w:name="_Toc463618372"/>
+      <w:bookmarkStart w:id="322" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="323" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="324" w:name="_Toc479756369"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc256000112"/>
+      <w:bookmarkStart w:id="327" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="328" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:id="330" w:name="_Toc30500031"/>
+      <w:bookmarkStart w:id="331" w:name="_Toc256000188"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc88734665"/>
+      <w:bookmarkStart w:id="333" w:name="_Toc256000207"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc242873454"/>
+      <w:r w:rsidRPr="00A72252">
+        <w:t>Dokumentinformation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="333"/>
+      <w:bookmarkEnd w:id="334"/>
+    </w:p>
+    <w:p w14:paraId="3695A4A9" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00D32E1B" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="17"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A72252">
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="335" w:name="_Toc149035757"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc149978547"/>
+      <w:r w:rsidRPr="00D32E1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="335"/>
+      <w:bookmarkEnd w:id="336"/>
+      <w:r w:rsidRPr="00D32E1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C401D2">
+        <w:t>(utgåva 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DAC6B5" w14:textId="77777777" w:rsidR="00A72252" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A72252">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>MedControl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tvärprofessionell referensgrupp:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A72252">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PRO enligt ordinarie rutin.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18A223D6" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+        <w:br/>
+        <w:t>Verksamhetschefer, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sakkunniga i verksamheterna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1CFD46" w14:textId="100FDE02" w:rsidR="001B430F" w:rsidRPr="00A72252" w:rsidRDefault="001B430F" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C58D1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utgåva </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1D26" w:rsidRPr="006C58D1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1D26">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1D26">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Styrråd Vårdadministration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5505C307" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00D32E1B" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32E1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fastställt av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5917C300" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA0C092" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00D32E1B" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32E1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nyckelord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55089E9E" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00B25BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72252">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Remiss, allmänremiss, konsult, konsultation, konsulter, vårdbegäran, remittering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68477261" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00D32E1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:keepNext w:val="0"/>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="351" w:name="_Toc197596249"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="337" w:name="_Toc454972123"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="339" w:name="_Toc454974226"/>
+      <w:bookmarkStart w:id="340" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc463618373"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="343" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc479756370"/>
+      <w:bookmarkStart w:id="345" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc256000113"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc256000170"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc30500032"/>
+      <w:bookmarkStart w:id="351" w:name="_Toc256000189"/>
+      <w:bookmarkStart w:id="352" w:name="_Toc88734666"/>
+      <w:bookmarkStart w:id="353" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="354" w:name="_Toc169686209"/>
+      <w:bookmarkStart w:id="355" w:name="_Toc169686713"/>
+      <w:bookmarkStart w:id="356" w:name="_Toc182366123"/>
+      <w:bookmarkStart w:id="357" w:name="_Toc242873455"/>
       <w:r w:rsidRPr="00A72252">
-        <w:t>Dokumentinformation</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="336"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Referens- och länkförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
-    </w:p>
-[...16 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
-      <w:r w:rsidRPr="00D32E1B">
-[...162 lines deleted...]
-      <w:bookmarkEnd w:id="356"/>
       <w:bookmarkEnd w:id="357"/>
-      <w:bookmarkEnd w:id="358"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="17FBDAB8" w14:textId="5F9C9403" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
+    </w:p>
+    <w:p w14:paraId="17FBDAB8" w14:textId="40BF7DCC" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0ED5AA1F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Remiss inom hälso- och sjukvård. Regelverk för Västra Götalandsregionen (dnr RS 621-2011)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00197AD3" w:rsidRPr="00941244">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="7A825129" w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remittering</w:t>
+          <w:t>Remiss inom hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34027267" w14:textId="1E5D6617" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SOSFS 2004:11, Ansvar för remisser för patienter inom hälso- och sjukvården, tandvården </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Socialstyrelsens författningssamling</w:t>
+        <w:t>SOSFS 2004:11, Ansvar för remisser för patienter inom hälso- och sjukvården, tandvården m.m. Socialstyrelsens författningssamling</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="6FF60323">
+        <w:r w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
-      <w:r w:rsidRPr="6FF60323">
+      <w:r w:rsidRPr="0ED5AA1F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Föreskrifter och allmänna råd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEB9DAD" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RIV-SPECIFIKATION, nationell </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>RIV-SPECIFIKATION, nationell eRemiss Etapp 1, Center för eHälsa i samverkan (CeHis). Inera. 2011-06-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560CE1E5" w14:textId="77777777" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+      </w:pPr>
       <w:r>
-        <w:t>eRemiss</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>RIV-specifikation bilaga 1, Software Architecture Document (SAD). Center för eHälsa i samverkan (CeHis). Inera. 2011-06-27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4742E52F" w14:textId="622F5FFD" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Etapp 1, Center för </w:t>
-[...84 lines deleted...]
-        <w:t>, SFS 2014:821. Svensk författningssamling</w:t>
+        <w:t>Patientlag, SFS 2014:821. Svensk författningssamling</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="6FF60323">
+        <w:r w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
-      <w:r w:rsidRPr="6FF60323">
+      <w:r w:rsidRPr="0ED5AA1F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dokument &amp; lagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5F117D" w14:textId="216D2C02" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Beslut om Västra Götalandsregionens remisshantering vid öppen utomlänsvård (dnr HS 122-2015 (1)), 2015-02-24.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="6FF60323">
+        <w:r w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittaidiariet.vgregion.se/download.do?id=1159397&amp;filename=image.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="162EEB50" w14:textId="49B36C68" w:rsidR="00A72252" w:rsidRPr="00C53449" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Västra Götalandsregionens remisshantering vid öppen utomlänsvård (dnr HS 122-2015 (2))</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="6FF60323">
+        <w:r w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittaidiariet.vgregion.se/download.do?id=1159396&amp;filename=image.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21061C21" w14:textId="778B9FCE" w:rsidR="00A72252" w:rsidRPr="00C53449" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SOSFS 2015:8. Socialstyrelsens föreskrifter och allmänna råd om läkarnas specialiseringstjänstgöring</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:anchor="anchor_94310dbc-81cf">
-        <w:r w:rsidRPr="6FF60323">
+        <w:r w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="112F8AB9" w14:textId="7A460CBD" w:rsidR="00F666F5" w:rsidRDefault="00D87485" w:rsidP="6FF60323">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Fax – försättsblad, mottagningsbevis</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="00465B6A" w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0271DD15" w14:textId="50CD6FAA" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
+    <w:p w14:paraId="0271DD15" w14:textId="6BB68209" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="0ED5AA1F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Registrering av vårdkontakter i Elvis. Sjukhusövergripande riktlinje, SÄS.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="26A49623" w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Registrering av vårdkontakter i Elvis.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="653B1FDB" w14:textId="7D15EC4D" w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidRDefault="00A72252" w:rsidP="00C8284D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Köpt specialistvård. Sjukhusövergripande rutin, SÄS.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="00465B6A">
+        <w:r w:rsidR="00465B6A" w:rsidRPr="0ED5AA1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="372"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="374"/>
+      <w:bookmarkEnd w:id="354"/>
+      <w:bookmarkEnd w:id="355"/>
+      <w:bookmarkEnd w:id="356"/>
     </w:p>
     <w:sectPr w:rsidR="00A72252" w:rsidRPr="00A72252" w:rsidSect="00A72252">
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:headerReference w:type="first" r:id="rId30"/>
       <w:footerReference w:type="first" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B291639" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532">
+    <w:p w14:paraId="5765D658" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C5A6FB" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532">
+    <w:p w14:paraId="4899A57E" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1CE1F5DC" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532">
+    <w:p w14:paraId="35E0D4B5" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5386,85 +5074,83 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5597,61 +5283,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05B98381" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532"/>
+    <w:p w14:paraId="0F3F9FC7" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69E0EC0A" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532">
+    <w:p w14:paraId="5D04AFFA" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59377CE3" w14:textId="77777777" w:rsidR="00EE6532" w:rsidRDefault="00EE6532">
+    <w:p w14:paraId="04F98761" w14:textId="77777777" w:rsidR="008D2BB6" w:rsidRDefault="008D2BB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5699,60 +5385,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -5822,96 +5508,108 @@
                           <w:r w:rsidR="00367D19" w:rsidRPr="00635099">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00635099" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00635099" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00635099">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00635099" w:rsidR="00367D19">
+                    <w:r w:rsidR="00367D19" w:rsidRPr="00635099">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_CoJYzRCI" int2:invalidationBookmarkName="" int2:hashCode="Wt73on1XZBpmUU" int2:id="LLpoUnWF">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6615,50 +6313,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A0465C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43A0C38C"/>
+    <w:lvl w:ilvl="0" w:tplc="55FAE03A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CB46F186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="434C4830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E5B02380">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7090B794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B4EF3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D22FE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DFE6FFE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D94E1CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6727,51 +6511,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6840,51 +6624,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C7528C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DFCF05E"/>
+    <w:lvl w:ilvl="0" w:tplc="D520AB80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FAC27D3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A77A89CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C2B07BF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="625CBFEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C088D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="18F6EFFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7070D53C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F54866A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6850,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7093,51 +6963,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FFA7A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="107CD1A6"/>
     <w:lvl w:ilvl="0" w:tplc="8AB2404E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53823B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E97AA53A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7179,51 +7049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1C30BF2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8AC4FD3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7292,51 +7162,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7433,51 +7303,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7546,51 +7416,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7659,51 +7529,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7772,51 +7642,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6679A20B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D70C7C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="F11EBC7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82F8CCB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7304F96E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B3509152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="59BCFC74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BB763E7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="88DE3A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E34272E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="71822612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED944D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2CE4955A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7886,51 +7842,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7999,51 +7955,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8112,51 +8068,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8225,163 +8181,171 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="783384429">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1034355539">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="611670526">
+  <w:num w:numId="2" w16cid:durableId="690494536">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1783383250">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="783384429">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="611670526">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="464466285">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="6" w16cid:durableId="464466285">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1312053935">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="7" w16cid:durableId="1312053935">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1051657745">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="8" w16cid:durableId="1051657745">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1847861065">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9" w16cid:durableId="1847861065">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1714694243">
+  <w:num w:numId="10" w16cid:durableId="1714694243">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2136093547">
+  <w:num w:numId="11" w16cid:durableId="2136093547">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -8498,69 +8462,72 @@
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0032794F"/>
     <w:rsid w:val="00330B3C"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="003659BC"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393DF4"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C3AA8"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="004538F4"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465B6A"/>
     <w:rsid w:val="004666A2"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0051088B"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534797"/>
     <w:rsid w:val="00536A5A"/>
@@ -8577,50 +8544,51 @@
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B325C"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00635099"/>
+    <w:rsid w:val="0064593E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00666044"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0068772E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C58D1"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F05DC"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F4F29"/>
@@ -8653,50 +8621,51 @@
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E11AF"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008737E1"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C1973"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D2BB6"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A275F"/>
     <w:rsid w:val="009A606B"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
@@ -8716,50 +8685,51 @@
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A72252"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1A24"/>
     <w:rsid w:val="00AB3605"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF59F5"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06767"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B25BB6"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
@@ -8847,73 +8817,87 @@
     <w:rsid w:val="00EE6532"/>
     <w:rsid w:val="00F145EA"/>
     <w:rsid w:val="00F2005B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F31B07"/>
     <w:rsid w:val="00F31CE3"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F666F5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD75FF"/>
     <w:rsid w:val="00FE0310"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02BD307B"/>
     <w:rsid w:val="09243A58"/>
+    <w:rsid w:val="0B6CC00C"/>
+    <w:rsid w:val="0ED5AA1F"/>
+    <w:rsid w:val="180C52F6"/>
     <w:rsid w:val="1DCBAFF6"/>
+    <w:rsid w:val="1F60A87C"/>
+    <w:rsid w:val="26A49623"/>
     <w:rsid w:val="281F1D6B"/>
+    <w:rsid w:val="2F6D2458"/>
     <w:rsid w:val="308AF29E"/>
+    <w:rsid w:val="30FDE823"/>
+    <w:rsid w:val="391CB38F"/>
+    <w:rsid w:val="3B36088C"/>
+    <w:rsid w:val="3ECFD2C2"/>
+    <w:rsid w:val="5099A45C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6FF60323"/>
     <w:rsid w:val="7627E654"/>
+    <w:rsid w:val="7A825129"/>
+    <w:rsid w:val="7A8AE768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9759,51 +9743,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11207,51 +11191,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FE0310"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11495,51 +11479,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="00635099"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00B25BB6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C53449"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
@@ -11674,51 +11658,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/remittering" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-20/SURROGATE/K%c3%b6pt%20specialistsjukv%c3%a5rd%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hittaidiariet.vgregion.se/download.do?id=1159397&amp;filename=image.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-20/SURROGATE/K%c3%b6pt%20specialistsjukv%c3%a5rd%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20158-om-lakarnas-specialiseringstjanstgoring/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20158-om-lakarnas-specialiseringstjanstgoring/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200411-om-ansvar-for-remisser-for-patienter-inom-halso--och-sjukvarden-tandvarden-m.m/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hittaidiariet.vgregion.se/download.do?id=1159396&amp;filename=image.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%C3%A4lso-%20och%20sjukv%C3%A5rd.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-20/SURROGATE/K%c3%b6pt%20specialistsjukv%c3%a5rd%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hittaidiariet.vgregion.se/download.do?id=1159397&amp;filename=image.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-20/SURROGATE/K%c3%b6pt%20specialistsjukv%c3%a5rd%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-72/surrogate/Registrering%20av%20v%c3%a5rdkontakter%20i%20Elvis.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20158-om-lakarnas-specialiseringstjanstgoring/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20158-om-lakarnas-specialiseringstjanstgoring/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200411-om-ansvar-for-remisser-for-patienter-inom-halso--och-sjukvarden-tandvarden-m.m/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-660/surrogate/Fax%20-%20f%c3%b6rs%c3%a4ttsblad%2c%20mottagningsbevis.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hittaidiariet.vgregion.se/download.do?id=1159396&amp;filename=image.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -12010,56 +11994,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1742</Words>
-  <Characters>16885</Characters>
+  <Words>2995</Words>
+  <Characters>15877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
+  <Lines>132</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18590</CharactersWithSpaces>
+  <CharactersWithSpaces>18835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Allmänremiss och konsultation vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jonna Alvedal</lastModifiedBy>
-  <revision>74</revision>
+  <lastModifiedBy>Frida Johansson</lastModifiedBy>
+  <revision>78</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>