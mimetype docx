--- v0 (2025-11-26)
+++ v1 (2026-06-21)
@@ -1,9098 +1,11276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FB862DF" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="0086466B">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidR="0066279E" w:rsidP="0382208E" w:rsidRDefault="0066279E" w14:paraId="33753D51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225422863" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc225422888" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc38479322" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc227162233" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc121062163" w:id="775474310"/>
+      <w:r w:rsidRPr="0382208E" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>Skanning av journalhandlingar, SÄS</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="775474310"/>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009465F9" w14:paraId="11BC1DCA" w14:textId="4E97DFE5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225422864" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc1111200981" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc2126921937" w:id="1960938168"/>
+      <w:r w:rsidR="009465F9">
+        <w:rPr/>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="1960938168"/>
+    </w:p>
+    <w:p w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1183CA31" w14:textId="06181F1C">
+      <w:bookmarkStart w:name="_Toc100327185" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="9"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Redaktionella ändringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="377152D7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225422865" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc378573723" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc1956517373" w:id="1837636635"/>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="1837636635"/>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="305361E2" w14:textId="1115D7FB">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Rutinen beskriver hur preparering av journalhandlingar inför skanning ska utföras och förtydligar vad som ska och inte ska skannas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225422866" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc1407974810" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc752198535" w:id="1406762945"/>
+      <w:r w:rsidR="00B405A1">
+        <w:rPr/>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="1406762945"/>
     </w:p>
-    <w:p w14:paraId="69C56CD1" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...27 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="362868140"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00125C8D">
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="53B15440" w14:textId="75A71FA2">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="54F9F922" w14:textId="4D7C5766">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">TOC \o "1-3" \z \u \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc121062163">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Skanning av journalhandlingar, SÄS</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc121062163 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="14D77E0C" w14:textId="675C0DBA">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc2126921937">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc2126921937 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="2A0B4D08" w14:textId="7623AD07">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1956517373">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Sammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1956517373 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="0E96E801" w14:textId="6049FC60">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc752198535">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Innehållsförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc752198535 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="4E4F1566" w14:textId="3F915743">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc530108205">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc530108205 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="4AF4DC3F" w14:textId="490DE3D8">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1745650366">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Förutsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1745650366 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="2EB22FD5" w14:textId="7359216D">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc293744216">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Ansvar</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc293744216 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="04E1DB25" w14:textId="4DF43B91">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc296457404">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Följande dokument ska inte skannas</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc296457404 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="67A0C8F8" w14:textId="1D84F59A">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc419181130">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc419181130 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="1E4ACA95" w14:textId="6E324220">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc811903383">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Preparering inför skanning</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc811903383 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="364A6C9A" w14:textId="26E0B364">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc411645790">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Färgskanning</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc411645790 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="60352BCE" w14:textId="05BF5796">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1810592840">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Skanningsdatum</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1810592840 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="72DE7232" w14:textId="35D4E440">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1535176467">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Personnummer på skanningsmaterial</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1535176467 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="5ACFEBBD" w14:textId="1FB37AC6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1711522095">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Patienter med skyddad identitet</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1711522095 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="759389FF" w14:textId="27A65F83">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc874938985">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Remissvar</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc874938985 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="382201C2" w14:textId="4BF267E7">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc575982597">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Remissbekräftelse</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc575982597 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="0BAA4EB7" w14:textId="1C70FE10">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1297949903">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Provsvar</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1297949903 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="1F9A70CA" w14:textId="52669817">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1067751280">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>SAMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1067751280 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="02E5B29A" w14:textId="7045E2BA">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1264363824">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Fullmakt att företräda i hälso- och sjukvård</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1264363824 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="410180C8" w14:textId="7B6BE432">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc40040786">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Hälsodeklarationer</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc40040786 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="71B65365" w14:textId="3565C854">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc602617736">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Ärftlighetsutredningar</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc602617736 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="7AAA3942" w14:textId="6CCDDA8C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1691055487">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>SIEview</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1691055487 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="6F6384A5" w14:textId="473F5086">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc763033252">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Skanning av fotografier – Picsara</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc763033252 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="57E4AEE4" w14:textId="66719739">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc94950441">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Arbetssätt</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc94950441 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="7B1651E4" w14:textId="0524E17F">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc634283920">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Klinikspecifika kategoriseringslistor</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc634283920 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="0382208E" w:rsidRDefault="00DB6F32" w14:paraId="22509BB4" w14:textId="4A2B8BA0">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1052185214">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1052185214 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="0382208E" w:rsidP="0382208E" w:rsidRDefault="0382208E" w14:paraId="0DFC93F8" w14:textId="6164A735">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc370786618">
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bilaga 1 – Vårdkontakter och skanning, SÄS</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc370786618 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0382208E" w:rsidR="0382208E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DB6F32" w:rsidP="00DB6F32" w:rsidRDefault="00DB6F32" w14:paraId="2D0E6516" w14:textId="7787BFFA">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="34D76E6F" w:rsidP="34D76E6F" w:rsidRDefault="34D76E6F" w14:paraId="38D7315E" w14:textId="72AD86E5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8919"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+        </w:tabs>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4257CF74" w14:textId="27CB3A94" w:rsidR="00954E0A" w:rsidRDefault="00980973" w:rsidP="00954E0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7FDAC3A4" w14:textId="38B06055">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="208A1DBC" w:rsidP="5736EA43" w:rsidRDefault="208A1DBC" w14:paraId="186EADEF" w14:textId="7176F65F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc1818399234" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc530108205" w:id="681206213"/>
+      <w:r w:rsidRPr="0382208E" w:rsidR="208A1DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="681206213"/>
+      <w:r w:rsidRPr="0382208E" w:rsidR="208A1DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="33253573" w:rsidP="5736EA43" w:rsidRDefault="33253573" w14:paraId="61F45BB1" w14:textId="2C120A08">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="33253573">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...49 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Dokumentet ska </w:t>
+      </w:r>
+      <w:r w:rsidR="33253573">
+        <w:rPr/>
+        <w:t xml:space="preserve">säkerställa fungerande rutiner vid hantering </w:t>
+      </w:r>
+      <w:r w:rsidR="33253573">
+        <w:rPr/>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="33253573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="33253573">
+        <w:rPr/>
+        <w:t>journalhandlingar som inte finns elektroniskt i journalen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3DBE616B" w14:textId="1B47E084" w:rsidR="00954E0A" w:rsidRDefault="00A749ED" w:rsidP="00954E0A">
-[...1693 lines deleted...]
-      <w:r w:rsidR="000E6DF8" w:rsidRPr="000E6DF8">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc225422867" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc280756396" w:id="20"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:name="_Toc1745650366" w:id="1435109748"/>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="1435109748"/>
     </w:p>
-    <w:p w14:paraId="7FD08B41" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...1 lines deleted...]
-        <w:t>Rutinen har tagits fram för att säkerställa fungerande rutiner vid hantering av journalhandlingar som inte finns elektroniskt i journalen.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="2464913F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Rutinen har tagits fram för att säkerställa fungerande rutiner vid hantering av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>journalhandlingar som inte finns elektroniskt i journalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7B317F" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Rutinen beskriver hur vårdpersonal får ta del av inkomna handlingar, att handlingar signeras och därefter skannas i patientjournalen i e-arkiv. </w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4124D449" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Rutinen beskriver hur vårdpersonal får ta del av inkomna handlingar, att handlingar signeras och därefter skannas i patientjournalen i e-arkiv.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5726E320" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...1 lines deleted...]
-        <w:t>Enligt Socialstyrelsens termbank är definitionen för journalhandling:</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="3CF0C96A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Enligt Socialstyrelsens termbank är definitionen för journalhandling: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E4248F" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="00125C8D" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00125C8D">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7C6BB9A0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>”Handling som upprättas eller inkommer i samband med vården av en patient och som innehåller uppgifter om patientens hälsotillstånd eller andra personliga förhållanden eller om vidtagna eller planerade vårdåtgärder”.</w:t>
       </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="105B44F0" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...1 lines deleted...]
-        <w:t>Alla inkomna handlingar som avser en patient ska dokumenteras i patientens journal.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4BBD3253" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Alla inkomna handlingar som avser en patient ska dokumenteras i patientens journal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18706D80" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00F046FB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="34407617" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vid Södra Älvsborgs Sjukhus (SÄS) är grundprincipen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2597D3" w14:textId="7F464EF8" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00F046FB">
-[...12 lines deleted...]
-      <w:r w:rsidR="00890509">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="27FF2553" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>att samtliga journalhandlingar som finns i IT-system inte ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>skannas.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>skannas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393E48B4" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00F046FB">
-[...4 lines deleted...]
-        <w:t>att alla dokument som skickas för skanning ska vara signerade av ansvarig läkare/vårdpersonal.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="0247BA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>att alla dokument som skickas för skanning ska vara signerade av ansvarig läkare/vårdpersonal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2577ED12" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="14C0B53E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc497169534" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc293744216" w:id="86580628"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="86580628"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04CE908D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00F046FB">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="3FF5C166" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...27 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Verksamheten/kliniken </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="038C2FDE" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Verksamheten/kliniken ansvarar för att ta ställning till vilka nya dokument som ska skannas eller inte. Frågorna nedan ska besvaras inför ställningstagande: </w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="52094789" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Verksamheten/kliniken ansvarar för att ta ställning till vilka nya dokument som ska skannas eller inte. Frågorna nedan ska besvaras inför ställningstagande:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3415056E" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00AB57D3">
-[...4 lines deleted...]
-        <w:t>Är detta en journalhandling?</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="490A38AC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Är detta en journalhandling? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E2621" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="282CF986" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Huvudprincipen är att checklistor och annat arbetsmaterial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> ska skannas.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> ska skannas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7389794E" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="606D57C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Allt som finns eller förs in i den elektroniska journalen ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> skannas</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> skannas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFFA3D0" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00AB57D3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="5DCC6B4A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Dokumentet ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> skannas:</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> skannas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193C53C8" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...4 lines deleted...]
-        <w:t>Skicka en kopia av dokumentet till sjukhusarkivet för kännedom om dokument som inte ska skannas.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="063CF078" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Skicka en kopia av dokumentet till sjukhusarkivet för kännedom om dokument som inte ska skannas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A66E4D1" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00AB57D3">
-[...6 lines deleted...]
-        <w:t>Nytt dokument som ska skannas:</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6AE1E55C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Nytt dokument som ska skannas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1864F281" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...4 lines deleted...]
-        <w:t>Vad är det som dokumenteras? Innehållet i dokumentet ligger till grund för hur det ska klassificeras i journalen och vad det ska heta i e-arkivet.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7728FC58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Vad är det som dokumenteras? Innehållet i dokumentet ligger till grund för hur det ska klassificeras i journalen och vad det ska heta i e-arkivet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B80AC3" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...4 lines deleted...]
-        <w:t>Återkoppla till sjukhusarkivet innan skanning, så att de kan sätta ett namn på dokumentet.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7A65BAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Återkoppla till sjukhusarkivet innan skanning, så att de kan sätta ett namn på dokumentet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7681DB1D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="2BC2B7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1454768651" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc296457404" w:id="1854496036"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>Följande dokument ska inte skannas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="1854496036"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EBFE689" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00125C8D">
-[...4 lines deleted...]
-        <w:t>Checklistor ska betraktas som arbetsmaterial. Informationen på dessa checklistor ska dokumenteras i den elektroniska journalen.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6812091D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Checklistor ska betraktas som arbetsmaterial. Informationen på dessa checklistor ska dokumenteras i den elektroniska journalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B374AF7" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+    <w:p w:rsidRPr="005218AA" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="15D99A6B" w14:textId="38F60B43">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0343B0D0" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00C26F6E">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc225422868" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc1118213891" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc419181130" w:id="2097302175"/>
+      <w:r w:rsidRPr="0382208E" w:rsidR="009A32ED">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="2097302175"/>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="10B9EF93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc598815342" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc811903383" w:id="2041410418"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>Preparering inför skanning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="2041410418"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56E2CF30" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>Preparering av journaler inför skanning gäller endast aktuella journaler. För preparering av äldre journaler ska sjukhusarkivet kontaktas.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="48288F00" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Preparering av journaler inför skanning gäller endast aktuella journaler. För preparering av äldre journaler ska sjukhusarkivet kontaktas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5633440C" w14:textId="301371F4" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00E90D09">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="5702E078" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Följ sjukhusarkivets instruktion </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="0066279E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preparering av journaler inför skanning – Sjukhusarkivet SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> för hur journalen ska prepareras inför skanning. </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> för hur journalen ska prepareras inför skanning.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C66883" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>Alla medarbetare som arbetar med att preparera journaler ska utbildas via sjukhusarkivet.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="246A43E5" w14:textId="59F1E52B">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t xml:space="preserve">Alla medarbetare som arbetar med att preparera journaler </w:t>
+      </w:r>
+      <w:r w:rsidR="46592F64">
+        <w:rPr/>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>utbildas via sjukhusarkivet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A42F7F" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1BBB7C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1778987580" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc411645790" w:id="925183536"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>Färgskanning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="925183536"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72BF0708" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>Vid skanning ska vi säkerställa att inskannade handlingar håller samma kvalitet som originalet för att undvika en informationsförlust. Handlingar som innehåller information som ursprungligen är i färg eller gråskala ska därför skannas in i färg, för att information inte ska gå förlorad när den blir digital.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="029248EE" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Vid skanning ska vi säkerställa att inskannade handlingar håller samma kvalitet som originalet för att undvika en informationsförlust. Handlingar som innehåller information som ursprungligen är i färg eller gråskala ska därför skannas in i färg, för att information inte ska gå förlorad när den blir digital. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257DAD54" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>I sammanhanget är det viktigt att poängtera att färgskanningen är till för att vi i ett senare skede ska kunna tyda den information som handlingen innehåller.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="410475E7" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>I sammanhanget är det viktigt att poängtera att färgskanningen är till för att vi i ett senare skede ska kunna tyda den information som handlingen innehåller. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F26E3" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="632BF589" w14:textId="77777777">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Det är alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>informationen på handlingen</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> som styr om den behöver skannas i färg eller inte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Det kan exempelvis r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>ra sig om grafer som inneh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>ller olikf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>rgade kurvor eller staplar och fotografier/bilder i f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>rg eller gr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>skala.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="0A5EC632" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc93053470" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc1810592840" w:id="1320103612"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Skanningsdatum</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="1320103612"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="70E62B1A" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>För att förtydliga vilka datum man ska förhålla sig till vid preparering inför skanning finns numera en SÄS-anpassad lista över olika dokument och vilka datum dessa ska skannas på, </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="0066279E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 1, Vårdkontakter och skanning SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="49107476" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc679867683" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc1535176467" w:id="722578262"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Personnummer på skanningsmaterial</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="722578262"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1750C1FD" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Alla dokument och varje blad som skickas för skanning måste vara försedda med patientens personnummer; detta för att säkerställa att dokumenten skannas in på rätt patient.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="5736EA43" w:rsidRDefault="0066279E" w14:paraId="102EC8B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Dokument som inte ska skannas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6DD640EF" w14:textId="43BAB77E">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t xml:space="preserve">Dokument som inte ska skannas, men som ändå hamnar hos sjukhusarkivet, kommer att skickas tillbaka till avsändaren med ett förtydligande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4F85FCB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1392295675" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc1711522095" w:id="1168941298"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Patienter med skyddad identitet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="1168941298"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="623D0E43" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Dokument som rör patienter med skyddad identitet prepareras som vanligt med personnummer. Observera att övriga personuppgifter som namn, adress, telefonnummer eller e-postadress </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> får förekomma på dokument som skickas för skanning. Följ regional rutin ”</w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="0066279E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hantering av skyddade personuppgifter från Skatteverket</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="5B58FE00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1726728558" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc874938985" w:id="1424356787"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Remissvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="1424356787"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="001521CB" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Inkommet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> remissvar dokumenteras under aktiviteten ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>informationen på handlingen</w:t>
-[...11 lines deleted...]
-        <w:t>Toggle</w:t>
+        <w:t>Inkommet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-[...256 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> remissvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>” i Melior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="45BE096A" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Korta remissvar kan skrivas in i sin helhet i ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Inkommet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> remissvar</w:t>
-[...2 lines deleted...]
-        <w:t>” i Melior.</w:t>
+        <w:t> remissvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>” i Melior och ska då inte skannas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE377C" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="267C08D8" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Grundprincipen för skanning gäller även här, d.v.s. om remissvaret finns i den elektroniska journalen, ska detta inte skannas, utan hänvisning ska göras till aktuell vårdkontakt i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> Melior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7F6C05B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc189469247" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc575982597" w:id="1226474680"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Remissbekräftelse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="1226474680"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6E23D647" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Inkommen remissbekräftelse dokumenteras under aktiviteten ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...58 lines deleted...]
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Remissbekräftelse</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve">” i Melior. </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>” i Melior.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB4FC8E" w14:textId="7346EC68" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6FE066CA" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Uppgifterna skrivs in i Melior och remissbekräftelsen ska inte skannas. Se utförligare rutin i riktlinjen ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="002F229A">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="0066279E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remisshantering i Melior</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>”.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0349ACD4" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="0ED43D1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1172577729" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc1297949903" w:id="1160834691"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>Provsvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="184"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="1160834691"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C78014E" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...6 lines deleted...]
-        <w:t>Provsvar kan komma in på olika sätt beroende på var provet analyseras.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7F391A08" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Provsvar kan komma in på olika sätt beroende på var provet analyseras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D6E155" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4CA8B452" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
         <w:t>För att tydliggöra när externt provsvar kommer till kliniken/enheten ska detta dokumenteras i aktiviteten ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Externt provsvar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>” i Melior.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>” i Melior. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688F5C1C" w14:textId="0ED90028" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005D21DE">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7F1A7ABD" w14:textId="6E7B1DC3">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>För hur du ska registrera dessa provsvar i Melior kontra skanningsdatum – var god se </w:t>
+      </w:r>
+      <w:hyperlink r:id="R921f9985d1e7463a">
+        <w:r w:rsidRPr="5736EA43" w:rsidR="0066279E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdadministrativ handbok SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E6DF8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECD7D08" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="35E39368" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Inkommet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
+        <w:t> provsvar läggs till patientansvarig läkare för kännedom. Pappret är märkt med texten ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Signera i Melior – se e-arkiv</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>”.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C42741A" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>Inkommer det flera svar på samma datum och det är samma patientansvarig läkare, kan anteckningarna slås ihop till en gemensam.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="769AC23D" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Inkommer det flera svar på samma datum och det är samma patientansvarig läkare, kan anteckningarna slås ihop till en gemensam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6CB4E7" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="2A1A869D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="202" w:name="_Toc256000099"/>
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Laboratoriesvar från klinisk kemi </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2164E93F" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Svaret levereras elektroniskt till </w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="56AAF09A" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Svaret levereras elektroniskt till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Meliors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>lab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve">-modul. Även faxade provsvar levereras till </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>-modul. Även faxade provsvar levereras till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Meliors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>lab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>-modul.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>-modul. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3754DBF2" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t>Provsvar på papper där analyser är gjorda utanför SÄS, ska signeras och skannas till e-arkiv.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="76DD2D4B" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Provsvar på papper där analyser är gjorda utanför SÄS, ska signeras och skannas till e-arkiv. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D86A662" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1E1F7EEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...399 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:bCs/>
-          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>Vid ärftlighetsutredningar, som görs på anhöriga, ska handlingar som har betydelse för utredningen bevaras i patientens journal. Dessa handlingar kan även tillhöra anhöriga. De ska då skannas in som en främmande journalkopia (för att på ett enkelt sätt kunna urskilja detta från vad som är patientens journal).</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Laboratoriesvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från klinisk mikrobiologi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D4CD41" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="295" w:name="_Toc114734707"/>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="3954F422" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Svaret levereras elektroniskt till </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>-modul. Även faxade provsvar levereras till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>labmodul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="0B26925F" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Provsvar på papper där analyser är gjorda utanför SÄS, ska signeras och skannas till e-arkiv.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="61CA0E11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Laboratoriesvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från transfusionsmedicin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1F8A8DED" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Provsvar levereras inte till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>labmodul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>, dessa kommer endast som papperssvar och ska därför signeras och skannas till e-arkiv.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="21737838" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Laboratoriesvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från patologen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="65D7BBE2" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Patolog- och cytologisvar levereras inte till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>labmodul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>, dessa kommer endast som papperssvar och ska därför signeras och skannas till e-arkiv.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="204FA824" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc587730931" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc1067751280" w:id="1822705004"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>SAMSA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="1822705004"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="2AF23B28" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Dokument från SAMSA ska inte skannas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="29D42B59" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>När en utskrift görs från SAMSA ska tidpunkt, till vem samt orsak till utskrift noteras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4B8FC98D" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Har noteringar gjorts på utskrift räknas detta som journalanteckning och ska tillföras ordagrant i SAMSA. Utskriften ska sedan strimlas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6634065B" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>En intern arbetskopia strimlas efter att den har använts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="74E4AC9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1297392443" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc1264363824" w:id="614597260"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Fullmakt att företräda i hälso- och sjukvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="614597260"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="03BF2842" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Om en patient vill att annan person ska företräda kan uppgiften överlåtas på annan person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="57780D05" w14:textId="4DA89A25">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>En fullmakt är en privaträttslig handling och det behövs inget godkännande eller liknande från någon myndighet. En fullmakt behöver inte heller vara utformad på ett visst sätt. Även en muntlig fullmakt är i princip gällande</w:t>
+      </w:r>
+      <w:r w:rsidR="378F7275">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="339856A1" w14:textId="77777777">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>För att säkerställa hälso- och sjukvårdslagens bestämmelse om sekretess och tystnadsplikt, ska fullmakten dokumenteras skriftligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="155F66FD" w14:textId="77A1E192">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Ifylld fullmakt signer</w:t>
+      </w:r>
+      <w:r w:rsidR="17B59353">
+        <w:rPr/>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>av patient och skannas därefter till journalen. En administrativ anteckning om skannad fullmakt ska läggas in i Melior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="07FEB3C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc362939362" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc40040786" w:id="1638802696"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Hälsodeklarationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="1638802696"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="5143B827" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Hälsodeklarationer betraktas som journalhandling och ska bevaras. Uppgifter av betydelse för vården kan föras in i den elektroniska journalen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> i patientbakgrunden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="2DFC885C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1338128870" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc602617736" w:id="1211004436"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Ärftlighetsutredningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="1211004436"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4C08033E" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Vid ärftlighetsutredningar, som görs på anhöriga, ska handlingar som har betydelse för utredningen bevaras i patientens journal. Dessa handlingar kan även tillhöra anhöriga. De ska då skannas in som en främmande journalkopia (för att på ett enkelt sätt kunna urskilja detta från vad som är patientens journal). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6A7148D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc57152339" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc1691055487" w:id="1604523130"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
         <w:t>SIEview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="283"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="1604523130"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="1704992E" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Dokument (journalhandlingar och remissvar) som finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>SIEview</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> ska inte skannas in.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22D33312" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="26754637" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>undantag</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> finns för dokument som ska skannas in. </w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> finns för dokument som ska skannas in.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E541550" w14:textId="291C1247" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Dokument från Cancergenetik syns inte i </w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="7C1370E9" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>Dokument från Cancergenetik syns inte i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>SIEview</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C375BD">
+      <w:r w:rsidRPr="0066279E">
+        <w:t> och ska därmed skannas. Följ rutinen ”</w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="0066279E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Journalkopior inom SÄS och mellan sjukhus inom Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t>”.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC2556F" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="10DF9F0C" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Meliorutskrifter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E6DF8">
-        <w:t xml:space="preserve"> från ögon och gyn, där anteckningen som skrivs ut för bedömning i samband med telefonsamtal med patienten, räknas som egenremiss.</w:t>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> från ögon och gyn, där anteckningen som skrivs ut för bedömning i samband med telefonsamtal med patienten, räknas som egenremiss. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C546615" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Skanning av fotografier – </w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="6DE54156" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc226110491" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc763033252" w:id="382003600"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Skanning av fotografier – Picsara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="382003600"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="0F086001" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>I första hand ska man använda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:t>Picsara</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="296"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="308"/>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066279E">
+        <w:t> för fotografier, men om fotografier ligger som bilaga med tillhörande dokument kan dessa skannas in. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CDCF68A" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> för fotografier, men om fotografier ligger som bilaga med tillhörande dokument kan dessa skannas in.</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="4F57BF3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc2020139906" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc94950441" w:id="1937499640"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Arbetssätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="1937499640"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EAEDD6" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="74503577" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
         <w:t>För att underlätta arbetet för vårdpersonal, registreras det inkommande dokumentet i patientjournalen under aktiviteten ”</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E6DF8">
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Adm</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+        <w:t>Adm anteckning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:t>”. Uppgifterna dokumenteras och det inkommande pappret läggs till ansvarig läkare för kännedom. Pappret är märkt med texten ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6DF8">
-[...108 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00980973">
+        <w:t>Signera i Melior – kastas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="441FF9CF" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>För dokument som ska skannas, markeras pappret med texten ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>För innehållet svarar</w:t>
+        <w:t>Signera i Melior – se e-arkiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066279E">
+        <w:t>”.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B19236" w14:textId="18E0AAD5" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="00AD662F" w:rsidP="00980973">
-[...21 lines deleted...]
-        <w:t>enhetschef, sjukhusarkivet, SÄS</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="19BF637A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1817943224" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc634283920" w:id="593133222"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>Klinikspecifika kategoriseringslistor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="593133222"/>
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E42DFA9" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="00980973" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="350"/>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="5E57FAA9" w14:textId="77777777">
+      <w:r w:rsidRPr="0066279E">
+        <w:t>För att underlätta arbetet med preparering av journalen inför skanning, ska det finnas kategoriseringslistor på varje klinik över dokument som skannas.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="068B1929" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...9 lines deleted...]
-        <w:t>Verksamhetschefer, SÄS</w:t>
+    <w:p w:rsidRPr="0066279E" w:rsidR="0066279E" w:rsidP="0066279E" w:rsidRDefault="0066279E" w14:paraId="70382033" w14:textId="63F6D320">
+      <w:r w:rsidR="0066279E">
+        <w:rPr/>
+        <w:t>För uppdatering/revidering av dessa listor ansvarar respektive enhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="3D2DCC1F">
+        <w:rPr/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150E74E" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="00980973" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc225422869" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc658524809" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc1052185214" w:id="1905566036"/>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="1905566036"/>
     </w:p>
-    <w:p w14:paraId="37C651A9" w14:textId="140C02B0" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="00AD662F" w:rsidP="00980973">
-[...100 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="24FAE6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Socialstyrelsens termbank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0053713D">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://termbank.socialstyrelsen.se</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="355E406E" w14:textId="5A089E16" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4870F3C2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Preparering av journaler inför skanning – Sjukhusarkivet SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00B5530D">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-32/surrogate/Preparering%20av%20journaler%20inf%c3%b6r%20skanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BDA7F8B" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="3044430D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Hantering av skyddade personuppgifter från Skatteverket (dnr RS-2019-0557). Regional rutin, Västra Götalandsregionen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="0053713D">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittaidiariet.vgregion.se/document/search.do?diarienr=RS+2019-05577&amp;diarie_namn=Regionstyrelsen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="085BF18F" w14:textId="50D72884" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="45CD20F0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Remisshantering i Melior. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00B74908" w:rsidRPr="00B74908">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A4EAA61" w14:textId="32BAC17A" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000E6DF8">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="69758182" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t>Vårdadministrativ handbok SÄS. Vårdadministrativ service, SÄS </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00A749ED">
+      <w:hyperlink r:id="R775dcb0a5aeb4512">
+        <w:r w:rsidRPr="5736EA43" w:rsidR="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/administrativ-handbok/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0912F6E0" w14:textId="44C5349F" w:rsidR="00FE5684" w:rsidRPr="00B32F15" w:rsidRDefault="00FE5684" w:rsidP="00980973">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="13387652" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Lab-modulen i Melior. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00373E8C" w:rsidRPr="00B32F15">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46EB2441" w14:textId="594D2EA9" w:rsidR="000E6DF8" w:rsidRPr="00B32F15" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B32F15">
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="781FD558" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t>Rutin för in- och utskrivning från sluten hälso- och sjukvård samt IT-tjänsten SAMSA  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00DE3F6A" w:rsidRPr="00B32F15">
+      <w:hyperlink r:id="Rdc70037eed7941bf">
+        <w:r w:rsidRPr="5736EA43" w:rsidR="00E80FAF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vardsamverkan.se/dokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="0FBA3BFB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Journalkopior inom SÄS och mellan sjukhus inom Västra Götalandsregionen. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00E80FAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45DAA35C" w14:textId="45E3C5B3" w:rsidR="000E6DF8" w:rsidRPr="00B32F15" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...20 lines deleted...]
-      </w:hyperlink>
+    <w:p w:rsidR="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="2149AE2F" w14:textId="4683F6AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AF7A2DD" w14:textId="099F3C48" w:rsidR="003A3D2E" w:rsidRDefault="000E6DF8" w:rsidP="00980973">
-[...16 lines deleted...]
-      </w:hyperlink>
+    <w:p w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4F9AE034" w14:textId="4FB464F8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225422870" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc724542447" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc370786618" w:id="1752022695"/>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t>Bila</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="Bilaga1" w:id="69"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t>ga 1 – Vårdkontakter och skanning, SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="1752022695"/>
+      <w:r w:rsidR="00E80FAF">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="600B4F76" w14:textId="77777777" w:rsidR="0027677D" w:rsidRPr="0027677D" w:rsidRDefault="003E2E3B" w:rsidP="0027677D">
-[...81 lines deleted...]
-        <w:t>Detta är en SÄS-gemensam lista framtagen för vilka datum man ska använda vid preparering av skanning. Det är detta datum som visas i träfflistan vid återsökning av dokument.</w:t>
+    <w:p w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="2CBFAB9E" w14:textId="1435467D">
+      <w:r w:rsidRPr="00E80FAF">
+        <w:t>Detta är en SÄS-gemensam lista framtagen för vilka datum man ska använda vid preparering av skanning. Det är detta datum som visas i träfflistan vid återsökning av dokument. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9356" w:type="dxa"/>
-        <w:tblInd w:w="454" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vårdkontakter och skanning"/>
-        <w:tblDescription w:val="Tabellen visar vilka dokument inom sluten- respektive öppenvård som ska skannas och hur dokumenten ska dateras."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1870"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4368"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="2855"/>
+        <w:gridCol w:w="3912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="05C988DD" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="5E4B8BCA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB00F63" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="3E08D87B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Besökstyp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="434B4618" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7465AC37" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dokument</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39CCEDBF" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7B8CA965" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vårdkontakt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="0B70DCEE" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="42C3730C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F943CE9" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="133EA737" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Slutenvård</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14F17A15" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="65A1B2DC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EE53D64" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="07577F83" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inskrivningsdatum </w:t>
+              <w:t>Inskrivningsdatum  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="1BFE762D" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="2DBFCDDB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="367"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D84166" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="5F215E83" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Öppenvård</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A519C9B" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1E33A88D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Blodgruppering</w:t>
+              <w:t>Blodgruppering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47F1A2C7" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="3ED5DE59" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Provtagningsdatum</w:t>
+              <w:t>Provtagningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="64844CDC" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="44E07AA9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C085393" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="32491603" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367ADCDC" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="38DE478F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Brev, inkommande</w:t>
+              <w:t>Brev, inkommande </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2277AF14" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="426C03F4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ankomstdatum</w:t>
+              <w:t>Ankomstdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="44D09CDF" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="496FB25A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42856F69" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="72CE891F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="140FE0AB" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="786F6165" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Egenremiss</w:t>
+              <w:t>Egenremiss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="402ACB93" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="63F858B3" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ankomstdatum</w:t>
+              <w:t>Ankomstdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="0B9A37B7" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="03A6A85D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="121EE205" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="5D1A130A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45D18679" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4C59597F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>EKG</w:t>
+              <w:t>EKG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1220B3B1" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1ACB4870" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Undersökningsdatum</w:t>
+              <w:t>Undersökningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="2BAD7697" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="24DC57A7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3658139D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="2B95A9B0" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BF54759" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="279B9DBB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Födelseblad</w:t>
+              <w:t>Födelseblad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BBF0EF4" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="17FECBC7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Förlossningsdatum</w:t>
+              <w:t>Förlossningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="019CA36A" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="5147B784" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38AB516D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="341B6AA6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F5FA2E2" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1AD73900" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Journalkopia, inkommande</w:t>
+              <w:t>Journalkopia, inkommande </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F87B3D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4DB26E8B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ankomstdatum</w:t>
+              <w:t>Ankomstdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="4C2A686C" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="3587715F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7135BB39" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="475827CE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="355C6FDF" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1BFBF669" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Journalrekvisition, utgående</w:t>
+              <w:t>Journalrekvisition, utgående </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363C8E43" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="2C28D531" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Handläggningsdatum</w:t>
+              <w:t>Handläggningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="70032DDF" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="678D7AC1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11F4C709" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="281528AC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="768468E7" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4EC61C2F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Laboratoriesvar</w:t>
+              <w:t>Laboratoriesvar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50B94E71" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="21341EC7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Provtagningsdatum</w:t>
+              <w:t>Provtagningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="0D03586C" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="11EDCF55" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4503C8A3" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="39AB1C60" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D34DC2C" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="746C55AE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Lista, ackumulerad</w:t>
+              <w:t>Lista, ackumulerad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FEF5E59" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7B1FE6FF" w14:textId="77777777">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Listan behålls tills patienten är färdig-behandlad och indexeras då på sista händelsedatum</w:t>
+              <w:t>Listan behålls tills patienten är färdig-behandlad och indexeras då på sista händelsedatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="5A1299B0" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="3F4C5AD4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5463E3C7" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="6B37ABBF" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17261A25" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="51C49D3F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>PAD</w:t>
+              <w:t>PAD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC5B08B" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7ED15239" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Provtagningsdatum</w:t>
+              <w:t>Provtagningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="12080409" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="7FB03637" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="169EE2EF" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="6F45563F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6874B72D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="520AA9EB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>PAD + canceranmälan</w:t>
+              <w:t>PAD + canceranmälan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60A416B5" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7E258019" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Provtagningsdatum</w:t>
+              <w:t>Provtagningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="58BF410B" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="012796F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588F7E6C" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="261CD4FE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13F1D512" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="3B23D53D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remiss, inkommande</w:t>
+              <w:t>Remiss, inkommande </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F87D33A" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="68B84B24" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remissdatum</w:t>
+              <w:t>Remissdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="460ABD9B" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="57AC7203" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C2F2F31" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="66D686D9" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79324FBA" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="4F0010DE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remiss från optiker/skolhälso</w:t>
-[...7 lines deleted...]
-              <w:t>vård</w:t>
+              <w:t>Remiss från optiker/skolhälsovård </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A29861D" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="5093F861" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ankomstdatum</w:t>
+              <w:t>Ankomstdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="67F5C1DB" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="44240A61" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2518D08E" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="0D9EAF97" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4405AAFB" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1BC2E6CF" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remiss, utgående (ej Melior)</w:t>
+              <w:t>Remiss, utgående (ej Melior) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="287D3F65" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="1F1D5A75" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remissdatum</w:t>
+              <w:t>Remissdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="21325E9C" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="4B686E77" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A1AE94A" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="35AEF6D8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5574A9F4" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="14407A83" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Remissvar, inkommande</w:t>
+              <w:t>Remissvar, inkommande </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77A8C8F5" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="08A8B65B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Besöksdatum/vårdhändelse för svarande</w:t>
+              <w:t>Besöksdatum/vårdhändelse för svarande </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="4627F138" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="4C3A7B0B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2464470A" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="0062A7EC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3605FF3C" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="63D0B04B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Röntgensvar</w:t>
+              <w:t>Röntgensvar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F1D67E8" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="580829DA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Undersökningsdatum</w:t>
+              <w:t>Undersökningsdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w14:paraId="5BA2DB5F" w14:textId="77777777" w:rsidTr="00B97349">
+      <w:tr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidTr="00E80FAF" w14:paraId="5AED77CE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055DC531" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="7A8F2F95" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E80FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7962A617" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="6221581E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Övriga dokument</w:t>
+              <w:t>Övriga dokument </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5150" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588AB086" w14:textId="77777777" w:rsidR="000E6DF8" w:rsidRPr="000E6DF8" w:rsidRDefault="000E6DF8" w:rsidP="000E6DF8">
+          <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="343E73CE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6DF8">
+            <w:r w:rsidRPr="00E80FAF">
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Besöksdatum</w:t>
+              <w:t>Besöksdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidP="00E80FAF" w:rsidRDefault="00E80FAF" w14:paraId="2A4F8E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="000E6DF8">
+    <w:sectPr w:rsidRPr="00E80FAF" w:rsidR="00E80FAF" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4ACAB5" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="7C3E34B1" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2984A4D8" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="1B38ED02" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1259AC86" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="1B35BAFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00DB6F32" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68B15231" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="70592140" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40C5E331" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="6B9CBFEC" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EE30DD7" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="003F250C" w:rsidRDefault="003F250C" w14:paraId="5F07C724" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="186F4EE1">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="0D892F59">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021D33BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E40EFDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="055B1F1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ABD8F0F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F404D20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0C08A28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1539574A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DF24376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A47403"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E12A8D3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...6 lines deleted...]
-      <w:lvlJc w:val="right"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26DE46EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="179E8FEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6C0282"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ABD8EB24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE51ABD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14EAB598"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4791416C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35FA074E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AFD20DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="332EE842"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51590000"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4E70ACFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65571505"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22BE4E30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D42593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B265098"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67737B13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AC84D780"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D40A75"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B914A408"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D9413D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="786E875E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702C1491"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7562C750"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71790E83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B54A889A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1321694238">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1642731373">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="412777597">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249577030">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1294676910">
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1359353068">
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="817384007">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1109199132">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1245989759">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2033262376">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1461799521">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="828985306">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="176311303">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="73867482">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1304584935">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="217975688">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="356278163">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1284773899">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1665863397">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1487820953">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="329136616">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1711565786">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="516041605">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1777097458">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="37" w16cid:durableId="2056849242">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D7C6D"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E6DF8"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0012424C"/>
-    <w:rsid w:val="00125C8D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00151A86"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E4D8B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00205B64"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00261397"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="002640C5"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="0027677D"/>
-    <w:rsid w:val="002776E0"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00283069"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F229A"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="0033180F"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00373E8C"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A3D2E"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E2E3B"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E5465"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F250C"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00426F8F"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00492F46"/>
     <w:rsid w:val="004A355D"/>
-    <w:rsid w:val="004A4891"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00530E00"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="0053713D"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00563C7B"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="005752A0"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B369F"/>
-    <w:rsid w:val="005B3D90"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D21DE"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00634CB2"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="0066203F"/>
+    <w:rsid w:val="0066279E"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00685ADC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B19A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B63A5"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00742DA8"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00782E19"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F3DFC"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00814B14"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="0086466B"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00890509"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00894E6D"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C0BDB"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E1963"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00954E0A"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00980973"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C60DF"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0459D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A749ED"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB57D3"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC5EBC"/>
-    <w:rsid w:val="00AD662F"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF410E"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B07673"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B32F15"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B5530D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B74908"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B97349"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE00EE"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00C01969"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C26F6E"/>
-    <w:rsid w:val="00C375BD"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C82E57"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE60FE"/>
-    <w:rsid w:val="00CF3EBE"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D168B8"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40A09"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50F35"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE3F6A"/>
+    <w:rsid w:val="00DB6F32"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF722A"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E04DEF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E27E6D"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E52923"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E6067E"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E80FAF"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E90D09"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED14CC"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F046FB"/>
-    <w:rsid w:val="00F054D1"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA79E8"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD48A5"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE5684"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0372F5BA"/>
-    <w:rsid w:val="626C5DBE"/>
+    <w:rsid w:val="0382208E"/>
+    <w:rsid w:val="05FC5927"/>
+    <w:rsid w:val="17B59353"/>
+    <w:rsid w:val="1DED3AA9"/>
+    <w:rsid w:val="208A1DBC"/>
+    <w:rsid w:val="27A22138"/>
+    <w:rsid w:val="33253573"/>
+    <w:rsid w:val="34D76E6F"/>
+    <w:rsid w:val="378F7275"/>
+    <w:rsid w:val="3D2DCC1F"/>
+    <w:rsid w:val="41935B90"/>
+    <w:rsid w:val="45E0420F"/>
+    <w:rsid w:val="46592F64"/>
+    <w:rsid w:val="4988EB8F"/>
+    <w:rsid w:val="54633E73"/>
+    <w:rsid w:val="5736EA43"/>
+    <w:rsid w:val="5791FBC3"/>
+    <w:rsid w:val="61876A3C"/>
+    <w:rsid w:val="61C4CA20"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="78638AFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{A69747E5-481F-45CD-8472-05CB21DB32D3}"/>
+  <w15:docId w15:val="{1712A85F-3CA7-4EE6-86FB-9D5B382E1316}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9117,75 +11295,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9220,57 +11398,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9328,2332 +11506,9364 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000E6DF8"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
-[...42 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00954E0A"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00980973"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00125C8D"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00125C8D"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="000E6DF8"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...29 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E6DF8"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00151A86"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE5684"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80FAF"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="107706521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="844855540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="389378461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="785852060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1262569675">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1450322724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1189686437">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1602370542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="212429173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="30539914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="707486403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="724837192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1215507610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="803889918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="83962234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1218853268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1534883363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1489009996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1780569219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1401564378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1740864913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="731119947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1050811235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1518696321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="411004187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="26301379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="833765194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="830409946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="66416949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1106852411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="403723362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1363090902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="288628794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="518012844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="693724808">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="64961482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1262251816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1689984839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1153334870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1239443405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1805082245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1277447038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1249919576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1661031970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1159661084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1469322354">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2029135850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="917446578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1868716323">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2004889444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2000688823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1585526912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="363940148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1744526527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="483010766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1292902255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1015693785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1509904574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="70589151">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2107076635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="899098730">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="395248561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1785421411">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="914168736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="558443294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1007681659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1585987757">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1052000435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1783988038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1196314607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1059868029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2137522775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="696203515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1958295141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1577277509">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="405152644">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1291397347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="619802834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="146022420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="620384798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1374111910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="798307547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1650550756">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="186989732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1023097413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="167523294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2141461016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1386493053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1649288513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="878399116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1033850670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1377006970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2072580009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="319772747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1945384297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1316840066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1682511232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1192037786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1119839681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1339117502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1563179508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="641422159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1522864430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1885019528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="338050035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="366830951">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1960063050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="740522878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1281180404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1777410106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1071928792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="197014789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1660034404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1859002634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="720983339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="159124133">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1473213621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="78408040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66000001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557281818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="429008648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="299920340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="616176292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260066590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="225343026">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1755666498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1395931135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="959263050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="205996164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="389111041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351155409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1059400767">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273367665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="250699383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="220755044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1167869881">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="252203180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1785926262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1311599187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="736240978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1072193497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503933946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="166798189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728696760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503009720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="357203869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1178932446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="365955589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1517840642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="308674779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1620720172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1000504623">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="312560924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1052464594">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1848668349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="884365831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1673141122">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1616405519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="846866492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="690105928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="81604598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2057771523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2141343705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1628854745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1943679160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456263849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1331760762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1524904273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1998996964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1554973093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="747658457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="373118582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2071659535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1022904112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="360862062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064059010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="986932348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="486364064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1177646626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="422843502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1143230914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="353305236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1752503207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1779059786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1428650232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2090418453">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1667586894">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1514301781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2120028456">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1202666100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="367604274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="891844836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1643460503">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="663973874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1139153464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1906792579">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="845747685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="667446568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1073695884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1233352386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="227691170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1266811300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2007249375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1011033651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1970890722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1481656580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="11416230">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="892810226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457093680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1630165750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="582299604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018462369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="73745354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045789838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1616253696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689838503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="555891739">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759258805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2141458707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="75635126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="58138066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="723912321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1912157985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1672759755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1334382257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="884021625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926184194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="843545156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1775205522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450636319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="63534963">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="324477869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="299266453">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1811629514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1014646195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="124084520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2121950272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1177966298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1926063049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1018241839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="128135710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="86509428">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1298611494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="397869062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2021228473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="345594811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1840654646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="294724978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="686563524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1251427489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="184634859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="111025179">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1715347028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2077240814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1237202914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1741906950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="288167490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="612590901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1569266434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="798694638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1473594641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1962491041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1434202095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309868134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="275069084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="916326175">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1488016872">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1172598962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1226992796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1099374476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2019118027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1894001625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1250777601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1972663637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1169364313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2064909146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1745834310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="690037611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="431824232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1902011837">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1684473089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2026132478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1000625101">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1337921847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1769235028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="651301593">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="61415534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1846479186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="629358015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1254901551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="589434699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="837618992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2071422014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1290283474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1676542147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1263224883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1762137478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1003433312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1977836292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1030450762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1267300806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1685932928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="795872443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="464667640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="122890100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1427143843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="253974523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2109539463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="833910572">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1316105051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1034506231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="144711646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1371031794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1531793467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="423915033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1425148756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="346370380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1932859490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="641664207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="896815959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2078897298">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="166020905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1071923208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1551452677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="207377216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="18168788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1339312063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1072509071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1401319637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1162507568">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1953122467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1217007424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1329019706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="845094351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="201869121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="637806169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="270358915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="125588251">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1117213215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="996373054">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1646201254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1766997112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1421172955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1716393488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1908762967">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="394668770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2085452929">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="406732747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="884099057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1126002642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1561282257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="413825417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="634675906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1616982727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465050966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="227612160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2060738283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2009671041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="194201039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1554459140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1606575685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="430321867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1863088773">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1921020754">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="938872855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1780368495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="69734296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1496606480">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="52973604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="597517866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941036683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="606545826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="730689634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1895965230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="847184219">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="427820440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="597178257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1583752835">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="364184617">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="583497572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672022676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1238131590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="878471413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="455569338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1421755901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="646862761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128936236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1787236262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1771972060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="119542567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1097559783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1279288702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855115769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1656761765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="954823534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1643542640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2070374530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1618829264">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1453204441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1265726891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1040401671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1091001755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="469834323">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2095664991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107538549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917910303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1037007672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="994797547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213033756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1970629527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="393624003">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1976910654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809052190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="334041296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2021732301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1424112688">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="328290995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1345202647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="973297206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1943224011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="31422352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1977105318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1669943174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1839495191">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="613173682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1224022776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="709232824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="85543005">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="661474232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121291964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1177619267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295840199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1467167108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="883636255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="183909680">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2132283190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="214321025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="819688687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720907610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1821120653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1631936948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1722972144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2120024805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1720783488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="181475836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2068916673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1034159094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1884368057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1411076281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1638950193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="969868718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1398626770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="820075782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="633945434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1870755776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="475684911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1180585293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1865900289">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="60564772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="118958142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="193690126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1463890131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1521552881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1583877215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="908538756">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="238444189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="742292592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2058889348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1056006261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1026294846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1706174405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="280916720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1364135013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1939604535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="186144146">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="799811629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1246189682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1972785192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1523469697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1964000930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="949825062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="762645100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1184979398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="773792180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1260673488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="179203469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="64107450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="712653736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1406145929">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="198205987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="919486722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1694258471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="75979031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="732974236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1429816973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="490407265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="494538770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1283152846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1378435936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="661546855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="411046444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1530220365">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="168063433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="66533810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1729768735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="145434146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2012637268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="249121161">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="43986367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="924533885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="419063933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1579360641">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="256182652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1751193083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1422067945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1869178321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="976955724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1034497832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="510338509">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1335760821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="342440259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1150752122">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2118519904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1891575576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1776057679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1134516850">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1785952450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1728063762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1793862578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="19937972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="874268944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1154639008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="873227493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="591862933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1638224345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2059474615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="207496087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="881021990">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2043356994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1154220134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1500658250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1099327495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1526627952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="712970832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2064912366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1010060483">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="381751479">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1121386966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2018313955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2102331929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1917860985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1500996701">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1978684804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1941791085">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1974675265">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1758164409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="755521725">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-128/native" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-32/surrogate/Preparering%20av%20journaler%20inf%c3%b6r%20skanning.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/administrativ-handbok/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-270/SURROGATE/Journalkopior%20inom%20S%c3%84S%20och%20mellan%20sjukhus%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-32/surrogate/Preparering%20av%20journaler%20inf%c3%b6r%20skanning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://termbank.socialstyrelsen.se/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/patient-hos-oss/din-journal" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-162/SURROGATE/Remisshantering%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/administrativ-handbok/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-270/SURROGATE/Journalkopior%20inom%20S%c3%84S%20och%20mellan%20sjukhus%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardsamverkan.se/dokument" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/siteassets/sodra-alvsborgs-sjukhus/for-dig-som-ar/press/fullmakt-att-foretrada-i-sjukvarden.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-162/surrogate" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/document/search.do?diarienr=RS+2019-05577&amp;diarie_namn=Regionstyrelsen" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-110/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/document/search.do?diarienr=RS+2019-05577&amp;diarie_namn=Regionstyrelsen" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://termbank.socialstyrelsen.se/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-32/surrogate/Preparering%20av%20journaler%20inf%c3%b6r%20skanning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-162/SURROGATE/Remisshantering%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-270/SURROGATE/Journalkopior%20inom%20S%c3%84S%20och%20mellan%20sjukhus%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-162/surrogate" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/document/search.do?diarienr=RS+2019-05577&amp;diarie_namn=Regionstyrelsen" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/document/search.do?diarienr=RS+2019-05577&amp;diarie_namn=Regionstyrelsen" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-32/surrogate/Preparering%20av%20journaler%20inf%c3%b6r%20skanning.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-110/surrogate" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-270/SURROGATE/Journalkopior%20inom%20S%c3%84S%20och%20mellan%20sjukhus%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/administrativ-handbok/" TargetMode="External" Id="R921f9985d1e7463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/administrativ-handbok/" TargetMode="External" Id="R775dcb0a5aeb4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardsamverkan.se/dokument" TargetMode="External" Id="Rdc70037eed7941bf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11933,874 +21143,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...832 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Skanning av journalhandlingar, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
   <lastModifiedBy>Jonas Ericsson</lastModifiedBy>
-  <revision>53</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>