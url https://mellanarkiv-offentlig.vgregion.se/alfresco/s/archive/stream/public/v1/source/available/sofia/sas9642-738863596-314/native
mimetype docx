--- v0 (2025-11-26)
+++ v1 (2026-05-11)
@@ -5,56 +5,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="003B56E9" w:rsidP="00F35B05" w:rsidRDefault="003B56E9" w14:paraId="73CA4420" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="003B56E9" w:rsidSect="002628A6">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6B5D80ED" w:rsidP="6B5D80ED" w:rsidRDefault="6B5D80ED" w14:paraId="09455383" w14:textId="510E6696"/>
+    <w:p w:rsidR="6B5D80ED" w:rsidP="6B5D80ED" w:rsidRDefault="6B5D80ED" w14:paraId="2C479486" w14:textId="3951C39B"/>
+    <w:p w:rsidR="6B5D80ED" w:rsidP="6B5D80ED" w:rsidRDefault="6B5D80ED" w14:paraId="3961D0AA" w14:textId="2E752C03">
+      <w:pPr>
+        <w:sectPr w:rsidR="6B5D80ED" w:rsidSect="002628A6">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="2268" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="009E54EC" w:rsidR="009E54EC" w:rsidP="00CB76BD" w:rsidRDefault="009E54EC" w14:paraId="1E75D7F5" w14:textId="183E7BCE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc151388496" w:id="1"/>
       <w:bookmarkStart w:name="_Toc155857519" w:id="2"/>
       <w:bookmarkStart w:name="_Toc314218409" w:id="3"/>
       <w:r>
         <w:t>Preoperativ helkroppsdesinfektion och helkroppstvätt</w:t>
@@ -117,61 +123,85 @@
       </w:r>
       <w:r w:rsidR="00CB2FC2">
         <w:t xml:space="preserve">istället </w:t>
       </w:r>
       <w:r w:rsidRPr="00904CF3" w:rsidR="003C0DF2">
         <w:t>preoperativ helkroppsdesinfektion</w:t>
       </w:r>
       <w:r w:rsidR="008026B2">
         <w:t xml:space="preserve"> med klorhexidintvål</w:t>
       </w:r>
       <w:r w:rsidR="00C063EE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="002628A6" w:rsidRDefault="00904CF3" w14:paraId="785A8F4E" w14:textId="45B4BF62">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="002628A6" w:rsidRDefault="00904CF3" w14:paraId="29373343" w14:textId="326A08D2">
+    <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="002628A6" w:rsidRDefault="00904CF3" w14:paraId="29373343" w14:textId="7717F8B8">
       <w:r w:rsidR="00904CF3">
         <w:rPr/>
         <w:t>Tillagt avsnitt gällande helkroppstvätt. Anpassning till regional mall för styrdokument, samt mindre redaktionella förändringar av text.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="42472D4E">
         <w:rPr/>
-        <w:t>2025-03-13 Redaktionella ändringar.</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="72A17597">
+        <w:rPr/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="42472D4E">
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="70A9EC54">
+        <w:rPr/>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="42472D4E">
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="2812E62D">
+        <w:rPr/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="42472D4E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Redaktionella ändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="002628A6" w:rsidRDefault="00904CF3" w14:paraId="45B64B09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327186" w:id="4"/>
       <w:bookmarkStart w:name="_Toc106874289" w:id="5"/>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="002628A6" w:rsidRDefault="00904CF3" w14:paraId="7D696CDC" w14:textId="77777777">
       <w:bookmarkStart w:name="_Toc100327187" w:id="6"/>
       <w:bookmarkStart w:name="_Toc106874290" w:id="7"/>
       <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve">Ett operativt ingrepp innebär alltid en risk att drabbas av postoperativ sårinfektion. Det finns en rad olika åtgärder som är av vikt för att minimera detta. Infektionsrisken varierar inte bara på grund av typ och mängd bakterier som når såret utan också beroende av ingreppets art, operationsteknik, operationsmiljö, peroperativ antibiotikabehandling och patientens tillstånd före, under och efter operationen. </w:t>
@@ -331,53 +361,82 @@
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve">Utförs enligt tillverkarens instruktioner för klorhexidintvål. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="29247087" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Efter dusch ska patienten använda en ren handduk, ta på rena kläder samt ha renbäddad säng.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="75FDB1FF" w14:textId="2467BB21">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Produkt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="20A2845E" w14:textId="15916E28">
-[...1 lines deleted...]
-        <w:t>Klorhexidintvål 40 mg/ml = 4 % ex. Descutan svamp eller Hibiscrub tvållösning. En fördoserad svamp kan underlätta och säkerställa att tillräcklig mängd klorhexidintvål används.</w:t>
+    <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="20A2845E" w14:textId="6508C7CB">
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t>Klorhexidintvål</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 40 mg/ml = 4 % ex. </w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t>Descutan</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> svamp eller Hibi</w:t>
+      </w:r>
+      <w:r w:rsidR="62AF86FC">
+        <w:rPr/>
+        <w:t>wash</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tvållösning. En fördoserad svamp kan underlätta och säkerställa att tillräcklig mängd </w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t>klorhexidintvål</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> används.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="15BCC006" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Akut kirurgi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="051F70AA" w14:textId="77777777">
       <w:r w:rsidRPr="00904CF3">
         <w:t>Preoperativ helkroppsdesinfektion utförs i den utsträckning patientens tillstånd medger.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="2231CC01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -516,52 +575,51 @@
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327193" w:id="12"/>
       <w:bookmarkStart w:name="_Toc156397183" w:id="13"/>
       <w:bookmarkStart w:name="_Toc156397210" w:id="14"/>
       <w:bookmarkStart w:name="_Toc156401296" w:id="15"/>
       <w:r>
         <w:t>Ansvar och avsteg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="4278D4B9" w14:textId="77777777">
       <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve">Linjechefer ansvarar för att denna rutin är känd och följs av alla medarbetare. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00904CF3" w:rsidP="00FE27CD" w:rsidRDefault="00904CF3" w14:paraId="3085842A" w14:textId="77777777">
       <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve">Verksamhetschef kan efter riskanalys besluta att frångå delar av rekommendationerna för vissa åtgärder och ingrepp. Lokala rutiner ska finnas som beskriver undantagen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004C28B5" w:rsidR="009D080C" w:rsidP="00E25B96" w:rsidRDefault="00904CF3" w14:paraId="50DE5F6B" w14:textId="35B506E5">
-      <w:r w:rsidR="00904CF3">
-        <w:rPr/>
+      <w:r>
         <w:t>Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i MedControl PRO eller i befintligt avvikelsehanteringssystem.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w:rsidR="5161D913" w:rsidRDefault="5161D913" w14:paraId="2796855F" w14:textId="0D57BC90">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004C28B5" w:rsidR="008A0C9B" w:rsidP="00E25B96" w:rsidRDefault="008A0C9B" w14:paraId="2965D402" w14:textId="7F969E8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc314218413" w:id="16"/>
       <w:bookmarkStart w:name="_Toc182366122" w:id="17"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="004C28B5">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -766,346 +824,333 @@
           <w:b/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004C28B5" w:rsidR="008A0C9B" w:rsidP="004C28B5" w:rsidRDefault="008A0C9B" w14:paraId="569AFE66" w14:textId="6DBD7897">
       <w:r w:rsidRPr="004C28B5">
         <w:t>preoperativ, huddesinfektion, dusch, hudrengöring, desinfektion</w:t>
       </w:r>
       <w:r w:rsidRPr="004C28B5" w:rsidR="003B21CD">
         <w:t>, helkroppstvätt</w:t>
       </w:r>
       <w:r w:rsidRPr="004C28B5" w:rsidR="00B3317B">
         <w:t>, helkroppsdesinfektion.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="213ED987" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Relaterade dokument och kunskapsöversikt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00000000" w14:paraId="032BC65F" w14:textId="77777777">
+    <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="032BC65F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00904CF3" w:rsidR="00E25B96">
+        <w:r w:rsidRPr="00904CF3">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FASS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00904CF3" w:rsidR="00E25B96">
+      <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve"> Descutan</w:t>
       </w:r>
-      <w:r w:rsidR="00E25B96">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00904CF3" w:rsidR="00E25B96">
+      <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve"> Hibiscrub Läkemedelsindustriföreningen, LIF </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="4165D213" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Att förebygga vårdrelaterade infektioner. Ett kunskapsunderlag. Socialstyrelsen 2006 (art nr 2006-123-12)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00000000" w14:paraId="7A38F925" w14:textId="0D2AA37D">
+    <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="7A38F925" w14:textId="0D2AA37D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00904CF3" w:rsidR="00E25B96">
+        <w:r w:rsidRPr="00904CF3">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Operationssjukvård, preoperativ vård.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00904CF3" w:rsidR="00E25B96">
+      <w:r w:rsidRPr="00904CF3">
         <w:t xml:space="preserve"> Vårdhandboken</w:t>
       </w:r>
       <w:r w:rsidR="008D7DB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00904CF3" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="76BAF3E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Webster J and Osborne S. Preoperative Bathing or showering with skin antiseptics to prevent surgical site infection. Cochrane Database Systematic Review. 2015; 20 (2). CD004985</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="7D2BE1AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r w:rsidRPr="00904CF3">
         <w:t>Tanner J et al. A fresh look at preoperative body washing. Journal of Infection Prevention. 2012; 13 (1): 11-15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00916962" w:rsidR="00E25B96" w:rsidP="00E25B96" w:rsidRDefault="00E25B96" w14:paraId="177D6DF6" w14:textId="5AD7E844">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r w:rsidRPr="00916962">
         <w:t>Informationsmaterial till patient</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00603219">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Preope</w:t>
-[...11 lines deleted...]
-          <w:t>ativ patientinformation - Viktigt att veta inför din operation</w:t>
+          <w:t>Preoperativ patientinformation - Viktigt att veta inför din operation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D7DB9">
         <w:t>. Sjukhusövergripande patientinformation, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00603219" w:rsidP="00916962" w:rsidRDefault="00603219" w14:paraId="157E260A" w14:textId="15ADD055">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00603219" w:rsidSect="003B56E9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="2C22DD89" w14:textId="77777777">
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="3822515D" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="2F7E3383" w14:textId="77777777">
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="43FBDABD" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="4A33EFC8" w14:textId="77777777">
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="0CA6422B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1134,51 +1179,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00993D88" w:rsidRDefault="00993D88" w14:paraId="1FE2B822" w14:textId="490D74EA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="426"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="244B0E2D" wp14:editId="6E6B8DAA">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1335180048" name=""/>
                   <pic:cNvPicPr/>
@@ -1187,73 +1232,73 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="6FFF4D61" w14:textId="77777777"/>
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="214B9D6B" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="6420B014" w14:textId="77777777">
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="54718537" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00EF194E" w:rsidRDefault="00EF194E" w14:paraId="5C186628" w14:textId="77777777">
+    <w:p w:rsidR="004F3306" w:rsidRDefault="004F3306" w14:paraId="6DC26D3B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1291,91 +1336,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="045E9669">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4D01C81D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1414,98 +1459,98 @@
                           <w:r w:rsidRPr="006C5C12" w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="78A07384">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidRPr="006C5C12" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="006C5C12">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidRPr="006C5C12" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6095,52 +6140,51 @@
   <w:num w:numId="19" w16cid:durableId="97214843">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="324287405">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2093963558">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="424421018">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="352610316">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="692416757">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="947397998">
     <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -6345,84 +6389,86 @@
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A005F"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B21CD"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B56E9"/>
     <w:rsid w:val="003C0DF2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5B0C"/>
     <w:rsid w:val="003F05AD"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1A29"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F41F2"/>
     <w:rsid w:val="003F5732"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0041060C"/>
     <w:rsid w:val="00410763"/>
     <w:rsid w:val="00411FC4"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004203EE"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00430EB4"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00432A56"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004341D4"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450B02"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F1D"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496D74"/>
     <w:rsid w:val="00497CB1"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A4D7B"/>
     <w:rsid w:val="004A79A2"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C28B5"/>
     <w:rsid w:val="004D5DFC"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E09B9"/>
     <w:rsid w:val="004E63D8"/>
+    <w:rsid w:val="004F3306"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00500BE3"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00501AB8"/>
     <w:rsid w:val="00503FDC"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00522EB0"/>
     <w:rsid w:val="005238B5"/>
     <w:rsid w:val="005251AB"/>
     <w:rsid w:val="00527479"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00556CB9"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005740A8"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
@@ -6873,118 +6919,124 @@
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB63A1"/>
     <w:rsid w:val="00FC20ED"/>
     <w:rsid w:val="00FC30C4"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6152"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE27CD"/>
     <w:rsid w:val="00FE75CA"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0930D77C"/>
     <w:rsid w:val="0E8C3D44"/>
     <w:rsid w:val="12D81E69"/>
     <w:rsid w:val="13216A6E"/>
     <w:rsid w:val="135FAE67"/>
     <w:rsid w:val="139A7F57"/>
     <w:rsid w:val="1586E218"/>
     <w:rsid w:val="1B97B85F"/>
     <w:rsid w:val="1CD6E881"/>
     <w:rsid w:val="1E9D2450"/>
     <w:rsid w:val="1F9CE3DC"/>
+    <w:rsid w:val="230F70EE"/>
+    <w:rsid w:val="2812E62D"/>
     <w:rsid w:val="2933E020"/>
     <w:rsid w:val="2EE875A0"/>
     <w:rsid w:val="31C5F648"/>
     <w:rsid w:val="34061E74"/>
     <w:rsid w:val="35580262"/>
     <w:rsid w:val="362FA07A"/>
     <w:rsid w:val="3BE38665"/>
     <w:rsid w:val="3FB130BE"/>
     <w:rsid w:val="42472D4E"/>
     <w:rsid w:val="42E8D180"/>
     <w:rsid w:val="45C859BA"/>
     <w:rsid w:val="46207242"/>
     <w:rsid w:val="496ACBE9"/>
     <w:rsid w:val="4FAF946B"/>
     <w:rsid w:val="5161D913"/>
     <w:rsid w:val="550AC1DE"/>
     <w:rsid w:val="572A58FF"/>
     <w:rsid w:val="5B185E30"/>
     <w:rsid w:val="5D373565"/>
     <w:rsid w:val="5D807226"/>
     <w:rsid w:val="60B812E8"/>
+    <w:rsid w:val="62AF86FC"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B2F22A5"/>
+    <w:rsid w:val="6B5D80ED"/>
     <w:rsid w:val="6C67FC78"/>
     <w:rsid w:val="6D74F07D"/>
     <w:rsid w:val="700D00E7"/>
+    <w:rsid w:val="70A9EC54"/>
+    <w:rsid w:val="72A17597"/>
     <w:rsid w:val="72EC6FC4"/>
     <w:rsid w:val="7F8F1F39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{AF7FDD3D-6D62-4DB7-A4E1-2866D1DBCC77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9633,51 +9685,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E6363"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmn">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008074FD"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10704,52 +10756,52 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Preoperativ helkroppsdesinfektion och helkroppstvätt, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>233</revision>
+  <lastModifiedBy>Lisa Stenelo</lastModifiedBy>
+  <revision>235</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>