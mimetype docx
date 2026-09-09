--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,3991 +1,3556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BD2364F" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="00A60311" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A60311">
+    <w:p w14:paraId="74EEED05" w14:textId="77777777" w:rsidR="006A6991" w:rsidRDefault="006A6991" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc238798348"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="006A6991">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A7A525C" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="002524D7">
+    <w:p w14:paraId="11BC1DCA" w14:textId="4BD99326" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="180"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="003622EA">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc238798349"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="6D8A7081" w14:textId="30666CB3" w:rsidR="00F07EDF" w:rsidRDefault="004D0368" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Redaktionella ändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07EDF" w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="06C27836" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc238798350"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="63FD91EE" w14:textId="4D372CCD" w:rsidR="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Riktlinjen beskriver ansvar, larmrutiner och handläggning av patienter med både livshotande och mindre allvarliga tillstånd vid SÄS Skene inkl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> handläggning vid beslut om transport till SÄS Borås. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F609CD3" w14:textId="41CAA921" w:rsidR="00FF582C" w:rsidRDefault="00B405A1" w:rsidP="00D21924">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc238798351"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="31B66F36" w14:textId="34C828E2" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...43 lines deleted...]
-    <w:p w14:paraId="75E2E020" w14:textId="6C5577DA" w:rsidR="000D49D2" w:rsidRDefault="00E74B29">
+    <w:p w14:paraId="326BB4E7" w14:textId="77777777" w:rsidR="00860475" w:rsidRPr="00860475" w:rsidRDefault="00860475" w:rsidP="00860475"/>
+    <w:p w14:paraId="002AAF5A" w14:textId="4602082F" w:rsidR="00624AAF" w:rsidRDefault="000875DE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Faktaruta rubrik;3;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc166674095" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798348" w:history="1">
+        <w:r w:rsidR="00624AAF" w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:b/>
+            <w:noProof/>
+            <w:kern w:val="32"/>
+          </w:rPr>
+          <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
+        </w:r>
+        <w:r w:rsidR="00624AAF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r w:rsidR="00624AAF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r w:rsidR="00624AAF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798348 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00624AAF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00624AAF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r w:rsidR="00624AAF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r w:rsidR="00624AAF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BBD229D" w14:textId="78B8FC65" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0095CAAB" w14:textId="56546C93" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674096" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798349" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798349 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41E5A598" w14:textId="1E7CFBD7" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D8CB3BA" w14:textId="53E1E88F" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674097" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798350" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798350 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="220E99C7" w14:textId="7A58E8F3" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69D7B1DC" w14:textId="488E188A" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674098" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798351" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798351 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="252E2DCD" w14:textId="0142C70B" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12CF286E" w14:textId="37CFC3D6" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798352" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798352 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="304EBFD4" w14:textId="56EF257D" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798353" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798353 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="582206E0" w14:textId="14DEA797" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674099" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798354" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Verksamhet vid SÄS Skene</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798354 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="779FE863" w14:textId="28B33EFB" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C6E9791" w14:textId="16600511" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798355" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798355 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29B96780" w14:textId="63526603" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674100" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798356" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Verksamhetschefernas ansvar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798356 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CA312C7" w14:textId="44BDA5F0" w:rsidR="000D49D2" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="48C45A76" w14:textId="539DAA83" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674101" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798357" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Akuta larm</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798357 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27143D07" w14:textId="3A8D3FD0" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2FCF4D37" w14:textId="2B6177AB" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674102" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798358" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rött larm – Livshotande tillstånd</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798358 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E75FC20" w14:textId="00253D06" w:rsidR="000D49D2" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="3ED2037C" w14:textId="7AA2DD20" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674103" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798359" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lila larm – Specialistlarm</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798359 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F563583" w14:textId="1963C985" w:rsidR="000D49D2" w:rsidRDefault="00000000">
-[...70 lines deleted...]
-    <w:p w14:paraId="494FACEB" w14:textId="4524B504" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19DC70FC" w14:textId="7B2A84A9" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674105" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798360" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798360 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10A99468" w14:textId="1C28B876" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38E72B38" w14:textId="3C122C16" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674106" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798361" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Larmrutiner</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798361 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54AF15DF" w14:textId="0B5C7B74" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1771DB9D" w14:textId="3CD5EABC" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674107" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798362" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tillstånd hos patienten som bedöms som livshotande</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798362 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BE6FFC6" w14:textId="49B14D44" w:rsidR="000D49D2" w:rsidRDefault="00000000">
-[...212 lines deleted...]
-    <w:p w14:paraId="25146F04" w14:textId="270156CB" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0602C877" w14:textId="56B0E29A" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674111" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798363" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Enheter MED larmknapp: Dagtid vardagar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798363 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BF3C159" w14:textId="51D9CC8C" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33D13A13" w14:textId="14DEDC24" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674112" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798364" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Enheter UTAN larmknapp: Dagtid vardagar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798364 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...6 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="714D4573" w14:textId="615817E9" w:rsidR="000D49D2" w:rsidRDefault="00000000">
-[...212 lines deleted...]
-    <w:p w14:paraId="488CB872" w14:textId="4ABEE1F4" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CADB142" w14:textId="2E63DC01" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674116" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798365" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Jourtid</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798365 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="598CC6A7" w14:textId="186B2843" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E762052" w14:textId="223A8B43" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674117" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798366" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tillstånd hos patienten som bedöms som mindre allvarligt</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798366 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08ADDB53" w14:textId="45C855FE" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04C2C0A3" w14:textId="20A2A922" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674118" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798367" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Beslut om transport till SÄS Borås</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798367 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10C3ACC9" w14:textId="101AB576" w:rsidR="000D49D2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E64CE55" w14:textId="65CD5DD2" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798368" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patient som är i behov av fortsatt akuta livsuppehållande insatser eller IVA-vård</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798368 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C4C77A8" w14:textId="7D7DCFD0" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798369" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patient som kan vårdas på vårdavdelning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798369 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C974DA2" w14:textId="610A6FC7" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798370" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ambulanstransport</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798370 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="338A2561" w14:textId="09D07864" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166674119" w:history="1">
-        <w:r w:rsidR="000D49D2" w:rsidRPr="00245834">
+      <w:hyperlink w:anchor="_Toc238798371" w:history="1">
+        <w:r w:rsidRPr="000932D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nya larmknappar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
-[...12 lines deleted...]
-        <w:r w:rsidR="000D49D2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798371 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="000D49D2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D9370CD" w14:textId="3DC8663F" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="002F3DEF">
+    <w:p w14:paraId="55C8D8CC" w14:textId="370449CA" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798372" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reservrutin vid driftstörning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1531ECCB" w14:textId="352B7E67" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798373" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3755E3B1" w14:textId="04B284E7" w:rsidR="00624AAF" w:rsidRDefault="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238798374" w:history="1">
+        <w:r w:rsidRPr="000932D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238798374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="750CBCC3" w:rsidR="00B405A1" w:rsidRDefault="000875DE" w:rsidP="00B54C97">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238798352"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF8986E" w14:textId="149C1B8A" w:rsidR="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Syftet med riktlinjen är att klargöra rutiner för handläggning av patienter både med livshotande och mindre allvarliga tillstånd vid SÄS Skene. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="2005075F" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc238798353"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="0FC83F19" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc238798354"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Verksamhet vid SÄS Skene</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C03491D" w14:textId="77777777" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="008C078E">
+      <w:bookmarkStart w:id="13" w:name="_Toc238798355"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve">Verksamheten i Skene består av planerad verksamhet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB21E3" w:rsidRPr="00DB21E3">
+        <w:t>I viss omfattning bedrivs vård som kan omfatta hela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> dygnet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB21E3" w:rsidRPr="00DB21E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> Liknande form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>av verksamhet bedrivs p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB21E3">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> flera sjukhus i regionen och nationellt. Mottagningsverksamheten best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB21E3">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>r endast av specialistmottagningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B964E34" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...41 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:t>Ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C5B417E" w14:textId="38E9285A" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-      <w:pPr>
+    <w:p w14:paraId="7042DEA1" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc238798356"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Verksamhetschefernas ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5063BA1A" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Att rutiner är kända av medarbetare gällande larm vid livshotande tillstånd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE75BC7" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Att lokala rutiner finns och är kända angående kontakt vid mindre allvarliga tillstånd hos patient vid verksamhetens enheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B89D15" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Att verksamheter med mottagnings- eller dagvårdsverksamhet har rutiner så att läkare inom verksamheten kan agera vid akuta medicinska situationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6F2CE2" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Att individuella vårdplaner som gäller kommande vårdinsatser finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
-          <w:strike/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Syftet med riktlinjen är att klargöra rutiner för handläggning av patienter både med livshotande och mindre allvarliga tillstånd vid SÄS Skene.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>r varje patient inom respektive verksamhetsomr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>de. HLR-indikation ska vara bed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>md och begr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>nsningar tydligt dokumenterade i v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>rdplanen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EC2A29" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="5719B67D" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Att vårdplaner uppdateras vid flytt av patienter mellan SÄS Borås och SÄS Skene. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107AB1D4" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc419893117"/>
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238798357"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Akuta larm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="361A20E4" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...48 lines deleted...]
-      <w:r w:rsidR="00E91C1C">
+    <w:p w14:paraId="4E04D261" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid SÄS Skene finns två olika larmtyper. Dessa kan aktiveras via olikfärgade larmknappar. Om den larmande befinner sig i en situation där larmknapp inte fungerar, kan larm aktiveras genom telefon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003622EA">
-[...170 lines deleted...]
-      <w:r w:rsidRPr="00641E20">
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641E20">
-        <w:t>. Ange då numret på den larmknapp som inte fungerar.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. Ange då numret på den larmknapp som inte fungerar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDC5FB5" w14:textId="42D63D1B" w:rsidR="00E74B29" w:rsidRDefault="000E4997" w:rsidP="00E74B29">
-[...12 lines deleted...]
-      <w:r w:rsidR="00E5130B" w:rsidRPr="00641E20">
+    <w:p w14:paraId="2A07AE34" w14:textId="1E3F9EAE" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Om patienter, närstående, andra besökare eller SÄS medarbetare drabbas av akut sjukdom på enhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>med</w:t>
       </w:r>
-      <w:r w:rsidR="00E5130B">
-[...34 lines deleted...]
-      <w:r w:rsidR="00E74B29" w:rsidRPr="00641E20">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> larmknapp, se rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006210FA">
+        <w:t>Rött larm – Liv</w:t>
+      </w:r>
+      <w:r w:rsidR="008158A6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006210FA">
+        <w:t>hotande tillstånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. Vid händelse i lokal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>utan</w:t>
       </w:r>
-      <w:r w:rsidR="00E74B29" w:rsidRPr="00641E20">
-[...17 lines deleted...]
-      <w:r w:rsidR="00E74B29" w:rsidRPr="000D3762">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> larmknapp samt utomhus, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> parkeringsplats, larmas alltid ambulans via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
-      <w:r w:rsidR="000D3762">
-        <w:t>!</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF99BC9" w14:textId="0AF5ECE7" w:rsidR="00E74B29" w:rsidRPr="006570D0" w:rsidRDefault="00E74B29" w:rsidP="00641E20">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006570D0">
+    <w:p w14:paraId="03B2C800" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc238798358"/>
+      <w:r w:rsidRPr="00F07EDF">
         <w:t>Rött larm – Livshotande tillstånd</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4748E883" w14:textId="2984BDAF" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7CAF69EF" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Ett livshotande tillstånd kan vara exempelvis hjärtstopp, andningstopp eller kraftig blödning. Det kan också vara symtom som akut isättande bröst- eller buksmärta. Oftast är tecken på detta sviktande vitalparametrar. Till detta larm kallas följande funktion:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707FF008" w14:textId="2F8AB5BF" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">bröst- eller buksmärta. Oftast är tecken på detta sviktande vitalparametrar. Till detta larm kallas följande funktion: </w:t>
+        <w:t>Narkosläkare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530CB172" w14:textId="1FF593DA" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-      <w:r>
+    <w:p w14:paraId="772846A2" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc238798359"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Lila larm – Specialistlarm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2AAC10" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Till detta larm kallas specialist som tillhör enheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="64863A03" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:sym w:font="Symbol" w:char="F0B7"/>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc238798360"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="0A30EE7C" w14:textId="645B71B4" w:rsidR="00E74B29" w:rsidRPr="006570D0" w:rsidRDefault="00E74B29" w:rsidP="00E64345">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="117"/>
+    <w:p w14:paraId="119AC7EF" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc238798361"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Larmrutiner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1239CC16" w14:textId="54775DC6" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Till detta larm kallas specialist som tillhör enheten.</w:t>
+    <w:p w14:paraId="79F4E82C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid en larmsituation där larmknapp används sker följande steg: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0296F04D" w14:textId="2325FDFA" w:rsidR="00E74B29" w:rsidRPr="00A34FBB" w:rsidRDefault="00E74B29" w:rsidP="00E27187">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="118"/>
+    <w:p w14:paraId="437BE3B5" w14:textId="349A4B18" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve">Larmande person trycker på knappen och får en kvittens att larmet gått </w:t>
+      </w:r>
+      <w:r w:rsidR="008158A6" w:rsidRPr="00F07EDF">
+        <w:t>i väg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> genom att en lampa börjar blinka vid knappen.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="738D58EA" w14:textId="227457DD" w:rsidR="00E74B29" w:rsidRPr="00E27187" w:rsidRDefault="00E74B29" w:rsidP="00E27187">
-[...15 lines deleted...]
-    <w:p w14:paraId="2B02B775" w14:textId="7E677B46" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00326026">
+    <w:p w14:paraId="02DB7D2F" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="00326026">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Om den larmande befinner sig i en situation där larmknapp inte fungerar, kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>larm aktiveras genom telefon,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001434F3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Larmet kommer till, för larmet aktuella, i förväg programmerade DECT-telefoner.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. Ange larmknappsnummer. Larmet kommer till, för larmet aktuella, i förväg programmerade DECT-telefoner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62120F17" w14:textId="3CC02102" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="395E332A" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Kvittering sker på telefonen. Larmmeddelandet anger larmtyp samt position för larmet. Lokalkännedom och förståelse av positionsbetydelserna för att snabbt kunna ta sig till rätt plats är avgörande för att larmkedjan ska fungera.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Kvittering sker på telefonen. Larmmeddelandet anger </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>larmtyp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> samt position för larmet. Lokalkännedom och förståelse av positionsbetydelserna för att snabbt kunna ta sig till rätt plats är avgörande för att larmkedjan ska fungera. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D9DCB7" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="6DDDA9D9" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>När larmet kvitterats lyser lampan vid larmknappen med ett fast sken.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>När larmet kvitterats lyser lampan vid larmknappen med ett fast sken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F53FE1" w14:textId="31BF2C09" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="6BC9E7A2" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Lampan slocknar när telefonist avslutar larmet.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Lampan slocknar när telefonist avslutar larmet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA08E0E" w14:textId="7B72A7B7" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="3BC83128" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Om kvittering av larmmottagare uteblir kommer ett larm till Telefonicenter Borås/telefonväxeln där telefonisterna har manuella rutiner att följa.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Om kvittering av larmmottagare uteblir kommer ett larm till Telefonicenter Borås/telefonväxeln där telefonisterna har manuella rutiner att följa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06767778" w14:textId="48CAB216" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
+    <w:p w14:paraId="0A129663" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>:s beredskap.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid fel kontaktas Telefonicenter Borås/telefonväxeln som vidtar reservrutin och felanmäler till KSD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>fd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> VGR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>IT):s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> beredskap. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D1FBE8" w14:textId="1DF1CA48" w:rsidR="00E74B29" w:rsidRPr="00DF35CA" w:rsidRDefault="00E74B29" w:rsidP="00DF35CA">
+    <w:p w14:paraId="0620190D" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="137" w:name="_Toc166674107"/>
-      <w:r w:rsidRPr="00DF35CA">
+      <w:bookmarkStart w:id="20" w:name="_Toc238798362"/>
+      <w:r w:rsidRPr="00F07EDF">
         <w:t>Tillstånd hos patienten som bedöms som livshotande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57B9A76E" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...18 lines deleted...]
-        <w:t>Vid osäkerhet om det finns dokumenterade begränsningar av vårdinsats i journalen får akut behandling och larm inte fördröjas.</w:t>
+    <w:p w14:paraId="186DCD55" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid osäkerhet om det finns dokumenterade begränsningar av vårdinsats i journalen får akut behandling och larm inte fördröjas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BED6E35" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="155"/>
+    <w:p w14:paraId="476B05E7" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc238798363"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Enheter MED larmknapp: Dagtid vardagar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EA9DF37" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...4 lines deleted...]
-        <w:t>Tryck på larmknapp</w:t>
+    <w:p w14:paraId="6FCE4874" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Tryck på larmknapp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E51368" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...4 lines deleted...]
-        <w:t>Påbörja akut behandling efter behov, t.ex. HLR.</w:t>
+    <w:p w14:paraId="57BE8CAA" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Påbörja akut behandling efter behov, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> HLR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102628C4" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Narkosläkare finns på operationscentrum måndag-torsdag 07:30-16:30, fredag 07:30-12:20. Undantag vid helger och vissa semesterperioder.</w:t>
+    <w:p w14:paraId="44273FC8" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Narkosläkare finns på operationscentrum måndag-torsdag 07:30-16:30, fredag 07:30-12:20. Undantag vid helger och vissa semesterperioder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2DCDA0" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="156"/>
+    <w:p w14:paraId="30C6B652" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc238798364"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Enheter UTAN larmknapp: Dagtid vardagar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1136689E" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+    <w:p w14:paraId="0809F36C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:left="1349" w:hanging="357"/>
-[...2 lines deleted...]
-        <w:t>Påbörja akut behandling efter behov, t.ex. HLR.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Påbörja akut behandling efter behov, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> HLR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5821AE" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+    <w:p w14:paraId="779F5D62" w14:textId="72AA3D98" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:left="1349" w:hanging="357"/>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Larma 112. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2310F777" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003622EA">
+    <w:p w14:paraId="37CE7150" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Via telefon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9184</w:t>
       </w:r>
-      <w:r w:rsidRPr="003622EA">
-        <w:t xml:space="preserve"> larmas narkosläkare, som kommer om det ur medicinsk synvinkel är möjligt att lämna operation.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> larmas narkosläkare, som kommer om det ur medicinsk synvinkel är möjligt att lämna operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF24F65" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Narkosläkare finns på operationscentrum måndag-torsdag 07:30-16:30, fredag 07:30-12:20. Undantag vid helger och vissa semesterperioder.</w:t>
+    <w:p w14:paraId="05DDD585" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Narkosläkare finns på operationscentrum måndag-torsdag 07:30-16:30, fredag 07:30-12:20. Undantag vid helger och vissa semesterperioder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DCB440" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Om händelsen gäller en enhet som har egen läkare på plats på dagtid, agerar denne själv för att omhänderta patienten till dess tillkallad hjälp anländer.</w:t>
+    <w:p w14:paraId="2A54FF6C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Om händelsen gäller en enhet som har egen läkare på plats på dagtid, agerar denne själv för att omhänderta patienten till dess tillkallad hjälp anländer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFBDDEE" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="003622EA">
+    <w:p w14:paraId="19D79D3E" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00DC1CED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc238798365"/>
+      <w:r w:rsidRPr="00F07EDF">
         <w:t>Jourtid</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="157"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="387DD5C5" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003F57E2" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+    <w:p w14:paraId="7FB8002D" w14:textId="128BD33F" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:ind w:left="1349" w:hanging="357"/>
-[...2 lines deleted...]
-        <w:t>Påbörja akut behandling efter behov, t.ex. HLR.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Påbörja akut behandling efter behov, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> HLR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7EA608" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003F57E2" w:rsidRDefault="00E74B29" w:rsidP="008D5617">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008D5617">
+    <w:p w14:paraId="50EBC871" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Larma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F57E2">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB454F9" w14:textId="77777777" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Kontakta berörd jour angående eventuell överflyttning av patienten till SÄS Borås.</w:t>
+    <w:p w14:paraId="007567E7" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Kontakta berörd jour angående eventuell överflyttning av patienten till SÄS Borås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002CCD05" w14:textId="3D936659" w:rsidR="00E74B29" w:rsidRPr="003622EA" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...397 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="331FBC05" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Kirurg bakjour, SÄS Borås, via telefonväxeln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Systemförvaltaren lägger efter beslut från systemägaren (chefläkaren) beställningen hos Västfastigheter.</w:t>
+        <w:t>033 - 616 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55797645" w14:textId="1795DB45" w:rsidR="00E74B29" w:rsidRPr="005B2121" w:rsidRDefault="00E74B29" w:rsidP="00BC74F6">
+    <w:p w14:paraId="637CE102" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Ortopeden primärjour, SÄS Borås, tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033 - 616 35 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D10339" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Övriga patienter: Kontakta husjouren inom VO medicin, SÄS Borås, tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033 - 616 10 06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> eller via telefonväxeln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033 - 616 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. Om inte frågan kan lösas direkt via telefon, tar husjouren kontakt med bakjouren på VO medicin, som har 2 timmars inställelsetid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15757CAC" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="266" w:name="_Toc166674117"/>
-      <w:r w:rsidRPr="005B2121">
+      <w:bookmarkStart w:id="24" w:name="_Toc238798366"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Tillstånd hos patienten som bedöms som mindre allvarligt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573C9997" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Handläggs enligt lokal rutin för respektive verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADD1E28" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00504CCA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc238798367"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Beslut om transport till SÄS Borås</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDAB861" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc238798368"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Patient som är i behov av fortsatt akuta livsuppehållande insatser eller IVA-vård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E01E88" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid akuta livshotande tillstånd ska patienten, efter kontakt med läkare/jouren, transporteras direkt till akutmottagningen för bedömning av fortsatt vårdbehov och på vilken avdelning. Dagtid då narkosläkare bedömt patienten i Skene, kan denne ta direktkontakt med IVA i Borås och patienten, vid behov, överföras direkt till IVA. Ansvarig läkare i Skene ska informera ansvarig läkare på ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>bakavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>” på SÄS Borås inför överflyttningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45001136" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc238798369"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Patient som kan vårdas på vårdavdelning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA11B3C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>För patient som under jourtid, via telefonkontakt bedömts av jourläkare, och är i behov av vidare vård vid SÄS Borås, tar sjuksköterska på postoperativ avdelning kontakt med anestesibakjour samt bakjour för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>den specialitet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> (ortopedi/kirurgi) som patienten hör till och beslutar om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>överflytt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. Patienten transporteras till postoperativ avdelning i Borås för direktinläggning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759EA5BC" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Så snart patienten anländer till beslutad avdelning, ska den jourhavande läkare som deltagit i beslutet om överflyttning, se till att patienten omedelbart blir omhändertagen och undersökt av jourhavande läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62490E70" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Under tid som inte är jourtid tas kontakt med enheten i Borås enligt ordinarie rutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BBC351" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc238798370"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Ambulanstransport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6940D217" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Ring tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> vid behov av ambulanstransport till SÄS Borås. Prioritering görs enligt SOS-alarms bedömning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C8AA1F" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc238798371"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Nya larmknappar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B336B70" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Beställning av fler larmknappar sker hos systemförvaltaren på SÄS för AML vid säkerhetsenheten inom stab för hållbarhet kansli och säkerhet. Vid ansökan om nya larmknappar görs en värdering av kostnader, orsak till behovet (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t xml:space="preserve"> lokalbyte) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:lastRenderedPageBreak/>
+        <w:t>angelägenhetsgrad, vilket ligger till grund för om kostnaden belastar kliniken eller sjukhuset övergripande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAD6B0C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Systemförvaltaren lägger efter beslut från systemägaren (chefläkaren) beställningen hos Västfastigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF09083" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="004E45C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc238798372"/>
+      <w:r w:rsidRPr="00F07EDF">
         <w:t>Reservrutin vid driftstörning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FBB076A" w14:textId="72E2E02A" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och fasta telefoner, Cisco.</w:t>
+    <w:p w14:paraId="40E4D3AC" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Akuta medicinska larm är kopplat till en meddelandeplattform som är en del av den digitala växel som levererar telefoni till sjukhuset via bärbara telefoner, DECT, och fasta telefoner, Cisco. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351838E3" w14:textId="7A66DA3B" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00E74B29">
-[...1 lines deleted...]
-        <w:t>Vid avbrott i dessa system påverkas larmhanteringen och följande alternativ finns som reservrutin:</w:t>
+    <w:p w14:paraId="25993E7C" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid avbrott i dessa system påverkas larmhanteringen och följande alternativ finns som reservrutin: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B2BF6" w14:textId="7445D085" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00B358CD">
+    <w:p w14:paraId="02FEDC17" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E1DB1">
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid fel på larmknapp används </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07EDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t> för larm, man uppger då larmknappsnummer. Lampa ska blinka när man tryckt in knappen; detta indikerar att den fungerar och att larmet sänds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064E04F3" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid avbrott i ordinarie telefoni används reservtelefoni vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>inlarmning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F07EDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Reservrutin vid driftstörning i IP-telefoni, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A20804B" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>Vid avbrott erhåller larmmottagare larm via mobiltelefon; denna mobiltelefon finns förberedd att hämtas på operationsavdelningen, SÄS Skene. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE6BFE9" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRPr="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00517356">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>När övergripande avbrott verifierats skickas meddelande ut om allvarlig störning enligt rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F07EDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Massmeddelande via </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F07EDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Dect</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F07EDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>-telefoni vid SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F07EDF">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEA9696" w14:textId="77777777" w:rsidR="00F07EDF" w:rsidRDefault="00F07EDF" w:rsidP="00F07EDF"/>
+    <w:p w14:paraId="55F2C9B3" w14:textId="227BBC11" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00624AAF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc238798373"/>
       <w:r>
-        <w:t xml:space="preserve"> för larm, man uppger då larmknappsnummer. Lampa ska blinka när man tryckt in knappen; detta indikerar att den fungerar och att larmet sänds.</w:t>
-      </w:r>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="47E271DB" w14:textId="2D8FE6A3" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00B358CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5E30BAA2" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid avbrott i ordinarie telefoni används reservtelefoni vid inlarmning, se rutinen </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="479625F6">
+        <w:t>Vid behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238798374"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="43118325" w14:textId="72916AAF" w:rsidR="00517356" w:rsidRPr="00517356" w:rsidRDefault="00517356" w:rsidP="00517356">
+      <w:r w:rsidRPr="00517356">
+        <w:t>Reservrutin vid driftstörning i IP-telefoni, SÄS. Sjukhusövergripande rutin, SÄS  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E0FA09" w14:textId="77777777" w:rsidR="00517356" w:rsidRPr="00517356" w:rsidRDefault="00517356" w:rsidP="00517356">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00517356">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Reservrutin vid driftstörning i IP-telefoni, SÄS</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00517356">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5536B134" w14:textId="6F89CBF9" w:rsidR="00E74B29" w:rsidRDefault="00E74B29" w:rsidP="00B358CD">
-[...154 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EE4EBB4" w14:textId="77777777" w:rsidR="00517356" w:rsidRPr="00517356" w:rsidRDefault="00517356" w:rsidP="00517356">
+      <w:r w:rsidRPr="00517356">
+        <w:t>Massmeddelande via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00517356">
+        <w:t>Dect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00517356">
+        <w:t>-telefoni vid SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517356">
         <w:br/>
-        <w:t>Linn Svensson, Telefoniservice</w:t>
-[...118 lines deleted...]
-      <w:r w:rsidRPr="004F39D3">
+      </w:r>
+      <w:r w:rsidRPr="00517356">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
       </w:r>
+      <w:r w:rsidRPr="00517356">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D0215EC" w14:textId="032D0369" w:rsidR="00FB1B83" w:rsidRPr="00992138" w:rsidRDefault="008029C1" w:rsidP="00992138">
-[...37 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="40AA233F" w14:textId="441DB765" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00517356">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FB1B83" w:rsidRPr="00992138" w:rsidSect="003622EA">
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0527874D" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692">
+    <w:p w14:paraId="64B9D8AF" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="000FF10E" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692">
+    <w:p w14:paraId="3B1B09CC" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="442A24BE" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692">
+    <w:p w14:paraId="7E7F058D" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4177E18D" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692"/>
+    <w:p w14:paraId="37CDEAF9" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="498FA7DB" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692">
+    <w:p w14:paraId="5B8BEAD0" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2927CFE1" w14:textId="77777777" w:rsidR="000B0692" w:rsidRDefault="000B0692">
+    <w:p w14:paraId="49012339" w14:textId="77777777" w:rsidR="00507953" w:rsidRDefault="00507953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4015,295 +3580,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4401,91 +3883,517 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00A153D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="67EC5D20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="012818DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="314A4AA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05302D6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D5801DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4554,51 +4462,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4667,51 +4575,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B1D1317"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DEEE7DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4780,51 +4837,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4893,57 +4950,207 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A3D4F19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63BA3C3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5006,51 +5213,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5119,51 +5326,837 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D656768"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="798EDAD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21B971FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2AC0834"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="221256FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D152EE7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27CA1CD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AC4C246"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A250E3A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E244D316"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332E295F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6163C1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5259,57 +6252,207 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6C1264"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71F08A18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5372,51 +6515,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5485,51 +6628,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410B78A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D0CBA32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5626,165 +6918,575 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49157A22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="730637EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA21547"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2129FFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F94370F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18ACD728"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516D1896"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DED89964"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5853,164 +7555,314 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537E5A43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2452CD44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="8147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6079,252 +7931,611 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59584D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD24A728"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D026DF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6ADCE7DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...103 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="607D6C89"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40ECF6D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C316EAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93C4683E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6393,51 +8604,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70AD6443"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BEC99E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74633D49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2924094"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6506,51 +9015,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6619,794 +9128,848 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="393235563">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1344430216">
+  <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="313533202">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1253666771">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1718427903">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1211461102">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1171720866">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1010066402">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="900871967">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1234777885">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="777992550">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1398019625">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="910502923">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="176578103">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1754163898">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="163402292">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1517228699">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="521280414">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1134173293">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2133211473">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="658460530">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1589650942">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="757990587">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1495607113">
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="403337221">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="42" w16cid:durableId="177811087">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="996301183">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="43" w16cid:durableId="2064205877">
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1321696343">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="44" w16cid:durableId="1614677741">
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1833329833">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="7365887">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="65424671">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013F1C"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00031871"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00037D9B"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000521BB"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000837DD"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000875DE"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A162A"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000B0692"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D3762"/>
-    <w:rsid w:val="000D49D2"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E4997"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="001006C8"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00106F62"/>
+    <w:rsid w:val="001073EB"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00114986"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001434F3"/>
-    <w:rsid w:val="0014532E"/>
+    <w:rsid w:val="00147775"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="00166241"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00166D6E"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184947"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A2D12"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C63BB"/>
-    <w:rsid w:val="00201ABA"/>
+    <w:rsid w:val="001D3BFF"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="00206F1A"/>
     <w:rsid w:val="00211487"/>
-    <w:rsid w:val="00211AC4"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00250C35"/>
     <w:rsid w:val="00250F24"/>
-    <w:rsid w:val="00251B78"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="002524D7"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00256BEF"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00274AB4"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A3CE9"/>
-    <w:rsid w:val="002A3F69"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F3DEF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003004AC"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00321165"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00326026"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003368BB"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00351BFE"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="003622EA"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00380A8A"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00392C8D"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6AE6"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E3B91"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F57E2"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00411479"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="004216B3"/>
-    <w:rsid w:val="00422024"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="0042533C"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="004701B5"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00473950"/>
+    <w:rsid w:val="004801DF"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00482579"/>
-    <w:rsid w:val="004869C9"/>
+    <w:rsid w:val="00480ED4"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B17BF"/>
+    <w:rsid w:val="004B206A"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B78C3"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C7B6D"/>
+    <w:rsid w:val="004D0368"/>
+    <w:rsid w:val="004D31B6"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004F30FD"/>
+    <w:rsid w:val="004E45C0"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504457"/>
+    <w:rsid w:val="00504CCA"/>
+    <w:rsid w:val="00507953"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00517356"/>
+    <w:rsid w:val="00526D45"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="005347B0"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="005430D5"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00553F8C"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="005646DE"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="005826B4"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B12E9"/>
-    <w:rsid w:val="005B3C88"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C7779"/>
-    <w:rsid w:val="005C7E44"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00614A51"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="00615A1D"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="006210FA"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="0062211D"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624AAF"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00641E20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00650307"/>
+    <w:rsid w:val="00637669"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006617C1"/>
-    <w:rsid w:val="006637F7"/>
+    <w:rsid w:val="0066055B"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006676E7"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="006750F5"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6991"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7BB9"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B2EC9"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D3894"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00702A95"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
-    <w:rsid w:val="00725FB7"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731777"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0075158C"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="007618D2"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="0076785A"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00771D18"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007804DB"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A01E4"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C226B"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D9FCA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E7748"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="008029C1"/>
+    <w:rsid w:val="00815076"/>
+    <w:rsid w:val="008158A6"/>
+    <w:rsid w:val="00816948"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="008266A5"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00834B60"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
+    <w:rsid w:val="0085735C"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00860475"/>
+    <w:rsid w:val="008608DA"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00892310"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="0089634A"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A298F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D5617"/>
-    <w:rsid w:val="008E3593"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D319B"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F44F6"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F608B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00901870"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0093012D"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00934193"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="009678FD"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009655FD"/>
+    <w:rsid w:val="00970DB5"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00992138"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B6FAE"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
-    <w:rsid w:val="00A270B2"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A373A1"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42D11"/>
-    <w:rsid w:val="00A4699F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A70CE5"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A87CFC"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A936D3"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA4D5D"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0717"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC356B"/>
+    <w:rsid w:val="00AB68F0"/>
+    <w:rsid w:val="00AB6986"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4751"/>
-    <w:rsid w:val="00AC7024"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF6CB2"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B144FF"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B201B5"/>
+    <w:rsid w:val="00B33BDB"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B358CD"/>
+    <w:rsid w:val="00B34F6F"/>
     <w:rsid w:val="00B359CC"/>
-    <w:rsid w:val="00B360E9"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B47BD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B53C6B"/>
+    <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
-    <w:rsid w:val="00B77613"/>
-    <w:rsid w:val="00B778D5"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
+    <w:rsid w:val="00B83ABF"/>
     <w:rsid w:val="00B84336"/>
-    <w:rsid w:val="00B84774"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC4B0A"/>
-    <w:rsid w:val="00BC74F6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF3192"/>
-    <w:rsid w:val="00C01C27"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C16540"/>
+    <w:rsid w:val="00C1740D"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71803"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C92DF1"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA192E"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CB03A3"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB754C"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D00B3B"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D2057A"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D21924"/>
+    <w:rsid w:val="00D23814"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50D36"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D52450"/>
+    <w:rsid w:val="00D55972"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D73444"/>
+    <w:rsid w:val="00D82A4D"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D86AE8"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00DA240A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DB21E3"/>
+    <w:rsid w:val="00DC0D28"/>
+    <w:rsid w:val="00DC1CED"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF35CA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E01911"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E24FFE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E5130B"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E64345"/>
-    <w:rsid w:val="00E66574"/>
+    <w:rsid w:val="00E6750F"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E72659"/>
-    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E878FF"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91C1C"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB6D51"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1C7B"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
-    <w:rsid w:val="00EE3723"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F07EDF"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F2299E"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F634AD"/>
-    <w:rsid w:val="00F818E3"/>
+    <w:rsid w:val="00F534F2"/>
+    <w:rsid w:val="00F62ACA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FB1B83"/>
+    <w:rsid w:val="00FB0047"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC6461"/>
-    <w:rsid w:val="00FD3533"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD43D8"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE135A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF0118"/>
+    <w:rsid w:val="00FE37E8"/>
+    <w:rsid w:val="00FF3B48"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0144231A"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="133991BA"/>
-[...12 lines deleted...]
-    <w:rsid w:val="63FDAFEF"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64D71908"/>
-    <w:rsid w:val="6A4AB4A0"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6E28E6D7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="7616AD82"/>
+    <w:rsid w:val="70A7861C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7743,234 +10306,194 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="003622EA"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="002524D7"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1240" w:after="160"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003622EA"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -8142,70 +10665,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="002524D7"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -8227,51 +10751,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8317,233 +10841,227 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1712" w:hanging="357"/>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002524D7"/>
+    <w:rsid w:val="000875DE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002524D7"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002524D7"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8580,118 +11098,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00251B78"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9673,59 +12191,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00251B78"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9851,329 +12366,2218 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003622EA"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...1 lines deleted...]
-    <w:rsid w:val="003622EA"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="80"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
-[...5 lines deleted...]
-    <w:rsid w:val="003622EA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:tabs>
-[...18 lines deleted...]
-      <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A3F69"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...71 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1B83"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="585649027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1158884759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="861161608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="951280927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711076380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="14313705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1724206741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522671665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1300453276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776052380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="932012084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1307465414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498346656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1346907238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1539312501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="812917067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="544755063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1606770216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1164975694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1657025775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="95172559">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="95904170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365516627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="212935956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036072880">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="951933209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1046568026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314451462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1270814204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765105213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1856571507">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="960574079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1045104796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1324241619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="446512843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522865176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="370302127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1207837796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="285743137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1086658590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457681291">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1052658000">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="713431536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="392510334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1526746410">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933511742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1054813684">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1889490105">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1545871355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522016384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="55593688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1087190531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1890263367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="719592934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="215700911">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1226528074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="372537702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="692535842">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1260454886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1329752148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="538668217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1002705210">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="608700061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1975403377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1431701670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1086422830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="989409863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1899436965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1639414562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="324749153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2067029793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="210583820">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="39867294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="80151985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360545301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="740179228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="745807240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1289310969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1281955984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1602881873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904563778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1080981806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2129427738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="182522824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1970355476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1213693112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1822382837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="658188705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="345131751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="742684886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1361584254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="513805964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="328558205">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37826619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1431581938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="919601996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1901940377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1650403449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="909924078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2131513589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1646010661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="172651296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1140347473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="91165697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="113331671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1510171080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1752309687">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="831137516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1125005029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="71895645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173374767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2052799487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="324867317">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="339819409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2146501428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933392964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="111023158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1646812147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1297224044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1995991532">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1067453308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="443380694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898741109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="768737807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2012372516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="609623756">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="933240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1252009771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="354111257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="269316880">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1609046827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1090659492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="923688134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053966523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1449356906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="119996720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="542786050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1562673114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1397627439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1705060091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1136877174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2125269915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1351760764">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="647828110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="591353066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="815030118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="812866845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="240022904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="200018060">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="412316308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="971716901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1465002565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="997879790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="657609081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1107311517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247814841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348679715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1324159325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1938053017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1955021259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1198199643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1640457606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-283/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-322/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10454,59 +14858,617 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9624</Characters>
+  <Pages>8</Pages>
+  <Words>1526</Words>
+  <Characters>9646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>267</Lines>
+  <Paragraphs>157</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11417</CharactersWithSpaces>
+  <CharactersWithSpaces>11015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="180" baseType="variant">
+      <vt:variant>
+        <vt:i4>6750323</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-283/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524310</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-322/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963801</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>bookmark://R%C3%B6ttLarm/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709518</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709517</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709516</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709515</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709514</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709513</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709512</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709511</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709510</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709509</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709508</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709507</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709506</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709505</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709504</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709503</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709502</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709501</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709500</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709499</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709498</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709497</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709496</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709495</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709494</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238709493</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta medicinska larm vid SÄS Skene</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Susanne Isaksson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>