--- v0 (2025-11-26)
+++ v1 (2026-09-29)
@@ -1,3954 +1,3146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="245581D9" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="008D6AB3" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...22 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+    <w:p w14:paraId="6B120C13" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="007F091B" w:rsidRDefault="003C0DFB" w:rsidP="007F091B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc226965646"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226965662"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227163244"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – bildlagringssystemet knutet till patientjournalen, SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="7D10080E" w:rsidR="009A32ED" w:rsidRPr="007F091B" w:rsidRDefault="009465F9" w:rsidP="00B33D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc226965647"/>
+      <w:r w:rsidRPr="007F091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="007F091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="03C42E06" w14:textId="77777777" w:rsidR="00283356" w:rsidRDefault="00C363DC" w:rsidP="003C0DFB">
+      <w:bookmarkStart w:id="5" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t xml:space="preserve">Redaktionella </w:t>
+      </w:r>
+      <w:r w:rsidR="00705907">
+        <w:t>förändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="00283356">
+        <w:t xml:space="preserve"> genomförda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D171707" w14:textId="73A10831" w:rsidR="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Innehållet i övrigt oförändrat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="5FD0ECBE" w:rsidR="009A32ED" w:rsidRPr="002B6A40" w:rsidRDefault="009A32ED" w:rsidP="00B33D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc226965648"/>
+      <w:r w:rsidRPr="002B6A40">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="1C540E67" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="525EC47D" w14:textId="19A066E8" w:rsidR="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Rutinen handlar om bildlagringssystemet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> och belyser det ur olika aspekter, alltifrån vad systemet används till, arbetsflöde vid registrering, införanderutin, patientsäkerhet, uppgraderingar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB93931" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...22 lines deleted...]
-        <w:spacing w:before="280" w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6660DA9D" w14:textId="546C1B43" w:rsidR="00B405A1" w:rsidRPr="002B6A40" w:rsidRDefault="00B405A1" w:rsidP="00B33D1B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44A1D">
+      <w:bookmarkStart w:id="8" w:name="_Toc226965649"/>
+      <w:r w:rsidRPr="002B6A40">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="7243C6D0" w14:textId="13108993" w:rsidR="00D0605D" w:rsidRDefault="00F56D83">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-360434961"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6CC674D8" w14:textId="45BC90C8" w:rsidR="00B33D1B" w:rsidRDefault="00A6741B">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc238199568" w:history="1">
+            <w:r w:rsidR="00B33D1B" w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199568 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D1B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="147D7590" w14:textId="3BA77A47" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199569" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förutsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199569 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C13C8CA" w14:textId="6D1D75F1" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199570" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vad är Picsara och vad används det till?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199570 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E0ABF0F" w14:textId="78591754" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199571" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kameror</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199571 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4D50557A" w14:textId="2C35D690" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199572" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilder/media från patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199572 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1DEBF78C" w14:textId="2D717C4A" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199573" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilder i E-arkiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199573 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0084819E" w14:textId="769AAAFF" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199574" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Åtkomst till Picsara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199574 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="766D3002" w14:textId="379B5172" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199575" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199575 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="55D7C3F9" w14:textId="27782F13" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199576" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsflöde för registrering av bilder från ett patientbesök i Picsara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199576 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51860797" w14:textId="0A08E1DA" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199577" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Patientsäkerhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199577 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1DDE076C" w14:textId="02D11C80" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199578" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Skyddad identitet/journal, känsliga motiv och Picsara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199578 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="69CF6C5C" w14:textId="2B617482" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199579" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Patientmedia i utbildningssyfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199579 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="557CF31E" w14:textId="4D023BF9" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199580" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Införande av Picsara hos verksamheter vid SÄS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199580 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="35879CBE" w14:textId="10B74075" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199581" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppgraderingar av Picsara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199581 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E94EC82" w14:textId="1B0E697F" w:rsidR="00B33D1B" w:rsidRDefault="00B33D1B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238199582" w:history="1">
+            <w:r w:rsidRPr="00935C98">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Lokala kontaktpersoner för Picsara vid SÄS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238199582 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1BC1B18A" w14:textId="2241F5A5" w:rsidR="003E5622" w:rsidRDefault="00A6741B" w:rsidP="00A6741B">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4DC4C0F1" w14:textId="5DC3109C" w:rsidR="1980DD2B" w:rsidRDefault="1980DD2B" w:rsidP="048990F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc238199568"/>
+      <w:r w:rsidRPr="048990F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="048990F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F52DE10" w14:textId="4385506C" w:rsidR="714E8496" w:rsidRDefault="714E8496" w:rsidP="048990F0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048990F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Styrdokumentet syftar till att ge information om hantering av bildlagringssystemet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="048990F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226965650"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238199569"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="63065E7A" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc238199570"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Vad är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> och vad används det till?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06636C47" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> är ett system för lagring av patientfoton (sår, koloskopi, ärr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>), film (operationer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>) och ljudfiler (logopedi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> är tillgängligt via länk från Patientjournalen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3DA03C" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> kan du enkelt spara ner media från olika typer av utrustning. Dessa media kan sedan analyseras och bearbetas med hjälp av verktyg för att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> mäta längd, area och kurvor. Det går att lagra såväl bild som film och ljud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A38D95D" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Exempel på några verksamheter vid SÄS som använder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7AE23" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Akutsjukvård – dokumenterar i bild </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> sår- och traumaskador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E03707" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Ortopedisk vård – dokumenterar i bild </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> benbrott och andra typer av frakturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ABD7DD" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Rehabiliteringsmedicinsk vård – dokumenterar i bild </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> viloställningar och ergonomi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C852EB2" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc238199571"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Kameror</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5D54C7" w14:textId="3CC15D2A" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t>För att ta fotografier till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> räcker det med en enkel digitalkamera (det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t> </w:t>
       </w:r>
       <w:r>
+        <w:t>finns ett standardutbud p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:t>å</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Marknadsplatsen) och en minneskortl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...58 lines deleted...]
-      </w:hyperlink>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sare till datorn (f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>verf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F590910">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ring)</w:t>
+      </w:r>
+      <w:r w:rsidR="7C030C74">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidR="601C36EA">
+        <w:t>mobil enhet tillhandahållen av arbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D2F1E56" w14:textId="1F496ECE" w:rsidR="00D0605D" w:rsidRDefault="00D0605D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="0B114FE3" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc238199572"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Bilder/media från patient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3232738F" w14:textId="382DFAF7" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t>Bilder tagna med patientens egen mobiltelefonkamera är tillåtet att spara i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, förutsatt att det framgår att det är patienten som tagit bilden och inte sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidR="527128E8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54880259" w14:textId="537B7A85" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t>Om bilden behövs i och för vården av patienten ska denna föras till journalen</w:t>
+      </w:r>
+      <w:r w:rsidR="124EAB37">
+        <w:t xml:space="preserve"> på ett </w:t>
+      </w:r>
+      <w:r w:rsidR="124EAB37" w:rsidRPr="3F590910">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1355 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t>säkert</w:t>
+      </w:r>
+      <w:r w:rsidR="124EAB37">
+        <w:t xml:space="preserve"> sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E79D43E" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="4C1CD5FB" w14:textId="29D36D37" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t>Den som ansvarar för journalföringen avgör om bilderna har sådan väsentlig betydelse för patientens vård att de ska journalföras.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52D035D9" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...144 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="00CF0287" w14:textId="2568E091" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="065AAF4D">
+      <w:r w:rsidRPr="3F590910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Viktigt att det framgår av journaltexten vem som har lämnat in bilden. Detta kan, med fördel, också läggas som information i ”Bildkommentar”-fältet i Picsara. Hur du gör för att spara ner bilderna från appen </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="065AAF4D">
+        <w:t> Viktigt att det framgår av journaltexten vem som har lämnat in bilden. Detta kan, med fördel, också läggas som information i ”Bildkommentar”-fältet i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Hur du gör för att spara ner bilderna från appen finns beskrivet i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Vård och hälsa</w:t>
+          <w:t xml:space="preserve">Lathund </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Va</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>̊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ha</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>̈</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>lsa</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Skicka och hantera bilder och filer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [2] finns beskrivet i </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="007A22C7">
+        <w:t>  för detta. Att spara ner bilderna i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> görs enligt denna rutin samt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...23 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>regional lathund</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> för detta [4]. För hantering av bilder via 1177 hänvisas till</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="00F4725E" w:rsidRPr="00F4725E">
+        <w:t> för detta. För hantering av bilder via 1177 hänvisas till rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Hantering av bilder skickat av invånaren via</w:t>
+          <w:t xml:space="preserve">Hantering av bilder skickat av invånaren via 1177 till </w:t>
         </w:r>
-        <w:r w:rsidR="00F4725E">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Picsara</w:t>
         </w:r>
-        <w:r w:rsidR="00F4725E" w:rsidRPr="00F4725E">
-[...4 lines deleted...]
-        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [5] </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="562A1232">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0A1A1" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc238199573"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Bilder i E-arkiv</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6553E3" w14:textId="04D07EC2" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:r>
-        <w:t>som beskriver detta tillvägagångssätt.</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="005E07A5">
+        <w:t>Foton ska i första hand hänvisas till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3F590910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>BMaker</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>ta</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> och endast i undantagsfall skannas in till E-arkiv, ex när foton bifogas till remiss från extern vårdgivare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43500BDC" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc238199574"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Åtkomst till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E3D7BA" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Eftersom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsaras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> databas är regional (en och samma oberoende av förvaltning), räcker det med att nedanstående förutsättningar är tillgodosedda för att kunna se patientbilder (eller film, ljud) förvaltningar emellan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD7EE7B" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Tillgång till patientjournalen med uthopp till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ADF30B" w14:textId="48DB21B7" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t>VO a</w:t>
-[...2 lines deleted...]
-        <w:t>nestesi.</w:t>
+        <w:t>Medarbetaren måste vara upplagd som användare i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, med läsbehörighet på den eller de kliniker det gäller. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349801A8" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+    <w:p w14:paraId="49E4E4E3" w14:textId="4EE1CB32" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad beträffar skrivbehörighet så söks den på motsvarande sätt som läsbehörighet.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46844B85" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...1 lines deleted...]
-        <w:t>Eftersom Picsaras databas är regional (en och samma oberoende av förvaltning), räcker det med att nedanstående förutsättningar är tillgodosedda för att kunna se patientbilder (eller film, ljud) förvaltningar emellan:</w:t>
+    <w:p w14:paraId="6D2DAA36" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> måste vara installerat på datorn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C51FDB7" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0CCC59D5" w14:textId="3D7F5E1C" w:rsidR="54FB1099" w:rsidRDefault="54FB1099" w:rsidP="3F590910">
       <w:r>
-        <w:t xml:space="preserve">patientjournalen </w:t>
-[...2 lines deleted...]
-        <w:t>med uthopp till Picsara.</w:t>
+        <w:t>Behörigheter</w:t>
+      </w:r>
+      <w:r w:rsidR="686DC54E">
+        <w:t xml:space="preserve"> och tillgång till system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> söks ordinarie väg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507F2B7F" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...9 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="37C7076C" w14:textId="0F09CCA6" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc226965651"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc238199575"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="39B4950F" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...4 lines deleted...]
-        <w:t>Picsara måste vara installerat på datorn.</w:t>
+    <w:p w14:paraId="3BA30263" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc238199576"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Arbetsflöde för registrering av bilder från ett patientbesök i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC725D5" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="74"/>
+    <w:p w14:paraId="779F6C6C" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Vanligtvis består arbetsflödet av följande steg: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76033DDC" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...33 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+    <w:p w14:paraId="3A0F70FB" w14:textId="20AFA277" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="00CA50D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A805E6">
-        <w:t>Patientens skada/åkomma fotograferas av vårdpersonal eller av sjukhusfotograf.</w:t>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Patientens skada/åkomma fotograferas av vårdpersonal eller av sjukhusfotograf. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4728FF73" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="007F006A">
+    <w:p w14:paraId="7D6E2FDC" w14:textId="7DCD0C0A" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="3F590910">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som underlag till bilderna finns en arbetsblankett (tillgänglig via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Picsaras regionala intranätsida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [6]) </w:t>
-[...6 lines deleted...]
-        <w:t>utgör sedan ett underlag för den medicinska sekreterare på kliniken, som ska lägga in bilderna i Picsara.</w:t>
+        <w:t xml:space="preserve"> ) att fylla i som ger kompletterande textinformation. Arbetsblanketten behöver inte fyllas i om den som fotograferar själv lägger in bilderna vid samma tillfälle som de tas. Om bilderna tas av annan person än den som lägger in dem ska dock arbetsblanketten fyllas i som underlag och läggas tillsammans med minnesmediet i en plastficka. Dessa ihop utgör sedan ett underlag för den </w:t>
+      </w:r>
+      <w:r w:rsidR="3D24FF60">
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på kliniken, som lägg</w:t>
+      </w:r>
+      <w:r w:rsidR="2758D616">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in bilderna i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADCC9EE" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="001E3D85" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...9 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="072F1398" w14:textId="58D9B056" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="3F590910">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t>patientjournalen</w:t>
-[...5 lines deleted...]
-        <w:t>Vid detta moment läses bilderna in från kamerans minneskort/annat lagringsmedia och kompletteras med informationen från arbetsblanketten.</w:t>
+        <w:t xml:space="preserve">Utifrån patientens vårdtillfälle i patientjournalen registrerar sedan </w:t>
+      </w:r>
+      <w:r w:rsidR="3EE6835A">
+        <w:t>personalen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Om mobiltelefon har använts, se </w:t>
+        <w:t xml:space="preserve"> ett så kallat bildcase i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Vid detta moment läses bilderna in från kamerans minneskort/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>annat</w:t>
+      </w:r>
+      <w:r w:rsidR="085F932D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagringsmedia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> och kompletteras med informationen från arbetsblanketten. Om mobiltelefon har använts, se  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Lathund -  Skapa case från mobiltelefon</w:t>
+          <w:t xml:space="preserve">Lathund </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>-  Skapa</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="3F590910">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> case från mobiltelefon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [7].</w:t>
+        <w:t> . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533B5932" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00E51DDC" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="340F6DAF" w14:textId="2551152E" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="285DB37B" w:rsidP="3F590910">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t>patientjournalen</w:t>
-[...2 lines deleted...]
-        <w:t>. Journaltexten återger i ord patientens vårdtillfälle och bilderna i Picsara kompletterar i sin tur det hela. En bild säger mer än tusen ord.</w:t>
+        <w:t>Personal</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0DFB">
+        <w:t xml:space="preserve"> låser (signerar) bildcaset i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C0DFB">
+        <w:t xml:space="preserve"> och därmed är kopplingen till patientens journal klar. Det innebär att det hamnar en länk till det aktuella bildcaset i journaltexten i patientjournalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D9B3AC" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+    <w:p w14:paraId="55632052" w14:textId="3FD9ACED" w:rsidR="119FC213" w:rsidRDefault="119FC213" w:rsidP="3F590910">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arbetsblanketten slängs när bilderna är hanterade.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08CEA587" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...6 lines deleted...]
-        <w:t>Om patient, försäkringsbolag m.fl. begär ut journalhandlingar skickas aldrig fotografier med per automatik. Beställaren måste uppge om detta önskas.</w:t>
+    <w:p w14:paraId="4C355485" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc238199577"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Patientsäkerhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB0EFED" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="34F84A0F" w14:textId="31A6545B" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:r>
-        <w:t>S</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00F31E5C">
+        <w:t>Makuleringsmöjlighet: Om det har hamnat fel media under fel patient, måste makulering</w:t>
+      </w:r>
+      <w:r w:rsidR="474BA4B6">
+        <w:t xml:space="preserve"> ske</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>regiongemensam rutin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A805E6">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>4</w:t>
-[...2 lines deleted...]
-        <w:t>].</w:t>
+        <w:t> . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7330D36D" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
+    <w:p w14:paraId="343DEFD3" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc25751708"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc238199578"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Skyddad identitet/journal, känsliga motiv och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="332BFD8D" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="47264B57" w14:textId="4241670A" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:r>
-        <w:t>patientjournalen</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">läggs </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, utan det </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t> ärver casen patient-id från patientjournalen (en förutsättning för kopplingen mellan patientjournalen och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>patientjournalen</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Det gör att åtkomsten till bilderna i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> baseras på åtkomsten i journalen. Det läggs således inte någon spärr i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, utan det styrs från patientjournalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AAD4ED" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
+    <w:p w14:paraId="232532B5" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc25751709"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A805E6">
+      <w:bookmarkStart w:id="25" w:name="_Toc238199579"/>
+      <w:r w:rsidRPr="003C0DFB">
         <w:t>Patientmedia i utbildningssyfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69B7659B" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
+    <w:p w14:paraId="65170505" w14:textId="0E7160B7" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
       <w:r>
-        <w:t xml:space="preserve">Om patientfotografier/annan media ska användas t.ex. vid interna/externa utbildningar eller föreläsningar, måste alltid patienten ge sitt godkännande först. Det görs genom att patienten fyller i en </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="065AAF4D">
+        <w:t>Om patientfotografier/annan media ska användas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> vid interna/externa utbildningar eller föreläsningar, måste alltid patienten ge sitt godkännande. Det görs genom att patienten fyller i en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>blankett</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [8]; ifylld blankett skannas till E-arkivet.</w:t>
+        <w:t>; ifylld blankett skannas till E-arkiv. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC1DF86" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="128"/>
+    <w:p w14:paraId="3F2884A8" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="006553C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc238199580"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Införande av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> hos verksamheter vid SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17A8E6F5" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1075F3D5" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Vanligtvis består det generella arbetsflödet av följande steg: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1817DAD8" w14:textId="60676F76" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="3F590910">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En kontaktperson hos verksamheten utses och meddelas till införandeansvarig</w:t>
+      </w:r>
+      <w:r w:rsidR="48D2F6B6">
+        <w:t xml:space="preserve">, för kontakt se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="48D2F6B6">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="48D2F6B6">
+        <w:t xml:space="preserve"> hemsida</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633473D" w14:textId="3433875C" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett första planeringsmöte hålls mellan ovanstående. Här presenteras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> översiktligt och kontaktpersonen ombeds att i samråd med sin verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="785701A8">
+        <w:t xml:space="preserve"> ta reda på vilka</w:t>
+      </w:r>
+      <w:r w:rsidR="5058F816">
+        <w:t xml:space="preserve"> typer av</w:t>
+      </w:r>
+      <w:r w:rsidR="785701A8">
+        <w:t xml:space="preserve"> bilder som ska tas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A3ACB5" w14:textId="024FC59C" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När kontaktpersonen har ett beslut på vilken/vilka arbetsblanketter som ska användas i verksamheten, hålls ett nytt planeringsmöte. </w:t>
+      </w:r>
+      <w:r w:rsidR="3C8E61A6">
+        <w:t>Vid behov av förändringar av blanketter sker detta i samråd med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den regionala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-gruppen</w:t>
+      </w:r>
+      <w:r w:rsidR="6013A5F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A805E6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="45B0FF39" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00A805E6" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+    <w:p w14:paraId="4CE6C312" w14:textId="56518956" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Införandeansvarig utför de tekniska förberedelserna och kopplingarna i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD6683F" w14:textId="0DA3DAC0" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En avstämning hålls inför driftstarten. Här bokas också ett utbildningstillfälle in. Utbildningen tar ungefär 45 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C713EE" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Införandet är klart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5451D4" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="006553C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc238199581"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Uppgraderingar av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD3E69E" w14:textId="6867FC21" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t xml:space="preserve">Uppgraderingar beslutas och samordnas alltid på regional nivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F430281" w14:textId="7286E20B" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:r>
+        <w:t>Uppgraderingarna sker alltid vid ett och samma tillfälle</w:t>
+      </w:r>
+      <w:r w:rsidR="4400126C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Inför uppgraderingen publiceras alltid information via de vedertagna informationskanalerna: Insidan (intranät-sidan (Nyheter IS/IT, Nyheter VGR IT) och på den regionala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intranätsidan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4FB2E" w14:textId="77777777" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="006553C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc238199582"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Lokala kontaktpersoner för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> vid SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="003C0DFB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B4BE1E" w14:textId="64EAB0EF" w:rsidR="003C0DFB" w:rsidRPr="003C0DFB" w:rsidRDefault="003C0DFB" w:rsidP="003C0DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A805E6">
-[...202 lines deleted...]
-        <w:r w:rsidRPr="00645442">
+      <w:hyperlink r:id="rId19">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Picsara (patientfoton) - Södra Älvsborgs Sjukhus</w:t>
+          <w:t>Picsara</w:t>
         </w:r>
-      </w:hyperlink>
-[...433 lines deleted...]
-        <w:r w:rsidRPr="009E0E57">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="3F590910">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://hittadokument.vgregion.se/sas</w:t>
-[...58 lines deleted...]
-          <w:t>able/sofia/rs13010-1891656052-6/surrogate/Lathund%20-%20Va%cc%8ard%20och%20ha%cc%88lsa%20-%20Skicka%20och%20hantera%20bilder%20och%20filer.pdf</w:t>
+          <w:t xml:space="preserve"> (patientfoton) - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="2E073CF8" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...17 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="0C37B21F" w14:textId="77777777" w:rsidR="009850D1" w:rsidRPr="009850D1" w:rsidRDefault="009850D1" w:rsidP="009850D1">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009850D1">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66BABAA7" w14:textId="13B6EE3F" w:rsidR="00F56D83" w:rsidRPr="000A0DB3" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...23 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="40AA233F" w14:textId="36EB0EFE" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009850D1">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24977A3A" w14:textId="77777777" w:rsidR="00F56D83" w:rsidRPr="00861E6D" w:rsidRDefault="00F56D83" w:rsidP="00F56D83">
-[...81 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51EB39E4" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2">
+    <w:p w14:paraId="29F6DD87" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AFBBFBC" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2">
+    <w:p w14:paraId="7666B5ED" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FAE113F" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2">
+    <w:p w14:paraId="026D858E" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C079F57" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B78B488" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00C43BDD">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="003F70E5" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="264F066B" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DAE7519" wp14:editId="58CF26F5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Bildobjekt 5">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B8EF89" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2"/>
+    <w:p w14:paraId="46A499B7" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19572D1C" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2">
+    <w:p w14:paraId="1732C03F" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4656FEF6" w14:textId="77777777" w:rsidR="00E57DE2" w:rsidRDefault="00E57DE2">
+    <w:p w14:paraId="2CF95439" w14:textId="77777777" w:rsidR="00004F8B" w:rsidRDefault="00004F8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11A1F7AB" w14:textId="77777777" w:rsidR="005C6496" w:rsidRPr="00DA65C4" w:rsidRDefault="005C6496" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="213943FC" wp14:editId="2CF1DD9C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Textruta 1"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E443D26" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="213943FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7E443D26" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E2A3924" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55CF72F3" wp14:editId="1279C6D9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="2" name="Textruta 2"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E9BB094" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="55CF72F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3E9BB094" w14:textId="77777777" w:rsidR="005C6496" w:rsidRDefault="005C6496">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0">
-[...85 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="9fBG9TtfgITH+1" int2:id="2lHzZn4V">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="eAI7ZZhJdSrptD" int2:id="IY9YFSQA">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4046,85 +3238,180 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04AF6298"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38D8FFB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -4197,50 +3484,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07CF4686"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="794244A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4309,51 +3709,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DC446A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C62E78F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4422,51 +3971,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4535,57 +4084,284 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15912235"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF24E3B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17CF0956"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3FA32B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4648,51 +4424,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4761,165 +4537,616 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...110 lines deleted...]
-      </w:rPr>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC2103E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AC4C6F2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207D1F26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EC06CD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8A2ED4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="68865984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33184A5B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D30CAAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38695ACC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="000AD83A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,57 +5242,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5128,51 +5356,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C954EB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C2CF41E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F362F2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E64A5C3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5241,51 +5695,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5382,51 +5836,426 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA137F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47BA3AE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502B3F7E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31C6E0C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50493796"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49E8B778"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5495,164 +6324,278 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57063F3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33B4EEE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5721,165 +6664,571 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F964FA0"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59DA4917"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D3BE9652"/>
+    <w:tmpl w:val="7AE88774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="FaktarutaLista"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="681B1527"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9ECBE22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4B114E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42B22D0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4B1242"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="385C750C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5948,141 +7297,729 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74B47812"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F70E3AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1352" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2072" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3512" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4232" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5672" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6392" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="7112" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="760D158C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E4A3F04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761A1D98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF30CEAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76382376"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EFA831E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765F7634"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A92B2C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77DC0735"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70BAF31C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6151,51 +8088,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6264,740 +8201,921 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1979453221">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1132677976">
+  <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="506797873">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="68576091">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1117257774">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1580939741">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="377240657">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="409884331">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="111556006">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="30081619">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2108651772">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="444009519">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2088650459">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1933732214">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="138154186">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1519539684">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1205292577">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1015691159">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1068571280">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="657536254">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1233547431">
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1467042784">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="39" w16cid:durableId="1906993464">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="170603173">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="977883007">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="242493266">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1387756589">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1999573724">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="822428801">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1745302564">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1200708739">
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...121 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00004F8B"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000408CD"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00064587"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000B00B9"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B4089"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C5042"/>
-    <w:rsid w:val="000D6B32"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
+    <w:rsid w:val="00162183"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="0018386F"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00185F28"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0BC7"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001F62A1"/>
+    <w:rsid w:val="00202487"/>
+    <w:rsid w:val="00210DB1"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002233C0"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00246B8A"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00261A42"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="002830CA"/>
+    <w:rsid w:val="00283356"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00295670"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
+    <w:rsid w:val="002B6A40"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031480B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="003263BD"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00390F8C"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C0DFB"/>
+    <w:rsid w:val="003C49C4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E5622"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F70E5"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00455C7A"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="0046453A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00476CB0"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00487267"/>
+    <w:rsid w:val="00486D6E"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B2003"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F060B"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00523B91"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00533024"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00547F0D"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B5BD7"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C6496"/>
+    <w:rsid w:val="005C6D9C"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E10BF"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E47AB"/>
-    <w:rsid w:val="005E6006"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="00627D6F"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0064604E"/>
+    <w:rsid w:val="006553C6"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6881"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
+    <w:rsid w:val="006E5408"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F7557"/>
+    <w:rsid w:val="006F52E3"/>
+    <w:rsid w:val="00705907"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00756E9C"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00764BE3"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="007771F9"/>
+    <w:rsid w:val="00776A05"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A22C7"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B0511"/>
+    <w:rsid w:val="007B4C02"/>
+    <w:rsid w:val="007B7658"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
+    <w:rsid w:val="007F091B"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F7E39"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00835BAC"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861574"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00882DBF"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00894DAB"/>
+    <w:rsid w:val="00897333"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A4BEF"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C6262"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D6AB3"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F607F"/>
+    <w:rsid w:val="009038EB"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="0093319B"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009850D1"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D07B7"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E294A"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F2F40"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A053FF"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A06EE1"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A56A5A"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A805E6"/>
+    <w:rsid w:val="00A6741B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A913F5"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC2CBD"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC6C23"/>
+    <w:rsid w:val="00AD0FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE1EF0"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B14EC3"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B173BE"/>
+    <w:rsid w:val="00B33D1B"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B3571A"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B4557D"/>
+    <w:rsid w:val="00B44B65"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B52C48"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB621D"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BC6616"/>
+    <w:rsid w:val="00BD44A8"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
+    <w:rsid w:val="00C363DC"/>
+    <w:rsid w:val="00C41156"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C434AF"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C44A1D"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C71F4C"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C76FE8"/>
+    <w:rsid w:val="00C82E57"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
+    <w:rsid w:val="00CA50D9"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA6D6E"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB580E"/>
+    <w:rsid w:val="00CB23BF"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD649C"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D0605D"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D039F8"/>
+    <w:rsid w:val="00D069D1"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11CA4"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D30D21"/>
+    <w:rsid w:val="00D339FE"/>
+    <w:rsid w:val="00D372EB"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D53410"/>
-    <w:rsid w:val="00D72452"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
+    <w:rsid w:val="00D7610B"/>
+    <w:rsid w:val="00D81898"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00DA2589"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA554D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E41B7F"/>
-    <w:rsid w:val="00E51DDC"/>
+    <w:rsid w:val="00E2217B"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E57DE2"/>
+    <w:rsid w:val="00E560AF"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E6758D"/>
-    <w:rsid w:val="00E71177"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E72E62"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E82E5C"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA2A56"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA7255"/>
+    <w:rsid w:val="00EB2C03"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED3C05"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF4E94"/>
+    <w:rsid w:val="00F0737E"/>
+    <w:rsid w:val="00F110CD"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F23B57"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F4725E"/>
+    <w:rsid w:val="00F44C5D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F56D83"/>
+    <w:rsid w:val="00F77F44"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FB10BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE6CAE"/>
+    <w:rsid w:val="00FF699F"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0153BB00"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="065AAF4D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="50189EEC"/>
+    <w:rsid w:val="048990F0"/>
+    <w:rsid w:val="085F932D"/>
+    <w:rsid w:val="0A5F174C"/>
+    <w:rsid w:val="0B039A61"/>
+    <w:rsid w:val="0BBCC5DE"/>
+    <w:rsid w:val="0C2BACBA"/>
+    <w:rsid w:val="0C8A7FE2"/>
+    <w:rsid w:val="119FC213"/>
+    <w:rsid w:val="124EAB37"/>
+    <w:rsid w:val="126FF710"/>
+    <w:rsid w:val="139BD126"/>
+    <w:rsid w:val="14A45AAD"/>
+    <w:rsid w:val="16839916"/>
+    <w:rsid w:val="1931223E"/>
+    <w:rsid w:val="1980DD2B"/>
+    <w:rsid w:val="1E14EA23"/>
+    <w:rsid w:val="1E7F9EF1"/>
+    <w:rsid w:val="1FA71CB3"/>
+    <w:rsid w:val="1FD3D8F4"/>
+    <w:rsid w:val="2369EE7E"/>
+    <w:rsid w:val="23FB302D"/>
+    <w:rsid w:val="2404CF5A"/>
+    <w:rsid w:val="244883AE"/>
+    <w:rsid w:val="2758D616"/>
+    <w:rsid w:val="285DB37B"/>
+    <w:rsid w:val="2A234B69"/>
+    <w:rsid w:val="2D822AB0"/>
+    <w:rsid w:val="30D8A30A"/>
+    <w:rsid w:val="38110810"/>
+    <w:rsid w:val="38D9EAD3"/>
+    <w:rsid w:val="390294C4"/>
+    <w:rsid w:val="3C8E61A6"/>
+    <w:rsid w:val="3D24FF60"/>
+    <w:rsid w:val="3EE6835A"/>
+    <w:rsid w:val="3F590910"/>
+    <w:rsid w:val="4400126C"/>
+    <w:rsid w:val="4579E612"/>
+    <w:rsid w:val="4693FA4F"/>
+    <w:rsid w:val="474BA4B6"/>
+    <w:rsid w:val="4872A584"/>
+    <w:rsid w:val="48D2F6B6"/>
+    <w:rsid w:val="49503FA3"/>
+    <w:rsid w:val="4A95F07C"/>
+    <w:rsid w:val="4B8D7A35"/>
+    <w:rsid w:val="4DE37999"/>
+    <w:rsid w:val="5058F816"/>
+    <w:rsid w:val="527128E8"/>
+    <w:rsid w:val="5460A103"/>
+    <w:rsid w:val="54FB1099"/>
+    <w:rsid w:val="562A1232"/>
+    <w:rsid w:val="5AD89FA6"/>
+    <w:rsid w:val="5C304C5A"/>
+    <w:rsid w:val="5E6A07DF"/>
+    <w:rsid w:val="5F862A73"/>
+    <w:rsid w:val="6013A5F7"/>
+    <w:rsid w:val="601C36EA"/>
+    <w:rsid w:val="624A416C"/>
+    <w:rsid w:val="626CE8DB"/>
+    <w:rsid w:val="627E774D"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="66010494"/>
+    <w:rsid w:val="669B327A"/>
+    <w:rsid w:val="686DC54E"/>
+    <w:rsid w:val="687F71E9"/>
+    <w:rsid w:val="68AB2065"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C59CEC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="70C62C53"/>
+    <w:rsid w:val="6CD83943"/>
+    <w:rsid w:val="6D86CA2D"/>
+    <w:rsid w:val="6DC6DB37"/>
+    <w:rsid w:val="708D325C"/>
+    <w:rsid w:val="714E8496"/>
+    <w:rsid w:val="7232EA5D"/>
+    <w:rsid w:val="72464B4A"/>
+    <w:rsid w:val="729870EF"/>
+    <w:rsid w:val="770D5C0A"/>
+    <w:rsid w:val="77B8ACBE"/>
+    <w:rsid w:val="785701A8"/>
+    <w:rsid w:val="7C030C74"/>
+    <w:rsid w:val="7E0B4A61"/>
+    <w:rsid w:val="7E6372FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{291D4299-09B8-4D09-964C-D85B9778BDD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7334,275 +9452,235 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00A805E6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0018386F"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="160"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A805E6"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
-[...42 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7680,614 +9758,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="0018386F"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00D72452"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8318,81 +10392,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8431,53 +10505,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8551,53 +10625,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8671,53 +10745,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8767,53 +10841,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8863,53 +10937,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -8945,53 +11019,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9040,51 +11114,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9128,51 +11202,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9259,70 +11333,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D72452"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9366,394 +11437,1950 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A805E6"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00A805E6"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...1 lines deleted...]
-    <w:rsid w:val="00A805E6"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
-      <w:ind w:left="3033" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A805E6"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC2CBD"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
-    <w:name w:val="Punktlista numrerad"/>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AC2CBD"/>
+    <w:rsid w:val="003E5622"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...71 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="208030181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1688946370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="207642972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="254435374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="647127829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794518214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="815533513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="924067982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="935795957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1105929644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1202742258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1350108700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1371878953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1590191894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1618947468">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1647395198">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750030601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768117867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771780421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1858889845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2056391976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2089308658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155347370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="293100896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="367266499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="906114278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1077366959">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1079328128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1106655758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1466267640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1778673790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1830555839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2021468189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="930619978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="713240862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="288174336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="383991767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479275132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="830218558">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="946933272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1074232172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1152983011">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1388844763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1519350566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683162111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1796942101">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2101100913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2143569228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1655525536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="614873428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="934248290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1349213253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1363752695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1507670546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1700201709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1924799599">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2144231072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1029182199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="145244239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="65762708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="177817687">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="240339573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="357968908">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="534927596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="546994478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558907782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="609119363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="815219714">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1049650552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1135683138">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1284964553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1356269585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1425303712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1647391206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1703285507">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1712068183">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1728457734">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2090036510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="487400037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="62065554">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="101072933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="150218671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="383872478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="687685353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="957369193">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1213034136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1276206607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1717587071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2031368166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126193091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1952668209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="191848693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="226381786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="485704125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="571501984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="620067745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="841092817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875654335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1298295058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518083069">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2042632602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="927470800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="144400660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196742699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="672684924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757024597">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="861865442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1327631951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1437479034">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1634022798">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1341271564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="52580654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="284655218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="397746862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="413169947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="527106104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="994408279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1362899849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1443115257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1763182589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794906516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2081563864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2085564431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2099517460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2109960697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="160511399">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="535629600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="744453381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044453067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1507209646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1643340396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1697342624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1698852620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1742753290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/e-tjanster-i-vard-och-halsa/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-321/native/Lathund%20-%20bildhantering%20i%201177.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/picsara/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-65/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/picsara" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-321/native/Lathund%20-%20bildhantering%20i%201177.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-275/surrogate/Patientens%20medgivande%20i%20Picsara.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-275/surrogate/Patientens%20medgivande%20i%20Picsara.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs13010-1891656052-6/surrogate/Lathund%20-%20Va%cc%8ard%20och%20ha%cc%88lsa%20-%20Skicka%20och%20hantera%20bilder%20och%20filer.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/e-tjanster-i-vard-och-halsa/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs13010-1891656052-6/surrogate/Lathund%20-%20Va%cc%8ard%20och%20ha%cc%88lsa%20-%20Skicka%20och%20hantera%20bilder%20och%20filer.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-65/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-275/surrogate/Patientens%20medgivande%20i%20Picsara.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs13010-1891656052-6/surrogate/Lathund%20-%20Va%cc%8ard%20och%20ha%cc%88lsa%20-%20Skicka%20och%20hantera%20bilder%20och%20filer.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/picsara/lathundar-och-utbildningar/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/system-a-o/picsara/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/picsara/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8265-1819836399-321/native/Lathund%20-%20bildhantering%20i%201177.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10034,59 +13661,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13508</Characters>
+  <Pages>1</Pages>
+  <Words>1393</Words>
+  <Characters>7943</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16024</CharactersWithSpaces>
+  <CharactersWithSpaces>9318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Picsara – bildlagringssystemet knutet till patientjournalen, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Marie Dahlberg Svensson</lastModifiedBy>
+  <revision>28</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>