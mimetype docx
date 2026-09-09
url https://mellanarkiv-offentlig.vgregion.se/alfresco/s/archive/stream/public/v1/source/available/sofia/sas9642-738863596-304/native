--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,5350 +1,3660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E813495" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00BA759C">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6616E0F9" w14:textId="77777777" w:rsidR="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="05C651BB">
+      <w:r w:rsidRPr="008E5310">
         <w:t>Perikardtappning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="05C651BB">
+      <w:r w:rsidRPr="008E5310">
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCB0ED3" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00BA759C">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc179383416"/>
+    <w:p w14:paraId="11BC1DCA" w14:textId="56B4831D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc227931543"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3D892642" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Rutinen beskriver förberedelser och utförande av </w:t>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="60E70F74" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Förenklad metodbeskrivning som beskriver </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="05C651BB">
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardtappning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="05C651BB">
-        <w:t xml:space="preserve"> vid vätska i hjärtsäcken samt uppföljande skötsel.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> på pacemaker-operationssalen alternativt PCI-labbet som förstahandsmetod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12046E33" w14:textId="518D9269" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc179383417"/>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227931544"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6D514DF4" w14:textId="412ED5E4" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Förenklad metodbeskrivning som beskriver </w:t>
+    <w:p w14:paraId="2578819E" w14:textId="397270DF" w:rsidR="00EC3CD1" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Rutinen beskriver förberedelser och utförande av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="05C651BB">
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardtappning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="05C651BB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> PCI-labbet som förstahandsmetod.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> vid vätska i hjärtsäcken samt uppföljande skötsel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F04612F" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227931545"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0D9CD72E" w14:textId="117623D4" w:rsidR="00A33A4E" w:rsidRDefault="00F8477E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C4BF98" w14:textId="697832A1" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc179383416" w:history="1">
-        <w:r w:rsidR="00A33A4E" w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931543" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
-[...71 lines deleted...]
-            <w:lang w:val="sv"/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931543 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D0C90D6" w14:textId="2F30FFCE" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="04F6F8AC" w14:textId="50BC475E" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383418" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931544" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383418 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931544 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261D2B40" w14:textId="7524B073" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="11AE98C8" w14:textId="4EF101E3" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383419" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931545" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Var utförs ingreppet?</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931545 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7227F045" w14:textId="17325AB6" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931546" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931546 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4810F0FE" w14:textId="2DC78766" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="01396914" w14:textId="70DBD4EA" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383420" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931547" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Material</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931547 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CFA29B2" w14:textId="019B3B9E" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1280C7DC" w14:textId="2F68A150" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383421" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931548" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Var utförs ingreppet?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383421 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931548 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7180011C" w14:textId="36EBD9E6" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931549" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Material</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931549 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="341E814F" w14:textId="2109FADB" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="56B791BC" w14:textId="22C3CFC2" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383422" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931550" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Förberedelse av patient</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383422 \h </w:instrText>
-[...431 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383428 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931550 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FED5E9C" w14:textId="14F52900" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5B5EB396" w14:textId="7D28EC66" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383429" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931551" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Tillvägagångssätt</w:t>
+          <w:t>Kardiologens förberedelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383429 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931551 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10536FB9" w14:textId="1FEAD696" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="5B1C569C" w14:textId="35B8F059" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383430" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931552" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Preoperativa förberedelser</w:t>
+          <w:t>Ingrepp på HIA</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383430 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931552 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BF1D902" w14:textId="10EAF514" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="693385B2" w14:textId="1E5D66AF" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383431" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931553" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Ingreppet</w:t>
+          <w:t>Ingrepp på operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383431 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931553 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="789CF47F" w14:textId="27FDB120" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931554" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ta med till operation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931554 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="385CAF7D" w14:textId="4D225EF9" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931555" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prover från perikardvätskan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931555 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="381F0289" w14:textId="0AADD270" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="56C511EB" w14:textId="00FA9942" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383432" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931556" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Postoperativ vård</w:t>
+          <w:t>På operationsavdelningen/pacemaker op-sal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383432 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931556 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="614D5776" w14:textId="3B714FF2" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931557" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tillvägagångssätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931557 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F2123B4" w14:textId="071FA5C7" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931558" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Preoperativa förberedelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931558 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6563A86C" w14:textId="59D8EBAB" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931559" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ingreppet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931559 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18B10F53" w14:textId="01059DB0" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3B413723" w14:textId="342AA474" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383433" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931560" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Avveckling</w:t>
+          <w:t>Postoperativ vård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383433 \h </w:instrText>
-[...71 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383434 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931560 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A8D9049" w14:textId="60DE3F35" w:rsidR="00A33A4E" w:rsidRDefault="00A33A4E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="4FED15E0" w14:textId="3D98AC34" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179383435" w:history="1">
-        <w:r w:rsidRPr="002230CB">
+      <w:hyperlink w:anchor="_Toc227931561" w:history="1">
+        <w:r w:rsidRPr="005575A4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:lang w:val="sv"/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Avveckling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179383435 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931561 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25D32B7D" w14:textId="23E54465" w:rsidR="00A453B2" w:rsidRDefault="00F8477E" w:rsidP="00AF35A7">
-[...2 lines deleted...]
-        <w:spacing w:before="360"/>
+    <w:p w14:paraId="556D1C3F" w14:textId="67745347" w:rsidR="00A71B4D" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink w:anchor="_Toc227931562" w:history="1">
+        <w:r w:rsidRPr="005575A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227931562 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="55E18FFA" w:rsidR="00B405A1" w:rsidRDefault="00A71B4D" w:rsidP="00A71B4D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc179383418"/>
-      <w:r w:rsidR="00A453B2">
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="008E5310" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Förutsättningar</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227931546"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...7 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="atLeast"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
-[...304 lines deleted...]
-          <w:lang w:val="sv"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2702F887" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="668EDE68" w14:textId="6215EE81" w:rsidR="00EC3CD1" w:rsidRDefault="008E5310" w:rsidP="00EC3CD1">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Obligatoriskt innehåll. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompresser 10x20cm </w:t>
+        <w:br/>
+        <w:t>Bakgrund till framtagande av styrdokumentet? Vad syftar styrdokumentet till?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38051BE0" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70B2A54A" w14:textId="7D98B619" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc227931547"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Sprutor med </w:t>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0C8161CF" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Beskrivningen nedan beskriver ett standardförfarande vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardpunktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> på SÄS. Utefter situation och utförande läkares tidigare erfarenhet kan proceduren utföras på annat sätt men det är då utförande läkares ansvar att instruera assisterande personal kring material och procedur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A920303" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227931548"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Var utförs ingreppet?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8A6880" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Avgörs av den som ska göra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardtappningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED7CB3F" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>I första hand på PCI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> alternativt pacemaker-operationssalen vid HIA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079CF413" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>På jourtid eller då PCI-labbet och pacemakeroperationssalen är upptagna operationsavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4C3B9E" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc227931549"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:lastRenderedPageBreak/>
+        <w:t>Material</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2697F783" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Material till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardtappning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> förvaras i skåp i HIA:s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>akutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> samt på PCI-labbet. Följande är standardmaterial: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFF31A3" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Operationslakan Mölnlycke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>barrier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> Universal set standard  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FF3EA" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>B6 skål  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DD063D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Peang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Crile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> 15cm   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55452EC5" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Nålförare  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2028E3" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tvätt-tussar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECD66D5" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Kompresser 10x20cm  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EEAF1A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Sprutor med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>luerlock</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">: 3st 50ml, 3st 20ml, 2st 10ml, 1st 5ml </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>: 3st 50ml, 3st 20ml, 2st 10ml, 1st 5ml  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370B2922" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">3st Rosa uppdragningskanyler 3st </w:t>
+    <w:p w14:paraId="07C05B5B" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>3st Rosa uppdragningskanyler 3st  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4235BF24" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1st Svart intramuskulär Kanyl </w:t>
+    <w:p w14:paraId="797D5C8A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>1st Svart intramuskulär Kanyl  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F28DFD" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Nålask </w:t>
+    <w:p w14:paraId="595419F6" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Nålask  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3DE871" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0A74C7B7" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Scalpell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> #11 (spetsig) </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> #11 (spetsig)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380B2678" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Korta Trevägskran 2st </w:t>
+    <w:p w14:paraId="3D1E66B0" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Korta Trevägskran 2st  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECFA742" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sterilförpackad </w:t>
+    <w:p w14:paraId="5256320C" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Sterilförpackad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Ncal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 100ml </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> 100ml  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F504467" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Probeskydd med </w:t>
+    <w:p w14:paraId="4FCAD478" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Probeskydd med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Needle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Guide  </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> Guide   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655CEA73" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">S-MAK </w:t>
+    <w:p w14:paraId="3345DED4" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>S-MAK </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>miniacess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> kit 5 F </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> kit 5 F  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389B1F1C" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kanyl special 0,9x120 (20G) Alternativt Kanyl special 0,9x150 (20G) </w:t>
+    <w:p w14:paraId="1A823FB0" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Kanyl special 0,9x120 (20G) Alternativt Kanyl special 0,9x150 (20G)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32054D24" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">J-ledare 80cm  </w:t>
+    <w:p w14:paraId="11D20028" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>J-ledare 80cm   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106D1B00" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="405CC15E" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Pericarddrän</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> M-Drain Mini </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> M-Drain Mini </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Locking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>pigtail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 8Fx 25cm </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> 8Fx 25cm  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B175F6" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="41730DE3" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Tappningspåse med Lock-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>fitting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> for </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>pleurofix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67074996" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sutur </w:t>
+    <w:p w14:paraId="75E89607" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Sutur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Monosof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>3-0</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> C14 </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> C14  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9EFCED" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">CVK- förband  </w:t>
+    <w:p w14:paraId="76D07F34" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>CVK- förband   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7759C61E" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...14 lines deleted...]
-        <w:t>Efter gjord tappning kompletteras använt material enligt interna rutiner på HIA.</w:t>
+    <w:p w14:paraId="37ACE70D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Efter gjord tappning kompletteras använt material enligt interna rutiner på HIA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A126BAD" w14:textId="637193C2" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">s </w:t>
+    <w:p w14:paraId="7F28AC9E" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>På HIA:s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>akutrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> finns även färdigpackade kit.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> finns även färdigpackade kit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52048C5D" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00F93055">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="49165D90" w14:textId="149BCEC9" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="00EB39AE" w:rsidP="00EC3CD1"/>
+    <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc179383421"/>
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc227931550"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Genomförande</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="1389B942" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00F93055">
-[...29 lines deleted...]
-        <w:t>Informera patienten om ingreppet.</w:t>
+    <w:p w14:paraId="36A1FD79" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Förberedelse av patient </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9F16DA" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t>Blodprover: H1, P1, APTT, PK, blodgrupp, BAS-test.</w:t>
+    <w:p w14:paraId="7F85E850" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Informera patienten om ingreppet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243C8CDA" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...10 lines deleted...]
-        <w:t>ID-band</w:t>
+    <w:p w14:paraId="4F2E51B4" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Blodprover: H1, P1, APTT, PK, blodgrupp, BAS-test. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A07914" w14:textId="3032F776" w:rsidR="0026672B" w:rsidRDefault="00A453B2" w:rsidP="0026672B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Se rutinen </w:t>
+    <w:p w14:paraId="3F013DFB" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>ID-band </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="005C4DA1" w:rsidRPr="0026672B">
+    </w:p>
+    <w:p w14:paraId="2DB3ACFD" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="sv"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ dusch- helkroppstvätt och helkroppsdesinfektion, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F3311F" w:rsidRPr="00F3311F">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D4439E" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRPr="0026672B" w:rsidRDefault="00A453B2" w:rsidP="00A97C4B">
-[...10 lines deleted...]
-        <w:t>PVK i båda armarna.</w:t>
+    <w:p w14:paraId="6100217A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>PVK i båda armarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E32DD56" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A97C4B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Premedicinering: Ge </w:t>
+    <w:p w14:paraId="5D112EAB" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Premedicinering: Ge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1 g peroralt och på läkarordination </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> 1 g peroralt och på läkarordination </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>oxikodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>tabl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Oxynorm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>) 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>) 5 mg.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>mg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30621D63" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="77383ECB" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227931551"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Kardiologens förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F0E1D3B" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
+    <w:p w14:paraId="43CDE86F" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227931552"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Ingrepp på HIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> PCI-lab.</w:t>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6904DA" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
+    <w:p w14:paraId="4D5AB960" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Samordnare på HIA kontaktas om tappning och förberedelse för tappning på pacemaker-operationssal alternativt PCI-lab. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C86638E" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227931553"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Ingrepp på operation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...16 lines deleted...]
-        <w:t>Kardiolog kontaktar samordnare på operation 1.</w:t>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D55F917" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Operationsanmälan i </w:t>
+    <w:p w14:paraId="3AA60398" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Kardiolog kontaktar samordnare på operation 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE4C33A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Operationsanmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Orbit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> enligt separat operationskort. Finns på pacemakerexpeditionen.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> enligt separat operationskort. Finns på pacemakerexpeditionen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0641A626" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
+    <w:p w14:paraId="1C2235DB" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227931554"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Ta med till operation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...12 lines deleted...]
-        <w:t>Defibrillator (om patienten är uppkopplad, annars finns det en i apparatrummet på operationsavdelningen).</w:t>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6819D49A" w14:textId="56BDD95D" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6778C55C" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Defibrillator (om patienten är uppkopplad, annars finns det en i apparatrummet på operationsavdelningen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F383A1C" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Perikardtappningsmaterial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Material" w:history="1">
-        <w:r w:rsidRPr="00853DDB">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="sv"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se ovan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B19F5ED" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Heparin 100 E/ml 1 flaska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFC4FF4" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Heparin 5000E/ml 1 flaska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139408BA" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Ultraljudsapparat med biopsiprogram. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311F8D2E" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Förenklad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perioperativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> journal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2277EDBD" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Papperskopia på denna rutin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE81ED5" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Rör och remisser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3D3E7" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227931555"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prover från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardvätskan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31152EF1" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Ta med rör och remisser från HIA (finns i färdiga mappar) och 8 namnetiketter: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B6AE4B" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Hb – lila propp, kort. Remiss 2. Använd etikettstreckkod: omärkt och skriv Hb </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F492573" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Celler och protein – lila propp, kort. Remiss 2. Skriv under ”Kemisk analys” att provet utgörs av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardvätska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> och att ”Följande analys önskas”: Celler + protein. Använd etikettstreckkod omärkt och skriv Celler + protein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742E7B13" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Dessa två prov skickas direkt till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> märkta akut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363480FD" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Cytologi - plastflaska 250 ml, tillsätt 0,2 ml Heparin 5000 E/ml, remiss till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>cytologlab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Provtagningsmängd så mkt man kan få, gärna 200 ml. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174531C5" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Odling – odlingsflaska grön, remiss till mikrobiologen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54930D76" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>-odling – 30 ml sterilt rör som finns i en skyddshylsa och skickas i skyddshylsan. Remiss till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>bakt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>, Sahlgrenska Universitetssjukhuset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287838DE" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Extra rör – 1 odlingsflaska grön och 1 rör med röd kork. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272A5DB0" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Immunofenotypning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> – 2 EDTA-rör, remiss 2 specialhematologi. Kan tas vid oklar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardvätska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> för diagnostik av lymfom. Finns i separat mapp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58F5E4" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227931556"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>På operationsavdelningen/pacemaker </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>-sal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DDF436" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Operationsavdelningen plockar fram det material som behövs från koden TFE00. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE80EE" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Kapillär Hb-apparat ska finnas på operationssalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D4DE9C" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Personal från HIA har med tappningsmaterial, provtagningsutrustning och remisser. Operatören avgör från vilken sida C-bågen ska skjutas in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CF0B1" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227931557"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tillvägagångssätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065AB755" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227931558"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Preoperativa förberedelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6137E343" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Läs instruktionerna kring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>inreppet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Titta gärna på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:instrText>HYPERLINK "https://www.kardiologi.se/skills/perikardpunktion/" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
+        <w:t>Perikardpunktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Perikardiocentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>) – Kardiologi.se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C9F429" w14:textId="4B04ED3D" w:rsidR="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Punktionen ska göras eko-guidat. Utifrån ekofyndet har man bestämt insticksställe där vägen till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve"> är kortast, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardspalten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve"> störst och där man om möjligt kan sticka utan att ha hjärtat i stickriktningen. Bästa stället ligger ofta runt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>apex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve"> men kan ibland vara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>subxiphoidalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve"> och någon gång </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>parasternalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FDF861" w14:textId="484380F3" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        <w:t>Heparin 100 E/ml 1 flaska</w:t>
+    <w:p w14:paraId="4DAEDA22" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Man kan använda biopsiprogrammet i ultraljudsmaskinen, men det kan ibland vara svårt att använda detta mellan revbenen. Bekanta dig med materialet som används för detta, biopsiprogrammet i ekomaskinen, hylsan som ska sättas på </w:t>
       </w:r>
-      <w:r w:rsidR="00604D7F">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>proben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> På Philips-ultraljudsmaskinen som står på PCI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> finns en inplastad lathund hur biopsiprogrammet startas. Alla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>transducerar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> passar inte till hylsan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472E7250" w14:textId="60B6D69F" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="47F3167B" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Ultraljudsundersökning görs med patienten i den position som man planerar att sticka i. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE42F11" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        <w:t>Ultraljudsapparat med biopsiprogram.</w:t>
+    <w:p w14:paraId="53B23523" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Man kan få en uppfattning om stickdjupet genom att mäta avståndet från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>transducern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardspalten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEE8E5E" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Förenklad </w:t>
+    <w:p w14:paraId="76AD725A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Om punktionen ska ske </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>perioperativ</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>subxiphoidalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> journal.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> står högerhänt läkare ofta till höger om patienten och genomlysningsbågen kommer från patientens vänstra sida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D89B44" w14:textId="615484A0" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        <w:t>Papperskopia på denna rutin.</w:t>
+    <w:p w14:paraId="7708E373" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Om punktionen sker från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>apex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> står läkaren på patientens vänstra sida och genomlysningsbågen kommer från patientens högra sida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C967DB" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00853DDB">
-[...10 lines deleted...]
-        <w:t>Rör och remisser.</w:t>
+    <w:p w14:paraId="2B0A9D41" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227931559"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Ingreppet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA20278" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="0076200D">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Prover från </w:t>
+    <w:p w14:paraId="513F7E6F" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Patienten steriltvättas och kläs med operationsdukar, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Preoperativ dusch- helkroppstvätt och helkroppsdesinfektion, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE24E88" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Insticksstället bedövas med lokalbedövning. Grå nål. Aspirera, spruta och gå in successivt. När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> nås får man även här en uppfattning om stickdjupet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EB6198" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Säkerställ att man har valt rätt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>needleguide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> (20 G) och att stickriktningen vald på biopsiprogrammet överensstämmer med den som är vald på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>needle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>-guiden (A, B eller C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780BC1CF" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Läget verifieras ultraljudsmässigt med agiterat koksalt i punktionsnål alternativt S-MAK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>introducer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve"> innan man för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:lastRenderedPageBreak/>
+        <w:t>på grövre ledare och drän. Alternativt kan man använda genomlysning och rtg-kontrast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>iohexol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Omnipaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> 200 mg/ml). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761707E0" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t xml:space="preserve">Vid accidentell punktion av hjärtrum kvarlämnas eventuell kateter/drän. Gör ny punktion och dräninläggning innan man avvecklar det som hamnat fel (en tunn nål kan alltid avvecklas). Om 6/8F drän har lagts i hjärtrum bör detta avvecklas i samråd med kirurg/thoraxkirurg för att ha beredskap för akut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>torakotomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>sternotomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9608F2" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardvätskan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Hb – lila propp, kort. Remiss 2. Använd etikettstreckkod: omärkt och skriv Hb </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> är blodig kan man ta akut Hb på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> och att ”Följande analys önskas”: Celler + protein. Använd etikettstreckkod omärkt och skriv Celler + protein.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> (Hb-apparat finns på operationsavdelningen/HIA:s sköljrum). Jämför med Hb i blod. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324BD9F8" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="0076200D">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Dessa två prov skickas direkt till </w:t>
+    <w:p w14:paraId="52E20D65" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Om S-MAK använts måste ny grövre ledare från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>lab</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardtappnings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> märkta akut.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>-kit föras in och sedan fortsätta enligt nedan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F5D424" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="0076200D">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Cytologi - plastflaska 250 ml, tillsätt 0,2 ml Heparin 5000 E/ml, remiss till </w:t>
+    <w:p w14:paraId="4528C1AB" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Litet snitt görs i huden med skalpell runt ledaren. Vid behov kan mer lokalbedövning administreras i detta skede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A9F21" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>För in tappningskatetern och se till att alla hål hamnar i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...331 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardiet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> är kortast, </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Lossa metallförstyvaren och för in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>perikardspalten</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Fördel att göra detta i genomlysning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D77EF2" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Anslut trevägskran och påse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132DC81C" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Ta prover för ovanstående analyser, se rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> störst och där man om möjligt kan sticka utan att ha hjärtat i stickriktningen. Bästa stället ligger ofta runt </w:t>
+        <w:t>Prover från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E5310">
         <w:rPr>
-          <w:lang w:val="sv"/>
-[...519 lines deleted...]
-          <w:lang w:val="sv"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>perikardvätskan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> är blodig kan man ta akut Hb på </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Notera hur mycket vätska som tas till prover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E628481" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Knorren på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>pigtailkatetern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> fixeras genom att spänna tråden. Ofta kompletteras detta med sutur i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>hudplan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04823AC2" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Märk katetern: ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Perikardkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1314DB8D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Resterande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
         <w:t>perikardvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (Hb-apparat finns på operationsavdelningen/HIA:s sköljrum). Jämför med Hb i blod.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> uppsamlas i kateterpåse, mängd mäts vid varje tömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6BF79F" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00870FD3">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Om S-MAK använts måste ny grövre ledare från </w:t>
+    <w:p w14:paraId="2237771B" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tillbaka på HIA beställs en lungröntgen till samma dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E11A34" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227931560"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Postoperativ vård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB71D1A" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Patienten ska vanligen ha sängläge tills </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...70 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>. Fördel att göra detta i genomlysning.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> är avvecklat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46486103" w14:textId="6ED5DF25" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00870FD3">
-[...10 lines deleted...]
-        <w:t>Anslut trevägskran och påse.</w:t>
+    <w:p w14:paraId="2DE42A9D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontrollera insticksstället dagligen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BE941E" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00870FD3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Prover från </w:t>
+    <w:p w14:paraId="25439D68" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tvätta insticksstället med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>perikardvätskan</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>/</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Notera hur mycket vätska som tas till prover.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Hibiscrub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> om det är kladdigt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67452F8B" w14:textId="1DDE7878" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00870FD3">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Knorren på </w:t>
+    <w:p w14:paraId="2DFA667D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Spola inte i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>pigtailkatetern</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>perikardkatetern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> fixeras genom att spänna tråden. Ofta kompletteras detta med sutur i </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> om det inte är absolut nödvändigt (är en infektionsrisk). Spolning ska ordineras från fall till fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3A9CBA" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc227931561"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Avveckling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359B8B2D" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Tvätta kring insticksstället. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B36FDB6" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...122 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Tvätta insticksstället med </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> ska avvecklas lossar man trådlåset och drar ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...110 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ska avvecklas lossar man trådlåset och drar ut </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>. Om man är osäker på hur tråden lossas kan man klippa av den yttersta delen av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Om man är osäker på hur tråden lossas kan man klippa av den yttersta delen av </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> och då klipps även tråden av samtidigt. Vid motstånd då man försöker avveckla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> kan man använda en </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> kan man använda en </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>0.035</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">" ledare för att räta ut kringlan, vid behov kan detta göras i genomlysning på PCI-labbet. </w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>" ledare för att räta ut kringlan, vid behov kan detta göras i genomlysning på PCI-labbet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D2B979" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="00A453B2">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Täck med ocklusivt förband. </w:t>
+    <w:p w14:paraId="77B00A14" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Täck med ocklusivt förband.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4283419F" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRDefault="00A453B2" w:rsidP="008263F6">
-[...11 lines deleted...]
-        <w:t>Dokumentinformation</w:t>
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc227931562"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="407936BF" w14:textId="77777777" w:rsidR="00A453B2" w:rsidRPr="00656AAB" w:rsidRDefault="00A453B2" w:rsidP="008263F6">
-[...20 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+    <w:p w14:paraId="5DEE7AB0" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus. Sjukhusövergripande riktlinje, SÄS </w:t>
       </w:r>
-    </w:p>
-[...314 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="006E016A" w:rsidRPr="006E016A">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="sv"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3669C4AD" w14:textId="12AAFD76" w:rsidR="006D41B9" w:rsidRDefault="006E016A" w:rsidP="008263F6">
-[...21 lines deleted...]
-        <w:t>Preoperativ dusch-</w:t>
+    <w:p w14:paraId="20E5A1CF" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
+      <w:r w:rsidRPr="008E5310">
+        <w:t>Preoperativ dusch-, helkroppstvätt och helkroppsdesinfektion, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="00970625" w:rsidRPr="006D41B9">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="006D41B9" w:rsidRPr="006D41B9">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="sv"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="569AFC88" w14:textId="35FBFE02" w:rsidR="00A453B2" w:rsidRPr="006D41B9" w:rsidRDefault="00A453B2" w:rsidP="008263F6">
-[...16 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="247D3CF2" w14:textId="77777777" w:rsidR="008E5310" w:rsidRPr="008E5310" w:rsidRDefault="008E5310" w:rsidP="008E5310">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D41B9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Perikardpunktion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D41B9">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D41B9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:t>Perikardiocentes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D41B9">
-[...3 lines deleted...]
-        <w:t>). Kardiologi.se (Praktisk kardiologi för klinisk vardag)</w:t>
+      <w:r w:rsidRPr="008E5310">
+        <w:t>). Kardiologi.se (Praktisk kardiologi för klinisk vardag) </w:t>
       </w:r>
-      <w:r w:rsidR="006D41B9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E5310">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="006D41B9">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008E5310">
           <w:rPr>
-            <w:color w:val="006298"/>
-[...1 lines deleted...]
-            <w:lang w:val="sv"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.kardiologi.se/skills/perikardpunktion</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="008E5310">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A453B2" w:rsidRPr="006D41B9" w:rsidSect="00C76F02">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78A6AC3F" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770">
+    <w:p w14:paraId="382C234C" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A553CA" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770">
+    <w:p w14:paraId="55F21A0E" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1AEFCD8B" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770">
+    <w:p w14:paraId="49F47A2D" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="677AD7D7" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770"/>
+    <w:p w14:paraId="129E3890" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A06AF3F" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770">
+    <w:p w14:paraId="449DC454" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A43C438" w14:textId="77777777" w:rsidR="008F4770" w:rsidRDefault="008F4770">
+    <w:p w14:paraId="4F34CC9C" w14:textId="77777777" w:rsidR="00F860FD" w:rsidRDefault="00F860FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5374,295 +3684,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5760,101 +3987,481 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01CC2F9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9724A5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="911A07E2"/>
+    <w:nsid w:val="02495F67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F163BBA"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02A06A4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DE80ABE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5923,51 +4530,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="066F000C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0966E6E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6036,164 +4792,1988 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="084438BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1EFAA03A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C20095"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA7ACB18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6E59E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2A23B2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C704FA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F666694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C7C33F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9468E440"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D74487D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="432C82B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DCC6BAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EAE62058"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10247104"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF3C5686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="104B35AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25105B8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="114E01C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B6C7B24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12532733"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D0CCA6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="134043C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBA0584A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13530BB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12A0CE58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6262,51 +6842,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13EE4C50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B64E6684"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="141F183A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5156BD88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6375,51 +7253,1058 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17096160"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1849696"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EC4ED5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="185609A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19D236E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37344194"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A956BB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA82E086"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B694339"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63BEDDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BE96171"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09BA96FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5225AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72580A88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6489,51 +8374,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6602,168 +8487,3966 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:pStyle w:val="Punktlistaunderliggande"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE15440"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B55C0BA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20BA3020"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBF0A84A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FC2C1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6FC16D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1709" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2227676E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6CE628F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224A2F8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="862814AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="245919B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7428374"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D41110"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E8C5DE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A72B23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BCA6E32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263A452E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60BC7F58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D0043"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="957AF7D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A437969"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="163E9C92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFC0E22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D77AFD84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CCF4C06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8BB6508C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7B4EAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E4099E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F21421C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2F42A0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30266274"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D74FA2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31AA7DD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79E495FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C25FFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7AEB784"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345C5D73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86A83B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34876EFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0FA1E6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348A3E21"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73F036EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348A4DEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E370E25A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34927349"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E0E7688"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359B46F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27901146"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361627C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="919CADCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E45C3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E604EE44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384C08BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8FEA72C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6859,58 +12542,356 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F67073"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6614A05A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5A522C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AC8061A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6973,51 +12954,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D726CCD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A274DA2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D79097F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7EC10B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1E13A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0C4E8D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A67325"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E744B20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7086,51 +13663,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411628AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A60CC05C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7227,51 +13953,2327 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42AB6786"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96222B14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43A30188"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D24EB4D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E55723"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C4021CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461D7E72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52E80A9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="462A0320"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37D088B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471B1480"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73C6E1EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472640C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="863C41B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A0714D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7AE31A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49963E4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4746CF18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6F1725"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CA82D16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B827EFA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2728B17C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C72052A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A09C236A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D631F49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC2A5FFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E153A2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41E8E19E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F954166"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F462D42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514C2525"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64A6B01A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7340,58 +16342,618 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51BB389B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80164A00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51ED3580"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="511055D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A71DDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0908C3C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="534426D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FCBC590C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7454,51 +17016,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B96A65"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6F837D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7567,51 +17278,4074 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57AD3D5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93FA73A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58051075"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4B46650"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59392218"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="519C6390"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B12E7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3387492"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABC1848"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="720C98E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABD582B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7208F556"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B272A92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C55CEB6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7B00A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AAFCF2AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F020DB7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3EA5C02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F323D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1781B24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F6E4E63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD52E2CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC13396"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="804E9AB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="610A7E78"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="099C03EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62DE2484"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07800510"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63847A81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB98BD1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C25DE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AA2861A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C84C96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D87A5B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650D65BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="438EEB70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BD046C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B394AD0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682225C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2C04642"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="116" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682808B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF1885A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="117" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C927DD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96EECC02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="118" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE42CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1D62238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="119" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D714B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A45E4734"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="120" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F584B22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28328EE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="121" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F7D4E2E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD50C036"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="122" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAB45FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="581EEFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="123" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7680,51 +21414,2512 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="124" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D45215"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CE8DCC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="125" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72980F4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2ACE75BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73AD735B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8286F370"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F96714"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8840A5F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741B70F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99D88926"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744973A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="212AA206"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756E4A34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD5EA560"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="131" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F510D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4222B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="132" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76642611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35348EC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="133" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77863484"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE905278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="134" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79771BA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33F6D4E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="135" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797E3539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A328A0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="136" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C41989"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B176AB84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="137" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6F34D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="081C80C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="138" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9F66EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4008BEC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="139" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFE34BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="542A692E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="140" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6E08F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD8E30D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="141" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7793,51 +23988,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="142" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C620CAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48CE68B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="143" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB7D12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBFCC9F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="144" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAE01B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6F8803E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="145" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E816C4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D463220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="146" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7906,1017 +24697,1055 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1411267983">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="146"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="123"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1664502554">
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="141"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="513349238">
+    <w:abstractNumId w:val="145"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1106582950">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1964267466">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1048264504">
+    <w:abstractNumId w:val="105"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1457485842">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2084134906">
+    <w:abstractNumId w:val="111"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="910458762">
+    <w:abstractNumId w:val="114"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1315835445">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="28339104">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1201943725">
+    <w:abstractNumId w:val="131"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="243271092">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="403260737">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1449859363">
+    <w:abstractNumId w:val="143"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1394697302">
+    <w:abstractNumId w:val="113"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="366951101">
+    <w:abstractNumId w:val="133"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2050718817">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259411543">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="849753514">
+    <w:abstractNumId w:val="112"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1415933012">
+    <w:abstractNumId w:val="120"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1228881957">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="384531308">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1994210568">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1999457993">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1255090006">
+    <w:abstractNumId w:val="107"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1590698822">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="454059551">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="212080805">
+    <w:abstractNumId w:val="122"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1898204695">
+    <w:abstractNumId w:val="140"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1227648773">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="792362380">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="463086511">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1240478822">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2117600714">
+    <w:abstractNumId w:val="130"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="81803480">
+    <w:abstractNumId w:val="132"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="863250337">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1896887781">
+    <w:abstractNumId w:val="110"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1752465142">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="220292182">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1960061167">
+    <w:abstractNumId w:val="117"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="866216746">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1537110882">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1058894132">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="906380434">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="9842054">
+    <w:abstractNumId w:val="119"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="173156397">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="359211988">
+    <w:abstractNumId w:val="144"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="540747818">
+    <w:abstractNumId w:val="134"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1631324326">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="389227972">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1537308063">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="316570365">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1300308870">
+    <w:abstractNumId w:val="99"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1205603035">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="236598345">
+    <w:abstractNumId w:val="135"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1922719826">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="654379902">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1865484962">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="777799637">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1401445028">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="1850441225">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1126780426">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="602104254">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="914825542">
+    <w:abstractNumId w:val="139"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="317805282">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="959724204">
+    <w:abstractNumId w:val="103"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="1883395874">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="236942410">
+    <w:abstractNumId w:val="128"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="168372598">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="1837767960">
+    <w:abstractNumId w:val="137"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="1514340885">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="2135753877">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="573977526">
+    <w:abstractNumId w:val="108"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="769854741">
+    <w:abstractNumId w:val="127"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="1672560871">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="2077118494">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="2108883018">
+    <w:abstractNumId w:val="125"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="289240283">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="574125781">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="52237188">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="98" w16cid:durableId="1403983188">
+    <w:abstractNumId w:val="126"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="896740651">
+  <w:num w:numId="99" w16cid:durableId="1158381112">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="100" w16cid:durableId="1360355671">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="101" w16cid:durableId="269821132">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="102" w16cid:durableId="1047098135">
+    <w:abstractNumId w:val="109"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="1121462288">
+    <w:abstractNumId w:val="121"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="2126004278">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="418402744">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="276058832">
+    <w:abstractNumId w:val="106"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="2097703289">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="730663003">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="132260607">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="642809320">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="1425373439">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="667443862">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="113" w16cid:durableId="694506236">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="114" w16cid:durableId="947086395">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="115" w16cid:durableId="398481371">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="116" w16cid:durableId="1644314972">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="493381239">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="34892897">
+    <w:abstractNumId w:val="118"/>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="491681468">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1590849552">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="121" w16cid:durableId="1320302564">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="122" w16cid:durableId="190917594">
+    <w:abstractNumId w:val="116"/>
+  </w:num>
+  <w:num w:numId="123" w16cid:durableId="1328095401">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="124" w16cid:durableId="1094207582">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="125" w16cid:durableId="2004968892">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="126" w16cid:durableId="585766467">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="127" w16cid:durableId="429472819">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="128" w16cid:durableId="1335184924">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="129" w16cid:durableId="1654261295">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="130" w16cid:durableId="802313357">
+    <w:abstractNumId w:val="136"/>
+  </w:num>
+  <w:num w:numId="131" w16cid:durableId="437990625">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="132" w16cid:durableId="179973435">
+    <w:abstractNumId w:val="104"/>
+  </w:num>
+  <w:num w:numId="133" w16cid:durableId="918713889">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="134" w16cid:durableId="1766682042">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="135" w16cid:durableId="2071996186">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1408725380">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="136" w16cid:durableId="1215198351">
+    <w:abstractNumId w:val="124"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2003119187">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="137" w16cid:durableId="493685886">
+    <w:abstractNumId w:val="102"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="166213319">
-[...17 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1804300733">
+  <w:num w:numId="138" w16cid:durableId="1213884378">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="82192074">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="139" w16cid:durableId="1283270732">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="291329535">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="140" w16cid:durableId="1306081484">
+    <w:abstractNumId w:val="138"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="93021243">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="141" w16cid:durableId="1206871847">
+    <w:abstractNumId w:val="94"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="536433332">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="142" w16cid:durableId="2042969415">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="322246935">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="143" w16cid:durableId="1597594856">
+    <w:abstractNumId w:val="92"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1400783379">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="144" w16cid:durableId="1607496827">
+    <w:abstractNumId w:val="115"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1251349629">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="145" w16cid:durableId="470440059">
+    <w:abstractNumId w:val="129"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="927038943">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="146" w16cid:durableId="1752237457">
+    <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1916934130">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="147" w16cid:durableId="422647477">
+    <w:abstractNumId w:val="142"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1854147569">
-[...11 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="148" w16cid:durableId="539323390">
+    <w:abstractNumId w:val="79"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00017623"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="000458CF"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00063E0D"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="000923EE"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B40C9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C14F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D21B8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F5FB8"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00101BD5"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011470D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00126275"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
-    <w:rsid w:val="00132677"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00143762"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00162833"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00167432"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="001959E0"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A215C"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B3F09"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E0F3F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00210467"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00214EFD"/>
-    <w:rsid w:val="00215DB5"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="0022418B"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
-    <w:rsid w:val="002652CB"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="0026672B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00277BAB"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="002863D4"/>
-    <w:rsid w:val="00287FE1"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="0029109A"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A030B"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2D7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B0CD7"/>
-    <w:rsid w:val="002C017C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C73F0"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E1A5B"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F2A13"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F45B6"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00305E12"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00313164"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="0032543A"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="003356EC"/>
-    <w:rsid w:val="0033743C"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00341D25"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00360C7D"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00362918"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00372552"/>
-    <w:rsid w:val="00377A18"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00391D1E"/>
-    <w:rsid w:val="00394DFB"/>
     <w:rsid w:val="00397F54"/>
-    <w:rsid w:val="003A0795"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A433C"/>
-    <w:rsid w:val="003B19B9"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B6688"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D0939"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D6833"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E3CF5"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F42D3"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00413E03"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00424796"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004421F6"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00447B64"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="004536C9"/>
-    <w:rsid w:val="00456E35"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="004747E9"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00484243"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00487063"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00490A62"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00496947"/>
-    <w:rsid w:val="004A2D9B"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B1B6E"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B4F37"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D2888"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004F2DDC"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="0050658A"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00533B65"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00556903"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
-    <w:rsid w:val="00565658"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0059095A"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
-    <w:rsid w:val="005A32CF"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C3E0A"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C49CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C73CC"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E281F"/>
-    <w:rsid w:val="00604D7F"/>
+    <w:rsid w:val="005F02EC"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006367EE"/>
-    <w:rsid w:val="0064541F"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656AAB"/>
-    <w:rsid w:val="00657EB9"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00665050"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00671813"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="006752FB"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00691416"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A1E12"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B2ABD"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C5F65"/>
-    <w:rsid w:val="006C663C"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D41B9"/>
-    <w:rsid w:val="006D5266"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E016A"/>
-    <w:rsid w:val="006E2FCF"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E6DEE"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="007063E2"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00725C59"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="007338DA"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00756009"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076200D"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00765841"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="007751FF"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00791DC0"/>
-    <w:rsid w:val="007A1679"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B09AE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007D2A7E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D5348"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F1A1C"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F75DB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0082005C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="008263F6"/>
-    <w:rsid w:val="008279BA"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="0084104D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00853DDB"/>
-    <w:rsid w:val="00853EBA"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00870FD3"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00880D8D"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="0088271B"/>
-    <w:rsid w:val="0089148B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A61D9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008B1572"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B38CE"/>
-    <w:rsid w:val="008C05E0"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D116F"/>
-    <w:rsid w:val="008D163B"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E5310"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F1209"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F4770"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="0090058B"/>
-    <w:rsid w:val="00901DD9"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912E86"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0092422A"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00970625"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00972F5A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009978D7"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B3B6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E654E"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F4046"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F5745"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A01D78"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A07844"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A242BF"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A32667"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A33A4E"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A40DE0"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A453B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A506D9"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A650AA"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A71B4D"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A93DA8"/>
-    <w:rsid w:val="00A97C4B"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB2E49"/>
-    <w:rsid w:val="00AB6BE0"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC51CC"/>
-    <w:rsid w:val="00AC6DD8"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF35A7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF66C2"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B07966"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B1418D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
-    <w:rsid w:val="00B169D2"/>
-    <w:rsid w:val="00B16C0E"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B26BB6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B333AD"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B5365E"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B72EC6"/>
-    <w:rsid w:val="00B75EDC"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B86520"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B93920"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B978E8"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA24E1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB14DA"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC16C5"/>
-    <w:rsid w:val="00BC31E1"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC4452"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC4D34"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BE68B0"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF15CD"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C51E28"/>
     <w:rsid w:val="00C5240A"/>
-    <w:rsid w:val="00C52EA6"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C5565E"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C762D3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C80FD2"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C904CD"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
-    <w:rsid w:val="00CA4D20"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC2158"/>
-    <w:rsid w:val="00CC47F2"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CC57EB"/>
-    <w:rsid w:val="00CD5C8E"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE2C6A"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF5AE4"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D0573A"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D114E0"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D26389"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D32990"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D610F0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D83930"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D856F5"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D97F9A"/>
-    <w:rsid w:val="00DA212D"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB3C1B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DD7F2E"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE6A6C"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF4000"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E07107"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E24648"/>
-    <w:rsid w:val="00E45274"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E63ED7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E84D76"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED1557"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED67FA"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE51BB"/>
-    <w:rsid w:val="00EE7571"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F272E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F3311F"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F36E82"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F4259D"/>
-    <w:rsid w:val="00F44818"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F60DBD"/>
-    <w:rsid w:val="00F8477E"/>
+    <w:rsid w:val="00F860FD"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F927E1"/>
-    <w:rsid w:val="00F93055"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC65BA"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0156FA0F"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0264F8E3"/>
-[...95 lines deleted...]
-    <w:rsid w:val="6457F9A2"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6496DC5C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="690F2870"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B8F6A99"/>
-[...19 lines deleted...]
-    <w:rsid w:val="7F71F3E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{D520362D-BC64-47AD-9764-D37E8650C3B0}"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9254,275 +26083,233 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A453B2"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C76F02"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
-[...42 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -9600,614 +26387,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="00A453B2"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA759C"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA759C"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA759C"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00A07844"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10238,81 +27021,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -10351,53 +27134,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10471,53 +27254,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10591,53 +27374,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10687,53 +27470,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10783,53 +27566,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -10865,53 +27648,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -10960,51 +27743,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -11048,51 +27831,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -11179,67 +27962,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008279BA"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -11283,381 +28066,5670 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C76F02"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00C76F02"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
-[...5 lines deleted...]
-    <w:rsid w:val="00C76F02"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...21 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D0573A"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D610F0"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00657EB9"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00657EB9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...33 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="44529708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="856580661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="412240987">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759983937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="524948546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="621613806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="789125409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1225408422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="64038519">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="827596702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2016036009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="778374316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="981890153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2115199498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1206330363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1882668850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="226840119">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672489861">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1164930058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2008172647">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="738556027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="992879399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="785732280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146021040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1635865213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="879633258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1206330879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1063984769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1544710052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1728458608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="122428132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="587932349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2081829353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874079483">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="938685806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711148501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1684018598">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="312419025">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="967706631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="98717248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="462818525">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="74785293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687173225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="466434383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="910388230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="935477924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1369839478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="520317092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="338773996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1064716306">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2097046249">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1024551071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1189442983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1801801620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1802722555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789543781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1858232489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="433938096">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1016268871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1497767200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1718507578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1838766664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1871068396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="659112984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="811948614">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2129616772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1774784638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988900097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="342824830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="208035265">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1640842051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1061640658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1694648504">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1669407916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869950021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1828016467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="444882936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="378407374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1831480382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1797411586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="52117222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="407270345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="668020605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1625384674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="461579886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="60444438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1890725182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2143619091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040351276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1276137229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1485930092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="593712912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="170612009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185754791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360158945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601034942">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1639068012">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="882986123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="143158643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="660162667">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="854686569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="188110029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="211188396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1071733523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1758474052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1123034545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="372996499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="738866483">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247928441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="637149344">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1206911950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365985127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1207256256">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1303076197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="479273071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1520315213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1714037708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1400206648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1879201937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="446393547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1068502901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="156042508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1785611525">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="464859625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1257135594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="21707294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="102581649">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="85733267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1270311576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1753773489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196937543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2051105545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="791941030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="172495983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="443774174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="550655330">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740668202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1160195917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1226407562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="696077057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1803424550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="272640807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="435254678">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1838887168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="73865697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705250558">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="252058920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1324891209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1390806770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="55590113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1491214476">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1680080982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="654454575">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520968845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="617490673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1107189757">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1298991303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1299073737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757747413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="985402303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="568224599">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="534270506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="637951002">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1951744796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="890077046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="216867125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="56517954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="149441074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1453356261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1936404072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1455557620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1964113989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1600867681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="927346447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="20976225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1693607537">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="782771207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="559439015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2087847906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2029023223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1699894301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2061662570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="646473883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="791903223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560021144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="97020743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="420761365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036150838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1167475202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1822845001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1863124124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1310358452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1505049389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1368137403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="88351378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1067268486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1290235160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="721056864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="579559352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1163668688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="962230038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1161773564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531655156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1327973508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348064037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1992900443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1049763620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="174658045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1263033387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="622612093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="612055514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="827012640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1364137985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="218591141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1960332740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="45154870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1790198167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="33966928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1480421833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1725593346">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="884870404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1098411032">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2097942522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049257736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="228466550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="240262029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kardiologi.se/skills/perikardpunktion/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kardiologi.se/skills/perikardpunktion" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="reoperativa%20f&#246;rberedelser%20f&#246;r%20operations%02avdelningarna%20vid%20S&#246;dra%20&#196;lvsborgs%20Sjukhus" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kardiologi.se/skills/perikardpunktion" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://_Material" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11938,549 +34010,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10141</Characters>
+  <Pages>8</Pages>
+  <Words>1864</Words>
+  <Characters>9884</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>84</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11897</CharactersWithSpaces>
+  <CharactersWithSpaces>11725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...488 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Perikardtappning, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Kristina Johansson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>