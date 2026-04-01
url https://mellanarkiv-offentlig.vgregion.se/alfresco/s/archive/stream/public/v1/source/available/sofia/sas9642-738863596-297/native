--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,253 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="788EC8D8" w14:textId="77777777" w:rsidR="001757F2" w:rsidRDefault="001757F2" w:rsidP="00F35B05">
+    <w:p w:rsidR="001757F2" w:rsidP="00F35B05" w:rsidRDefault="001757F2" w14:paraId="788EC8D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="001757F2" w:rsidSect="001757F2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="18BBEE19" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="007D6990">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="007D6990" w:rsidRDefault="001757F2" w14:paraId="18BBEE19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Operationssalsventilation, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA9F0A6" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="007D6990">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="007D6990" w:rsidRDefault="001757F2" w14:paraId="7CA9F0A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc342661289"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc167694797"/>
+      <w:bookmarkStart w:name="_Toc342661289" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc346709417" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc501533390" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc17730279" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000145" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc167694797" w:id="16"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="1E81F9A8" w14:textId="77777777" w:rsidR="001757F2" w:rsidRDefault="001757F2" w:rsidP="007D6990">
+    <w:p w:rsidR="001757F2" w:rsidP="007D6990" w:rsidRDefault="001757F2" w14:paraId="1E81F9A8" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
-        <w:t xml:space="preserve">Rutin baserad på SIS TS 39:2015, SFVH 2016, Byggenskap och vårdhygien 3 och </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Hlk17729328"/>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rutin baserad på SIS TS 39:2025, SFVH 2025, Byggnation och vårdhygien 4 och </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk17729328" w:id="17"/>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/operationsavdelning/"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Vårdhandboken, avsnitt Operationssjukvård, rubrik Operationsavdelning</w:t>
       </w:r>
       <w:r w:rsidRPr="00D819FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="001757F2">
+        <w:rPr/>
         <w:t xml:space="preserve">, som tydliggör ansvarsfördelning och grundläggande krav på ventilation i operationssalar, funktionskontroller samt handläggning vid avvikelser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BF3533" w14:textId="7809DD95" w:rsidR="007D6990" w:rsidRDefault="007D6990" w:rsidP="00500DF7">
+    <w:p w:rsidR="007D6990" w:rsidP="00500DF7" w:rsidRDefault="007D6990" w14:paraId="55BF3533" w14:textId="7809DD95">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc167694798"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc167694798" w:id="18"/>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>Förändringar sedan föreg</w:t>
       </w:r>
-      <w:r w:rsidR="00500DF7">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>ående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="208DD4C8" w14:textId="6FAFF82E" w:rsidR="00500DF7" w:rsidRPr="001757F2" w:rsidRDefault="007013DD" w:rsidP="3B6DB9F0">
-[...1 lines deleted...]
-        <w:t>Tillägg gjort avseende städning i filterdon.</w:t>
+    <w:p w:rsidR="14923EB4" w:rsidP="14923EB4" w:rsidRDefault="14923EB4" w14:paraId="6A23A76E" w14:textId="27A86BDA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Uppdaterade referenser och justeringar i ansvarslistan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49431408" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="00193351" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="00193351" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="49431408" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00193351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541F98B2" w14:textId="6DF6E6D4" w:rsidR="007013DD" w:rsidRDefault="00FB7161">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="00FB7161" w14:paraId="541F98B2" w14:textId="6DF6E6D4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc167694797" w:history="1">
-        <w:r w:rsidR="007013DD" w:rsidRPr="00626359">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694797">
+        <w:r w:rsidRPr="00626359" w:rsidR="007013DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -261,63 +277,63 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="007013DD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B31D162" w14:textId="3DAC86D4" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="5B31D162" w14:textId="3DAC86D4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694798" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694798">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -332,63 +348,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="213A8BF2" w14:textId="6440266B" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="213A8BF2" w14:textId="6440266B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694799" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694799">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -403,63 +419,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E17999B" w14:textId="014169B5" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="5E17999B" w14:textId="014169B5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694800" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694800">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -474,63 +490,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6CAF37" w14:textId="6849203B" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="4A6CAF37" w14:textId="6849203B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694801" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694801">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -545,63 +561,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468ABE00" w14:textId="0980B89D" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="468ABE00" w14:textId="0980B89D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694802" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694802">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Befintlig operationssalsventilation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -616,63 +632,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53A7EADA" w14:textId="1084B7D2" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="53A7EADA" w14:textId="1084B7D2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694803" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694803">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -687,63 +703,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BE999C4" w14:textId="34DA3B32" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="6BE999C4" w14:textId="34DA3B32">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694804" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694804">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mikrobiologiska krav, aktiv luftprovtagning med knivtid &gt;45 minuter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -758,63 +774,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BBCD59B" w14:textId="1CC310B7" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="7BBCD59B" w14:textId="1CC310B7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694805" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694805">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -829,63 +845,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="165BA09C" w14:textId="404DB381" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="165BA09C" w14:textId="404DB381">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694806" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694806">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Allmänna åtgärder</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -900,63 +916,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="542D398B" w14:textId="27AF3BCC" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="542D398B" w14:textId="27AF3BCC">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694807" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694807">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mikrobiologiska kontroller</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -971,63 +987,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66055E2A" w14:textId="160AE294" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="66055E2A" w14:textId="160AE294">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694808" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694808">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Övriga kontroller enligt checklista nedan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1042,63 +1058,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76FA54D6" w14:textId="273EB71F" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="76FA54D6" w14:textId="273EB71F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694809" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694809">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1113,63 +1129,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C957EF0" w14:textId="140DDB0B" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="7C957EF0" w14:textId="140DDB0B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694810" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694810">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1184,63 +1200,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E33BE4B" w14:textId="25C220AC" w:rsidR="007013DD" w:rsidRDefault="007013DD">
+    <w:p w:rsidR="007013DD" w:rsidRDefault="007013DD" w14:paraId="0E33BE4B" w14:textId="25C220AC">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167694811" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167694811">
         <w:r w:rsidRPr="00626359">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1255,2887 +1271,2870 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42D9A3F6" w14:textId="7217F585" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="00FB7161" w:rsidP="001757F2">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="001757F2" w:rsidRDefault="00FB7161" w14:paraId="42D9A3F6" w14:textId="7217F585">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001757F2" w:rsidRPr="001757F2">
+      <w:r w:rsidRPr="001757F2" w:rsidR="001757F2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3273EB96" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="3273EB96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc501533391"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc167694799"/>
+      <w:bookmarkStart w:name="_Toc501533391" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc17730280" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc256000129" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000146" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc167694799" w:id="32"/>
       <w:r w:rsidRPr="001757F2">
-        <w:lastRenderedPageBreak/>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="24219D74" w14:textId="7C9AE8CF" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="24219D74" w14:textId="7C9AE8CF">
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">Vid ”rena” operationer när </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>incision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve"> görs genom intakt hud och operationen berör steril vävnad, kommer de bakterier som kan ge upphov till en postoperativ sårinfektion från patienten själv eller från miljön i operationslokalen (luft, personal, utrustning). Vid all mänsklig rörelse frigörs mikroskopiska hudflagor som kan vara bakteriebärande. Halten av mikroorganismer i operationssalen kan minimeras genom filtrering av tilluft, övertryck i förhållande till omgivande utrymmen, hög luftomsättning, användning av specialarbetsdräkt vid implantatkirurgi samt luftcirkulationsförhållanden som minimerar risk för nedfall av bakteriebärande partiklar i operationsområdet, på instrumentbord och utrustning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A23B51" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="38A23B51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc501533392"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc167694800"/>
+      <w:bookmarkStart w:name="_Toc501533392" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc17730281" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000130" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc256000147" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000164" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc167694800" w:id="46"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="42CA538A" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="42CA538A" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
         <w:t>Att beskriva ansvarsfördelning, grundläggande krav på operations-salsventilation, funktionskontroller samt handläggning av avvikelser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA94259" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="2CA94259" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc501533393"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc167694801"/>
+      <w:bookmarkStart w:name="_Toc501533393" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc17730282" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc256000131" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000148" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc167694801" w:id="60"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="74631603" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001569BB">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="001569BB" w:rsidRDefault="001757F2" w14:paraId="74631603" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc501533394"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="_Toc167694802"/>
+      <w:bookmarkStart w:name="_Toc501533394" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc17730283" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000115" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000132" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc167694802" w:id="74"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Befintlig operationssalsventilation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
-    <w:p w14:paraId="18506E73" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="18506E73" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">Samtliga operationssalar vid SÄS Borås och Skene ventileras genom deplacerande ventilation som leder till omblandande strömning. Det innebär att luftinflödet kommer från ventilationsdon i rummens hörn på golvnivå och passerar ut genom takventiler över operationsbordet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A9E0E8" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="60A9E0E8" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
         <w:t>Operationssalarna har övertryck i förhållande till korridor och detta övervakas genom tryckmätare. Förutsättning för att tryckförhållanden upprätthålls är att dörrarna sluter tätt och hålls stängda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702607C9" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="702607C9" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
         <w:t>För att uppnå de mikrobiologiska kraven vid implantatkirurgi krävs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E058C3F" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="7E058C3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>en optimalt fungerande ventilation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2522F" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="35E2522F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>att det är ett begränsat antal personer i operationssalen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4677B44F" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="4677B44F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>minimerat antal dörröppningar under pågående operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794D0F5D" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="794D0F5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>tät klädsel (specialarbetsdräkt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C536CBB" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="1C536CBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc501533395"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc167694803"/>
+      <w:bookmarkStart w:name="_Toc501533395" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc17730284" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000116" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000150" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000167" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc167694803" w:id="88"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w14:paraId="477F04D8" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="477F04D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc501533396"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="101" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:name="_Toc501533396" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc17730285" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000134" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="101"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Medicinskt ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
-    <w:p w14:paraId="6EE9B42C" w14:textId="0373FDF8" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00500DF7">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00500DF7" w:rsidRDefault="001757F2" w14:paraId="6EE9B42C" w14:textId="0373FDF8">
       <w:r>
         <w:t xml:space="preserve">Verksamhetschef för anestesikliniken och </w:t>
       </w:r>
       <w:r w:rsidR="00E05CD6">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>perationscentrum Skene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B1F6CB" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00E05CD6">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00E05CD6" w:rsidRDefault="001757F2" w14:paraId="16B1F6CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc501533397"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="114" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:name="_Toc501533397" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc17730286" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000152" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="114"/>
       <w:r w:rsidRPr="001757F2">
-        <w:lastRenderedPageBreak/>
         <w:t>Tekniskt ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
     </w:p>
-    <w:p w14:paraId="4455987F" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00E05CD6">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00E05CD6" w:rsidRDefault="001757F2" w14:paraId="4455987F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Fastighetsförvaltare (Västfastigheter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C8164E" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00E05CD6">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00E05CD6" w:rsidRDefault="001757F2" w14:paraId="22C8164E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Funktionskontroller av ventilationssystem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D3B38C" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00A51EA2">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00A51EA2" w:rsidRDefault="001757F2" w14:paraId="57D3B38C" w14:textId="75994F12">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc501533398"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> &gt;45 minuter</w:t>
+      <w:bookmarkStart w:name="_Toc501533398" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc17730287" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000136" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc256000153" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc256000170" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc167694804" w:id="128"/>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Mikrobiologiska krav</w:t>
       </w:r>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
     </w:p>
-    <w:p w14:paraId="6F9BE0B7" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00A51EA2">
-[...21 lines deleted...]
-        <w:t>/m³.</w:t>
+    <w:p w:rsidR="14923EB4" w:rsidP="14923EB4" w:rsidRDefault="14923EB4" w14:paraId="261E7738" w14:textId="52906EB4">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Se SIS TS 39:2025 för mätmetod samt aktuella </w:t>
+      </w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>målvärden</w:t>
+      </w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och gränsvärden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A08CB09" w14:textId="2E6A231E" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00A51EA2">
-[...27 lines deleted...]
-    <w:p w14:paraId="4E61EA2A" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00A51EA2">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00A51EA2" w:rsidRDefault="001757F2" w14:paraId="4E61EA2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc501533399"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="142" w:name="_Toc167694805"/>
+      <w:bookmarkStart w:name="_Toc501533399" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc17730288" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000120" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc256000154" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc167694805" w:id="142"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
     </w:p>
-    <w:p w14:paraId="1D613B8E" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00A51EA2">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00A51EA2" w:rsidRDefault="001757F2" w14:paraId="1D613B8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="143" w:name="_Toc501533400"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="156" w:name="_Toc167694806"/>
+      <w:bookmarkStart w:name="_Toc501533400" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc17730289" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000104" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000138" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc256000155" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc256000172" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc167694806" w:id="156"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Allmänna åtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
     </w:p>
-    <w:p w14:paraId="36367873" w14:textId="302B432A" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="36367873" w14:textId="302B432A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Undvik att blockera luftintag för tilluft i operationssalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B7A0A7" w14:textId="70B6CEDF" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="62B7A0A7" w14:textId="70B6CEDF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Begränsa antalet dörröppningar (inget ”spring”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399B0E72" w14:textId="073754A4" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="399B0E72" w14:textId="073754A4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Begränsa antalet personer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C85F4D9" w14:textId="06BC695E" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="0C85F4D9" w14:textId="06BC695E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Använd specialarbetsdräkt vid implantatkirurgi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0EDC9C" w14:textId="6948BB0B" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="0A0EDC9C" w14:textId="6948BB0B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">Följ lokala städrutiner, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="002A3FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationsmiljö – arbetsrutiner för optimal miljö på alla opererande enheter, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001757F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773213DA" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="773213DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="157" w:name="_Toc501533401"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="170" w:name="_Toc167694807"/>
+      <w:bookmarkStart w:name="_Toc501533401" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc17730290" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc256000122" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc256000156" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc167694807" w:id="170"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Mikrobiologiska kontroller</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
     </w:p>
-    <w:p w14:paraId="57308176" w14:textId="5F12F55D" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
-[...1 lines deleted...]
-        <w:t>Västfastigheter ansvarar för att ta kontakt och beställa CFU-provtagning med extern upphandlat företag, med specifik kompetens för uppgiften. Resultatet meddelas till ansvarig chef på anestesikliniken, operations centrum Sken samt till vårdhygien.</w:t>
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="57308176" w14:textId="43124A04">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Verksamheten meddelar Västfastigheter när CFU-mätning önskas. Västfastigheter ansvarar för att ta kontakt och beställa CFU-provtagning med extern upphandlat företag, med specifik kompetens för uppgiften. Resultatet meddelas till ansvarig chef på anestesikliniken, operationscentrum Skene samt till vårdhygien.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE38207" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00267D5E">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="001757F2" w14:paraId="7AE38207" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="171" w:name="_Toc501533402"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="184" w:name="_Toc167694808"/>
+      <w:bookmarkStart w:name="_Toc501533402" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc17730291" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc256000106" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000123" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000140" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc256000157" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc167694808" w:id="184"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Övriga kontroller enligt checklista nedan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8222" w:type="dxa"/>
         <w:tblInd w:w="964" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="47" w:type="dxa"/>
           <w:left w:w="67" w:type="dxa"/>
           <w:right w:w="17" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Checklista övriga kontroller"/>
         <w:tblDescription w:val="Tabellen innehåller en checklista som visar olika kontroller som ska utföras, var och när/hur ofta det ska kontrolleras samt vilken verksamhet/funktion som ansvarar för att kontroller utförs."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2055"/>
         <w:gridCol w:w="2056"/>
         <w:gridCol w:w="2055"/>
         <w:gridCol w:w="2056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="1AE49517" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="1AE49517" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="737963A8" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B352F4">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B352F4" w:rsidRDefault="001757F2" w14:paraId="737963A8" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="243"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vad? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="12F10CC9" w14:textId="0EF19BDC" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="00B352F4" w:rsidP="00267D5E">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00267D5E" w:rsidRDefault="00B352F4" w14:paraId="12F10CC9" w14:textId="0EF19BDC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="204"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001757F2" w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="001757F2" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Var? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="44842C19" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="000B4E8F">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="000B4E8F" w:rsidRDefault="001757F2" w14:paraId="44842C19" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="306"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">När? / Hur ofta? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1D9C93F3" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="000B4E8F">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="000B4E8F" w:rsidRDefault="001757F2" w14:paraId="1D9C93F3" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="279"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:eastAsia="Arial" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="0BF170C5" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="0BF170C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E385597" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="4E385597" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Partikelmätning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="62387192" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="62387192" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A69E793" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="2A69E793" w14:textId="0AB44455">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="14923EB4">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Efter om-/nybygg</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">nation samt efter byte av HEPA-filter. </w:t>
+              <w:t xml:space="preserve">Efter om-/nybyggnation, årligen, samt efter byte av HEPA-filter. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE5BDB5" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="3BE5BDB5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Tom sal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77AB9148" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="77AB9148" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="5F93BCA6" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="5F93BCA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="487FE18D" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="487FE18D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Cfu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-mätning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6CFCA999" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="6CFCA999" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34034872" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="34034872" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Efter om-/nybygg</w:t>
             </w:r>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:softHyphen/>
               <w:t>nation. Under pågående operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7CFF0C9C" w14:textId="102C528C" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="69AEC603">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="7CFF0C9C" w14:textId="102C528C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Anestesiklinik/</w:t>
             </w:r>
-            <w:r w:rsidR="0068049C">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Operationscentrum Skene*/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="69AEC603" w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="69AEC603">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="3EE66788" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="3EE66788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1049"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41B90F6F" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="41B90F6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Cfu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-mätning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7391FB13" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="7391FB13" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Operationssalar för implantatkirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4259FB5E" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="3B6DB9F0">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="4259FB5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3B6DB9F0">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Årligen. Under pågående operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="110D1B8B" w14:textId="0ACDEFD1" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="69AEC603">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="110D1B8B" w14:textId="0ACDEFD1">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Anestesiklinik/</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Operationscentrum Skene*/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="69AEC603" w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="69AEC603">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="5342B8B2" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="5342B8B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="281EA38D" w14:textId="6C247A97" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="4D86FDE0">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="281EA38D" w14:textId="6C247A97">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4D86FDE0">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Filterbyte </w:t>
             </w:r>
-            <w:r w:rsidR="2D1218D3" w:rsidRPr="4D86FDE0">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="2D1218D3">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>och städning av till- och frånluftsdon i sal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A751537" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="3A751537" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="38BBB347" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="13D96B89" w14:textId="4772D868">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="40" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="14923EB4">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regelbundet, </w:t>
+              <w:t>Årligen</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:r w:rsidRPr="56DC7805" w:rsidR="448A0C1A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="56DC7805" w:rsidR="627C2D78">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>intervall enligt förvaltarens checklista.</w:t>
+              <w:t>Tätare städning av frånluftsdon vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="16FF17DA" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="16FF17DA" w14:textId="0F3D35C3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="56DC7805" w:rsidR="0A6A6BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Anestesiklinik/ Operationscentrum Skene</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="2432C375" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="2432C375" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41B46ED6" w14:textId="427B38E9" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="41B46ED6" w14:textId="427B38E9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Tryckdifferens</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="002D4ACE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mätning &gt;5 Pa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="420CF058" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="420CF058" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="056D2954" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="056D2954" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Efter om-/nybygg</w:t>
             </w:r>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:softHyphen/>
               <w:t>nation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47D72853" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="47D72853" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="0DC4314F" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="0DC4314F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4A812809" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="4A812809" w14:textId="77777777">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
+              <w:keepNext w:val="1"/>
+              <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Tryckdifferens-mätning &gt;5 Pa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57E9B484" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="57E9B484" w14:textId="77777777">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
+              <w:keepNext w:val="1"/>
+              <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Alla operationssalar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3BBEFE3A" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="3BBEFE3A" w14:textId="77777777">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
+              <w:keepNext w:val="1"/>
+              <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Kontinuerlig övervakning Mätningen kalibreras årligen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="292BBB7B" w14:textId="542FA289" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="69AEC603">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="292BBB7B" w14:textId="542FA289">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
+              <w:keepNext w:val="1"/>
+              <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Anestesiklinik*/</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="002D4ACE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>erationscentrum Skene*/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Västfastigheter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="7EB612D2" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="7EB612D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3AA44C16" w14:textId="3B989C22" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="3AA44C16" w14:textId="3B989C22">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Luftrörelsekartlägg</w:t>
             </w:r>
-            <w:r w:rsidR="00C5224E">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="00C5224E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ning</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> (rökgas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4C07BE29" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="4C07BE29" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60170063" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="60170063" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Vid nyinstallation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6D76B978" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="6D76B978" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="58AF4E9A" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="58AF4E9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29FD0797" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="29FD0797" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Kontroll luftflöde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6B18E4B9" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="6B18E4B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="350B883E" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="350B883E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Kontinuerlig övervakning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="16766FE4" w14:textId="0C432601" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="69AEC603">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="16766FE4" w14:textId="0C432601">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Anestesiklinik/</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Operationscentrum Skene*/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001757F2" w:rsidRPr="001757F2" w14:paraId="04F612A3" w14:textId="77777777" w:rsidTr="4D86FDE0">
+      <w:tr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidTr="56DC7805" w14:paraId="04F612A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="58673C71" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="58673C71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontroll luftfuktighet och temperatur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B86945E" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="0B86945E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Alla operationssalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="44F6A168" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="001757F2">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="44F6A168" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001757F2">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Kontinuerlig övervakning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="449AE2A8" w14:textId="0715A24C" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="69AEC603">
+          <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="56DC7805" w:rsidRDefault="001757F2" w14:paraId="449AE2A8" w14:textId="0715A24C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Anestesiklinik*/</w:t>
             </w:r>
-            <w:r w:rsidR="002D4ACE">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Operationscentrum* Skene/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="69AEC603">
+            <w:r w:rsidRPr="56DC7805" w:rsidR="001757F2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Västfastigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F35B541" w14:textId="7E994A59" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="6F35B541" w14:textId="7E994A59">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
       </w:pPr>
       <w:r w:rsidRPr="69AEC603">
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="69AEC603">
         <w:t>Op</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="69AEC603">
         <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00C5224E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="69AEC603">
         <w:t xml:space="preserve">2 och </w:t>
       </w:r>
       <w:r w:rsidR="00C5224E">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="69AEC603">
         <w:t>perationscentrum Skene har även avdelningsplacerade mätare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7767BC" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="7A7767BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="185" w:name="_Toc17730293"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="193" w:name="_Toc167694809"/>
+      <w:bookmarkStart w:name="_Toc17730293" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000108" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000125" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc256000159" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc167694809" w:id="193"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
     </w:p>
-    <w:p w14:paraId="51D39181" w14:textId="76EE0361" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="51D39181" w14:textId="76EE0361">
       <w:r>
         <w:t xml:space="preserve">Avvikelser i mätningar föranleder kontakt med verksamhetsansvarig chef på anestesikliniken och operationscentrum Skene samt med vårdhygien för ställningstagande till lämpliga åtgärder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C81E598" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="3C81E598" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anhopning av postoperativa infektioner föranleder kontakt med vårdhygien och fastighetsförvaltare för ställningstagande till ventilationskontroller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E51C8FD" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="5E51C8FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="194" w:name="_Toc217802353"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="208" w:name="_Toc167694810"/>
+      <w:bookmarkStart w:name="_Toc217802353" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc501533405" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="197"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="198"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="199"/>
+      <w:bookmarkStart w:name="_Toc17730294" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc256000109" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000126" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc167694810" w:id="208"/>
       <w:r w:rsidRPr="001757F2">
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
     </w:p>
-    <w:p w14:paraId="02988AC6" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="004704E5" w:rsidRDefault="001757F2" w:rsidP="004704E5">
+    <w:p w:rsidRPr="004704E5" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="001757F2" w14:paraId="02988AC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004704E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23423AB9" w14:textId="77777777" w:rsidR="00D44434" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidR="00D44434" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="0E8932F3" w14:textId="13FABEEE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Jon Edman Wallér, hygienläkare, vårdhygien, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D44434" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="23423AB9" w14:textId="431BAEA8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t xml:space="preserve">Linda Hallberg, </w:t>
       </w:r>
-      <w:r w:rsidR="00D44434">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t xml:space="preserve">ygiensjuksköterska, </w:t>
       </w:r>
-      <w:r w:rsidR="00D44434">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>årdhygien, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FF944B" w14:textId="77777777" w:rsidR="00D44434" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidR="00D44434" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="15FF944B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>Junith</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t xml:space="preserve"> Brostedt</w:t>
       </w:r>
-      <w:r w:rsidR="00D44434">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>, d</w:t>
       </w:r>
-      <w:r w:rsidR="69AEC603" w:rsidRPr="69AEC603">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>rifttekniker</w:t>
       </w:r>
-      <w:r w:rsidR="00D44434">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D44434" w:rsidRPr="69AEC603">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>Västfastigheter</w:t>
       </w:r>
-      <w:r w:rsidR="00D44434">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="69AEC603" w:rsidRPr="69AEC603">
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
         <w:t>lingsås/Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4443C8C3" w14:textId="77777777" w:rsidR="00D44434" w:rsidRDefault="001757F2" w:rsidP="00D44434">
-[...13 lines deleted...]
-    <w:p w14:paraId="326BF1D0" w14:textId="7779BA27" w:rsidR="001757F2" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidR="001757F2" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="326BF1D0" w14:textId="7779BA27">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Zoran Culjak, driftschef, Västfastigheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231AAB4B" w14:textId="76CD2239" w:rsidR="69AEC603" w:rsidRDefault="69AEC603" w:rsidP="00D44434">
+    <w:p w:rsidR="69AEC603" w:rsidP="00D44434" w:rsidRDefault="69AEC603" w14:paraId="231AAB4B" w14:textId="76CD2239">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Minna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Åkessson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D774FE">
         <w:t>, v</w:t>
       </w:r>
       <w:r>
         <w:t>årdenhetschef</w:t>
       </w:r>
       <w:r w:rsidR="00D774FE">
         <w:t>, o</w:t>
       </w:r>
       <w:r>
         <w:t>peration 1, VO</w:t>
       </w:r>
       <w:r w:rsidR="004704E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Anestesi</w:t>
       </w:r>
       <w:r w:rsidR="00D774FE">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>Operation</w:t>
       </w:r>
       <w:r w:rsidR="00D774FE">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>Intensivvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310A5AA7" w14:textId="1AFF8460" w:rsidR="69AEC603" w:rsidRDefault="69AEC603" w:rsidP="00D44434">
+    <w:p w:rsidR="69AEC603" w:rsidP="00D44434" w:rsidRDefault="69AEC603" w14:paraId="310A5AA7" w14:textId="40DAEC3D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>ÖNH</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Annica Hedén, vårdenhetschef, operationscentrum Skene, VO Kirurgi/Ortopedi/ÖNH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612D255C" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="00D44434" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidRPr="00D44434" w:rsidR="001757F2" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="612D255C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44434">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFF214D" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="1BFF214D" w14:textId="77777777">
       <w:r w:rsidRPr="001757F2">
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AD4983" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="00D44434" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidRPr="00D44434" w:rsidR="001757F2" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="25AD4983" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44434">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E9E575" w14:textId="4A3F0A72" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="00AA75D8" w:rsidP="004704E5">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="004704E5" w:rsidRDefault="00AA75D8" w14:paraId="03E9E575" w14:textId="4A3F0A72">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="001757F2" w:rsidRPr="001757F2">
+      <w:r w:rsidRPr="001757F2" w:rsidR="001757F2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FED309B" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00D44434">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00D44434" w:rsidRDefault="001757F2" w14:paraId="0FED309B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="209" w:name="_Toc501533406"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="222" w:name="_Toc167694811"/>
+      <w:bookmarkStart w:name="_Toc501533406" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="211"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="212"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="213"/>
+      <w:bookmarkStart w:name="_Toc17730295" w:id="214"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="215"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="216"/>
+      <w:bookmarkStart w:name="_Toc256000110" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="218"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc256000178" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc167694811" w:id="222"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
     </w:p>
-    <w:p w14:paraId="196E64C1" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="196E64C1" w14:textId="04251769">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">SIS TS 39:2015 </w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t xml:space="preserve">SIS TS 39:2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1C0DAA" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="3B1C0DAA" w14:textId="1B64BB9F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Byggenskap och vårdhygien 3, SFVH 2016</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="14923EB4">
+        <w:rPr/>
+        <w:t>Byggnation och vårdhygien 4, SFVH 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E450C86" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="3E450C86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">Ventilation på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>operationsstuer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">, Medicinsk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:t>Teknologivurdering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve"> 2011;13(3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FE3B61" w14:textId="77777777" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="79FE3B61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Gastmeier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="28"/>
@@ -4185,51 +4184,51 @@
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hospital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Infection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 81 (2012) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2938FC1D" w14:textId="762AAA58" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="2938FC1D" w14:textId="762AAA58">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A.Erichsen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4256,150 +4255,158 @@
         <w:t xml:space="preserve">Traffic flow in the operating room: An explorative and descriptive study on air quality during </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>orthopedic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> trauma implant surgery. </w:t>
       </w:r>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">American Journal of Infection Control xxx (2012) 1- 6 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00B403C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.sciencedirect.com/scie</w:t>
         </w:r>
         <w:r w:rsidRPr="00B403C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:r w:rsidRPr="00B403C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ce/article/pii/S019665531101248X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A2CB264" w14:textId="3F717FBC" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="0A2CB264" w14:textId="3F717FBC">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t xml:space="preserve">Vårdhandboken, avsnitt Operationssjukvård, under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="001757F2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Operations-avdelning</w:t>
       </w:r>
       <w:r w:rsidRPr="001757F2">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00B403C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/operationsavdelning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FC44F3D" w14:textId="673FE700" w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidRDefault="001757F2" w:rsidP="00B15479">
+    <w:p w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidP="00B15479" w:rsidRDefault="001757F2" w14:paraId="6FC44F3D" w14:textId="673FE700">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="001757F2">
         <w:t>Operationsmiljö – arbetsrutiner för optimal miljö på alla opererande enheter, SÄS. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="001757F2">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="00B403C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:sectPr w:rsidR="001757F2" w:rsidRPr="001757F2" w:rsidSect="001757F2">
+    <w:sectPr w:rsidRPr="001757F2" w:rsidR="001757F2" w:rsidSect="001757F2">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="496D9698" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="38030764" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="0576E0AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4467,162 +4474,162 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4657,117 +4664,117 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="6E5526E6" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="5C57738A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="4F5088BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -4799,98 +4806,98 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -4917,51 +4924,51 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -4997,1876 +5004,1876 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="81CE6408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E012E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40C6680E"/>
     <w:lvl w:ilvl="0" w:tplc="5C5A80CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B60324F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6952,147 +6959,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F36D05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A449DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -7179,260 +7186,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1625186976">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1943800771">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="851068078">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1823153294">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
@@ -7503,71 +7510,76 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="588006114">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="165946398">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="141581681">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000055A9"/>
@@ -7981,212 +7993,219 @@
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7161"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE569C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="053AF3E6"/>
     <w:rsid w:val="06D6C447"/>
+    <w:rsid w:val="0A6A6BFA"/>
     <w:rsid w:val="1305257A"/>
+    <w:rsid w:val="14923EB4"/>
+    <w:rsid w:val="1B3EF1B7"/>
     <w:rsid w:val="1C566182"/>
     <w:rsid w:val="248CDD52"/>
     <w:rsid w:val="253CD846"/>
     <w:rsid w:val="2D1218D3"/>
     <w:rsid w:val="3B1A3026"/>
     <w:rsid w:val="3B6DB9F0"/>
     <w:rsid w:val="3E9DAC64"/>
+    <w:rsid w:val="448A0C1A"/>
     <w:rsid w:val="48A7E3D9"/>
     <w:rsid w:val="4BDF849B"/>
     <w:rsid w:val="4D86FDE0"/>
     <w:rsid w:val="4DA6BEE7"/>
     <w:rsid w:val="50DE5FA9"/>
     <w:rsid w:val="52359DC2"/>
     <w:rsid w:val="55B1D0CC"/>
+    <w:rsid w:val="56DC7805"/>
     <w:rsid w:val="5A40AFA7"/>
     <w:rsid w:val="5A8541EF"/>
     <w:rsid w:val="5C211250"/>
     <w:rsid w:val="5D14D543"/>
     <w:rsid w:val="5DBCE2B1"/>
+    <w:rsid w:val="627C2D78"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="69AEC603"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D9661B9"/>
+    <w:rsid w:val="7F8DEE46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8211,75 +8230,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8314,57 +8333,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8422,769 +8441,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001757F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001757F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001757F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F5A07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F5A07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1276"/>
@@ -9252,609 +9271,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00500DF7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="20"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9863,94 +9882,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9959,499 +9978,499 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00500DF7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -10517,220 +10536,220 @@
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004704E5"/>
     <w:pPr>
       <w:spacing w:before="30" w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001757F2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001757F2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001757F2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="001757F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="3036"/>
       </w:tabs>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001757F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="005C4112"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="005C4112"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B15479"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B403C9"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
@@ -10780,51 +10799,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S019665531101248X" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-470/surrogate/Operationsmilj%c3%b6%20-%20arbetsrutiner%20f%c3%b6r%20optimal%20milj%c3%b6%20p%c3%a5%20alla%20opererande%20enheter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-470/surrogate/Operationsmilj%c3%b6%20-%20arbetsrutiner%20f%c3%b6r%20optimal%20milj%c3%b6%20p%c3%a5%20alla%20opererande%20enheter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/operationsavdelning" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S019665531101248X" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-470/surrogate/Operationsmilj%c3%b6%20-%20arbetsrutiner%20f%c3%b6r%20optimal%20milj%c3%b6%20p%c3%a5%20alla%20opererande%20enheter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-470/surrogate/Operationsmilj%c3%b6%20-%20arbetsrutiner%20f%c3%b6r%20optimal%20milj%c3%b6%20p%c3%a5%20alla%20opererande%20enheter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/operationsavdelning" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R33c54b0d031c46f8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R2072ca514df246ee" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rdc7daddde8574e0f" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11116,60 +11135,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Operationssalsventilation, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>43</revision>
+  <lastModifiedBy>Jon Edman Wallér</lastModifiedBy>
+  <revision>45</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>