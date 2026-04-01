--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -116,94 +116,53 @@
       <w:r w:rsidRPr="0D88DB21" w:rsidR="2BCBEAB9">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="0D88DB21" w:rsidR="5B885A10">
         <w:t>ässling</w:t>
       </w:r>
       <w:r w:rsidR="00A5170B">
         <w:t xml:space="preserve"> och vatt</w:t>
       </w:r>
       <w:r w:rsidRPr="0D88DB21" w:rsidR="5B885A10">
         <w:t>koppor</w:t>
       </w:r>
       <w:r w:rsidR="00A5170B">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0084397A" w:rsidP="0084397A" w:rsidRDefault="0084397A" w14:paraId="34B18CE7" w14:textId="1F4DF15B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="0084397A" w:rsidP="0044730C" w:rsidRDefault="0084397A" w14:paraId="4D505104" w14:textId="4DEF2B4C">
-      <w:r>
+      <w:r w:rsidR="0084397A">
+        <w:rPr/>
         <w:t>Redaktionella ändringar.</w:t>
-      </w:r>
-[...40 lines deleted...]
-        <w:t>kontinuerligt vid SÄS stora entréer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00845741" w:rsidRDefault="4CD1A331" w14:paraId="544C921E" w14:textId="40A4C780">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Skyltmaterial</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0084397A" w:rsidR="00E81F48" w:rsidP="0044730C" w:rsidRDefault="0084397A" w14:paraId="1B5837C3" w14:textId="6F896EF7">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
@@ -220,251 +179,154 @@
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="2BF16E06" w:rsidR="4CD1A331">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Informationsmaterial - Sahlgrenska Universitets</w:t>
         </w:r>
         <w:r w:rsidRPr="2BF16E06" w:rsidR="4CD1A331">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="2BF16E06" w:rsidR="4CD1A331">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>jukhuset</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="0084397A" w:rsidRDefault="0084397A" w14:paraId="1E40006C" w14:textId="4F1A57BD">
-      <w:r>
+    <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="0084397A" w:rsidRDefault="0084397A" w14:paraId="1E40006C" w14:textId="63A5B0D3">
+      <w:r w:rsidRPr="6B2DAF56">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="6A14B81F">
-        <w:t xml:space="preserve">Skyltar som ska förstärkas vid en händelse med misstänkt eller verifierat fall av sjukdom med hög smittsamhet </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Skyltar vid en händelse med misstänkt eller verifierat fall av sjukdom med hög smittsamhet </w:t>
       </w:r>
       <w:r w:rsidR="00E81F48">
+        <w:rPr/>
         <w:t xml:space="preserve">sätts </w:t>
       </w:r>
       <w:r w:rsidR="20ECE652">
+        <w:rPr/>
         <w:t>upp av</w:t>
       </w:r>
       <w:r w:rsidR="00E81F48">
+        <w:rPr/>
         <w:t xml:space="preserve"> väktare på direktiv från epidemisk</w:t>
       </w:r>
       <w:r w:rsidR="5666BB95">
+        <w:rPr/>
         <w:t>t berednings</w:t>
       </w:r>
       <w:r w:rsidR="00845741">
+        <w:rPr/>
         <w:t>utskott</w:t>
       </w:r>
       <w:r w:rsidR="00E81F48">
+        <w:rPr/>
         <w:t xml:space="preserve"> via tjänsteman i beredskap vid SÄS (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E81F48">
+        <w:rPr/>
         <w:t>TiB</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E81F48">
+        <w:rPr/>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="0084397A" w:rsidRDefault="00E81F48" w14:paraId="239EDC8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc419895115" w:id="5"/>
-      <w:r w:rsidRPr="00E81F48">
+      <w:r w:rsidRPr="6B2DAF56" w:rsidR="00E81F48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="0084397A" w:rsidRDefault="356E616F" w14:paraId="769D1CCC" w14:textId="226E291F">
-[...119 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="41B03C06" w:rsidP="0084397A" w:rsidRDefault="41B03C06" w14:paraId="16E151B9" w14:textId="4C49658B">
+      <w:r w:rsidR="41B03C06">
+        <w:rPr/>
         <w:t>Epidemisk</w:t>
       </w:r>
       <w:r w:rsidR="1EE4E2FC">
+        <w:rPr/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="05F85550">
+        <w:rPr/>
         <w:t xml:space="preserve"> beredskaps</w:t>
       </w:r>
       <w:r w:rsidR="006E2722">
+        <w:rPr/>
         <w:t>utskott</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="41B03C06">
+        <w:rPr/>
+        <w:t xml:space="preserve"> etableras enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="029F8A1E">
+        <w:rPr/>
+        <w:t>Epidemiplan SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="41B03C06">
+        <w:rPr/>
+        <w:t>. På gruppens direktiv kontaktar SÄS L-</w:t>
+      </w:r>
+      <w:r w:rsidR="41B03C06">
+        <w:rPr/>
         <w:t>TiB</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="41B03C06">
+        <w:rPr/>
         <w:t xml:space="preserve"> väktare på SÄS, som vidtar följande åtgärder</w:t>
       </w:r>
       <w:r w:rsidR="005B3559">
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="0084397A" w:rsidRDefault="764EEC28" w14:paraId="0466BA45" w14:textId="73520EF7">
       <w:r>
         <w:t xml:space="preserve">Skriver ut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="332EE83A">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stycken</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E81F48">
         <w:t xml:space="preserve"> exemplar </w:t>
       </w:r>
       <w:r w:rsidR="005B3559">
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:r w:rsidR="052A0CF3">
@@ -554,56 +416,58 @@
         <w:t xml:space="preserve"> entré, ingång 8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="6B23FFF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Entré strålverksamhet, ingång 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="5F1EC8C5" w14:textId="570D7069">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Entré till psyk</w:t>
       </w:r>
       <w:r w:rsidR="00BC0359">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>akuten, ingång 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="3B091019" w14:textId="77777777">
+    <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="3B091019" w14:textId="26B8E827">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Entré nr 3 – ”gamla förlossningsentrén”, ingång 3</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E81F48">
+        <w:rPr/>
+        <w:t>Entré nr 3, ingång 3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="65BB6373" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Akutmottagningen entré, ingång 2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="60E320D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc419895116" w:id="6"/>
       <w:r w:rsidRPr="00E81F48">
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidRPr="00E81F48" w:rsidR="00E81F48" w:rsidP="00F51BBC" w:rsidRDefault="00E81F48" w14:paraId="046FF828" w14:textId="521B1B59">
       <w:r>
         <w:t xml:space="preserve">Rutinen följs upp genom utvärdering efter händelse med misstänkt eller verifierat </w:t>
       </w:r>
       <w:r w:rsidR="455983C2">
@@ -4661,50 +4525,51 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51BBC"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="029F8A1E"/>
     <w:rsid w:val="03B33A9B"/>
     <w:rsid w:val="052A0CF3"/>
     <w:rsid w:val="05A69043"/>
     <w:rsid w:val="05F85550"/>
     <w:rsid w:val="06AB8E0D"/>
     <w:rsid w:val="06CA9EF7"/>
     <w:rsid w:val="06F1C1FA"/>
     <w:rsid w:val="07C15887"/>
     <w:rsid w:val="07FD494D"/>
     <w:rsid w:val="088FB0BF"/>
     <w:rsid w:val="098CE66E"/>
     <w:rsid w:val="0A2B8120"/>
     <w:rsid w:val="0A7A0166"/>
     <w:rsid w:val="0C1A010F"/>
     <w:rsid w:val="0C5C0AE3"/>
     <w:rsid w:val="0D88DB21"/>
     <w:rsid w:val="0F344A2C"/>
     <w:rsid w:val="0FB2DD7C"/>
     <w:rsid w:val="13C6A8DE"/>
     <w:rsid w:val="13EBB033"/>
     <w:rsid w:val="144ADB00"/>
     <w:rsid w:val="16A8897A"/>
     <w:rsid w:val="198F5A78"/>
     <w:rsid w:val="1B25B23C"/>
     <w:rsid w:val="1B9C60D8"/>
@@ -4728,80 +4593,84 @@
     <w:rsid w:val="356E616F"/>
     <w:rsid w:val="36A2BCB6"/>
     <w:rsid w:val="37000923"/>
     <w:rsid w:val="3A5483EA"/>
     <w:rsid w:val="3D3AC541"/>
     <w:rsid w:val="3D5CDFD2"/>
     <w:rsid w:val="3EA5DA18"/>
     <w:rsid w:val="40F999F0"/>
     <w:rsid w:val="41B03C06"/>
     <w:rsid w:val="4234AAA0"/>
     <w:rsid w:val="447CB3D5"/>
     <w:rsid w:val="455983C2"/>
     <w:rsid w:val="45EA4A41"/>
     <w:rsid w:val="46988C71"/>
     <w:rsid w:val="48D431F9"/>
     <w:rsid w:val="4958127E"/>
     <w:rsid w:val="496F35E2"/>
     <w:rsid w:val="4C1330C5"/>
     <w:rsid w:val="4C6F80EF"/>
     <w:rsid w:val="4CD1A331"/>
     <w:rsid w:val="4EBB2D48"/>
     <w:rsid w:val="502B517A"/>
     <w:rsid w:val="50A3C1B2"/>
     <w:rsid w:val="50B3296F"/>
     <w:rsid w:val="5149FC06"/>
+    <w:rsid w:val="52350136"/>
     <w:rsid w:val="5359E027"/>
     <w:rsid w:val="53DC75A1"/>
     <w:rsid w:val="5413BDF1"/>
     <w:rsid w:val="54FC3FD3"/>
     <w:rsid w:val="5521C3AC"/>
     <w:rsid w:val="560DB5BC"/>
     <w:rsid w:val="5666BB95"/>
     <w:rsid w:val="5691E7DE"/>
     <w:rsid w:val="5784E2AA"/>
+    <w:rsid w:val="57F6AD0A"/>
     <w:rsid w:val="5842F05D"/>
     <w:rsid w:val="584DF251"/>
     <w:rsid w:val="58811B50"/>
     <w:rsid w:val="59E03DDE"/>
     <w:rsid w:val="5B885A10"/>
     <w:rsid w:val="5BF80DBC"/>
     <w:rsid w:val="5C6F8D71"/>
     <w:rsid w:val="5CA5D70A"/>
     <w:rsid w:val="5DEB5F0A"/>
     <w:rsid w:val="5FC44F6F"/>
+    <w:rsid w:val="5FE4782B"/>
     <w:rsid w:val="6179482D"/>
     <w:rsid w:val="61B236DF"/>
     <w:rsid w:val="61D0AA46"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6582DF07"/>
     <w:rsid w:val="65E6C811"/>
     <w:rsid w:val="664CB950"/>
     <w:rsid w:val="67622F0C"/>
     <w:rsid w:val="695E691B"/>
     <w:rsid w:val="6A14B81F"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B2DAF56"/>
     <w:rsid w:val="6BA6D698"/>
     <w:rsid w:val="6C9197A0"/>
     <w:rsid w:val="6E22A944"/>
     <w:rsid w:val="6FCF02AF"/>
     <w:rsid w:val="74F1AC5B"/>
     <w:rsid w:val="75CABA06"/>
     <w:rsid w:val="764EEC28"/>
     <w:rsid w:val="791BCA85"/>
     <w:rsid w:val="7A7BC06D"/>
     <w:rsid w:val="7D9B7E5D"/>
     <w:rsid w:val="7E438BCB"/>
     <w:rsid w:val="7E753C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7798,32 +7667,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förhindra smittspridning, skyltning vid SÄS Borås</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>25</revision>
+  <lastModifiedBy>Alexandra Hellnevi</lastModifiedBy>
+  <revision>27</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>