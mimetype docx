--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -1,4705 +1,1240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4EAB240F" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00F35B05">
+    <w:p w14:paraId="30819F1B" w14:textId="77777777" w:rsidR="00685267" w:rsidRDefault="00685267" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00C97E1E" w:rsidSect="00C97E1E">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C97E1E">
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc225152964"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225152988"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00685267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Mässling - vårdhygieniska rutiner, SÄS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="283FF5EB" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00D56883">
+    <w:p w14:paraId="11BC1DCA" w14:textId="11316F25" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc225152965"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225152989"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6C33A0F9" w14:textId="4A621579" w:rsidR="00685267" w:rsidRDefault="003024EB" w:rsidP="00685267">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t xml:space="preserve">Förkortad rutin med hänvisningar till regionala och nationella dokument. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="62B245FB" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc225152966"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc225152990"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="2B7533BC" w:rsidR="009A32ED" w:rsidRDefault="00B15115" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rutinen beskriver </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41776">
+        <w:t>lokala tillägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på SÄS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41776">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE05E8">
+        <w:t xml:space="preserve"> de regionala dokumente</w:t>
+      </w:r>
+      <w:r w:rsidR="0091132A">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CC738D" w:rsidRPr="00CC738D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av mässlingsfall i Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC738D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091132A">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0091132A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Luftvägssmitta - Regiongemensam vårdhygienisk riktlinje</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0091132A">
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE05E8">
+        <w:t xml:space="preserve">det nationella dokumentet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00DE05E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Smittskyddsåtgärder vid mässling - handläggning och smittspårning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00710CA3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="75BAE193" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc225152970"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc225152996"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="38B546EF" w14:textId="1B53C171" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc225152997"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Handläggning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="002C3EB8">
+        <w:t xml:space="preserve"> och placering</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38C9F823" w14:textId="1F3219A3" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00D56883">
+    <w:p w14:paraId="7BA5430B" w14:textId="43DFB686" w:rsidR="008D07AB" w:rsidRDefault="00786415" w:rsidP="00685267">
       <w:r>
-        <w:t xml:space="preserve">Mässling är en sjukdom med mycket stor smittsamhet. Det är av avgörande betydelse att så tidigt som möjligt misstänka sjukdomen för att undvika smittspridning. Rutinen beskriver vårdhygieniska rutiner vid </w:t>
+        <w:t xml:space="preserve">Vid </w:t>
       </w:r>
-      <w:r w:rsidR="006A2B5E">
-        <w:t>vård</w:t>
+      <w:r w:rsidR="00A33E0B">
+        <w:t xml:space="preserve">minsta </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> av patienter med misstänkt eller konstaterad mässling, placering, tvätt- och städrutiner samt åtgärder vid risk för smittspridning från patient med misstänkt eller konstaterad mässling. Rutinen utgör bilaga till riktlinje ”</w:t>
+        <w:t>misstanke om mässling, kontakta så snart som möjligt infektionskonsult eller infektionsjour via SÄS växel</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00180293">
+        <w:t xml:space="preserve"> för stöd i </w:t>
+      </w:r>
+      <w:r w:rsidR="00801D18">
+        <w:t xml:space="preserve">smittriskbedömning och handläggning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B1C6BD" w14:textId="448839A4" w:rsidR="00A33E0B" w:rsidRPr="00685267" w:rsidRDefault="00576A20" w:rsidP="00A33E0B">
       <w:r>
-        <w:t>” [1]. Utförligare information finns i dokumente</w:t>
+        <w:t>Isoleringsrum</w:t>
       </w:r>
-      <w:r w:rsidR="00124F45">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> regional</w:t>
+      <w:r w:rsidR="00A33E0B" w:rsidRPr="00685267">
+        <w:t xml:space="preserve"> för</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> misstänkt</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D85C29">
+        <w:t xml:space="preserve"> eller konstaterad</w:t>
       </w:r>
-      <w:r w:rsidR="00F35EF1" w:rsidRPr="263010E3">
-[...5 lines deleted...]
-        <w:t>[3</w:t>
+      <w:r w:rsidR="00A33E0B" w:rsidRPr="00685267">
+        <w:t xml:space="preserve"> luftburen smitta finns på akutmottagningen, barnmottagningen, infektionskliniken samt IVA. Se även </w:t>
       </w:r>
-      <w:r>
-[...2587 lines deleted...]
-        <w:r w:rsidRPr="3D9CA060">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00A33E0B" w:rsidRPr="00685267">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mässling eller vattkoppor – val av mottagning på SÄS vid smittrisk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00A33E0B" w:rsidRPr="00685267">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE7B156" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00D075F7">
-[...1 lines deleted...]
-        <w:t>Förlossningsavdelningen har en särskild rutin för handläggning vid luftburen smitta.</w:t>
+    <w:p w14:paraId="6446100C" w14:textId="62D29362" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc225153002"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Städning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198B382B" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00D075F7">
-[...63 lines deleted...]
-        <w:t>Patient med konstaterad smitta vårdas enbart av personal med immunitet mot mässling ska vårda patienten.</w:t>
+    <w:p w14:paraId="6EE2821C" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Dagligt städ utförs endast av immun personal som använder andningsskydd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B9B349" w14:textId="45E8117A" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="009C0BC3">
+    <w:p w14:paraId="02A65FA4" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C97E1E">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> kompletteras andningsskyddet med visir.</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:lastRenderedPageBreak/>
+        <w:t>Patientnära ytor och tagställen rengörs med ytdesinfektionsmedel med rengörande effekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1FE909" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="009C0BC3">
+    <w:p w14:paraId="43AFC69B" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C97E1E">
-        <w:t>Alla konsulter, paramedicinsk personal, tolk med flera samt besökande och anhöriga ska informeras om smittorisk. För den som är osäker på sin immunitet eller har ett bristande immunförsvar, rekommenderas att besöket skjuts upp tills hens immunstatus för mässling är klarlagt alternativt vänta tills patienten inte längre anses smittsam. I tillämpliga fall kan vaccination övervägas.</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Punktdesinfektion med ytdesinfektionsmedel med rengörande effekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153BDF3B" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="009C0BC3">
-[...6 lines deleted...]
-        <w:t>Transporter</w:t>
+    <w:p w14:paraId="496312B5" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Slutstädning av immun personal med andningsskydd om smittrisk kvarstår. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="225"/>
-[...262 lines deleted...]
-      <w:r w:rsidRPr="00C97E1E">
+      <w:r w:rsidRPr="00685267">
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="323" w:name="_Toc256000246"/>
-      <w:r w:rsidR="001A0E07" w:rsidRPr="00B259A4">
+      <w:r w:rsidRPr="00685267">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidR="001A0E07" w:rsidRPr="00DF7F67">
-[...3 lines deleted...]
-        <w:t>Nästa patient tas in på patientrummet efter tidigast två timmar. I patientrum med högre antal luftväxlingar kan intervallet vara kortare, exempelvis rum avsedda för vård av patient med luftburen smitta.</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:t> Nästa patient tas in på patientrummet efter tidigast två timmar. I patientrum med högre antal luftväxlingar kan intervallet vara kortare, exempelvis rum avsedda för vård av patient med luftburen smitta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786EEE26" w14:textId="488FBBBB" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00B259A4">
+    <w:p w14:paraId="78D197E5" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="324" w:name="_Toc173412102"/>
-      <w:r w:rsidRPr="00C97E1E">
+      <w:bookmarkStart w:id="14" w:name="_Toc225153003"/>
+      <w:r w:rsidRPr="00685267">
         <w:t>Tvätt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="300"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F65EE24" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
-[...1 lines deleted...]
-        <w:t>Kraftigt förorenad tvätt hanteras som smittförande.</w:t>
+    <w:p w14:paraId="1BBD2CD9" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Vanlig tvätt läggs i vit tvättsäck. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446DB7D7" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
+    <w:p w14:paraId="436E2FAA" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Kraftigt förorenad tvätt hanteras som smittförande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75275463" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="325" w:name="_Toc292883318"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00C97E1E">
+      <w:bookmarkStart w:id="15" w:name="_Toc225153004"/>
+      <w:r w:rsidRPr="00685267">
         <w:t>Avfall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="325"/>
-[...27 lines deleted...]
-        <w:t>Kraftigt förorenat material hanteras alltid som smittförande avfall. Allt annat som vanligt avfall.</w:t>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D983A1E" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
+    <w:p w14:paraId="00DD4CAF" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Kraftigt förorenat material hanteras alltid som smittförande avfall. Allt annat som vanligt avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D38CA6" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="350" w:name="_Toc292883319"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00C97E1E">
+      <w:bookmarkStart w:id="16" w:name="_Toc225153005"/>
+      <w:r w:rsidRPr="00685267">
         <w:t>Obduktion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="350"/>
-[...27 lines deleted...]
-        <w:t>På remiss ska tydligt framgå att patienten har haft eller misstänks ha haft mässling.</w:t>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F105F05" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
-[...1 lines deleted...]
-        <w:t>Obduktion ska utföras av immun personal med andningsskydd.</w:t>
+    <w:p w14:paraId="02C78331" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>På remiss ska tydligt framgå att patienten har haft eller misstänks ha haft mässling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A17C8" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
-[...62 lines deleted...]
-        <w:t>Omedelbara åtgärder vid misstanke om risk för smittspridning från person med misstänkt eller verifierad mässling:</w:t>
+    <w:p w14:paraId="3B00A74C" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Obduktion ska utföras av immun personal med andningsskydd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF431F6" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
-[...14 lines deleted...]
-        <w:t>Kontakt med infektionskonsult/bakjour för beslut om vidare omhänder-tagande av den misstänkt smittade. Se till att adekvat provtagning görs tidigt för att bekräfta diagnos. Kontakta smittskyddsläkare i beredskap via växeln.</w:t>
+    <w:p w14:paraId="231EE6CE" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc225153006"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Risk för smittspridning - åtgärder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00685267">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D8DA6" w14:textId="0326B54B" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="000D0D91">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> (kontorstid).</w:t>
+    <w:p w14:paraId="73892F4B" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Omedelbara åtgärder vid misstanke om risk för smittspridning från person med misstänkt eller verifierad mässling: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E6671E" w14:textId="77777777" w:rsidR="00B540DF" w:rsidRDefault="00C97E1E" w:rsidP="002C69B8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Påbörja omedelbar listning av personer som vistats i samma lokal som indexpersonen, eller befunnit sig där inom två </w:t>
+    <w:p w14:paraId="70E854DE" w14:textId="3FF0F9C9" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Kontakt med infektionskonsult/bakjour för beslut om vidare omhändertagande av den misstänkt smittade. Se till att adekvat provtagning görs tidigt för att bekräfta diagnos. Kontakta smittskyddsläkare i beredskap via växeln. </w:t>
       </w:r>
-      <w:r w:rsidR="00135282">
-        <w:t>t</w:t>
+    </w:p>
+    <w:p w14:paraId="1C0CB5F9" w14:textId="77777777" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Kontakta Vårdhygien, anknytning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97E1E">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A42549" w:rsidRPr="000C3176">
+      <w:r w:rsidRPr="00685267">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>bilaga 1 och 2</w:t>
+        <w:t>2904</w:t>
       </w:r>
-      <w:r w:rsidR="00A42549" w:rsidRPr="00F71D27">
-        <w:t xml:space="preserve"> för</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:t> (kontorstid). </w:t>
       </w:r>
-      <w:r w:rsidR="009B5890" w:rsidRPr="00F71D27">
-        <w:t xml:space="preserve"> ifyllbar lista och vägledning i </w:t>
+    </w:p>
+    <w:p w14:paraId="67161B50" w14:textId="1E0C8343" w:rsidR="00E96346" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t xml:space="preserve">Påbörja omedelbar listning av personer som vistats i samma lokal som indexpersonen, eller befunnit sig där inom två timmar efter det att </w:t>
       </w:r>
-      <w:r w:rsidR="006111AE" w:rsidRPr="00F71D27">
-        <w:t>listningen</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:lastRenderedPageBreak/>
+        <w:t>indexpatienten lämnat den.</w:t>
       </w:r>
-      <w:r w:rsidR="006C06C8">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00E96346">
+        <w:t xml:space="preserve"> Smittspårningslista</w:t>
       </w:r>
-      <w:r w:rsidR="005D11D6">
-        <w:t xml:space="preserve">Kontakta de listade personerna och </w:t>
+      <w:r w:rsidR="004E748C">
+        <w:t xml:space="preserve"> för utskrift eller i excelformat finns hos </w:t>
       </w:r>
-      <w:r w:rsidR="00E2752B">
-[...9 lines deleted...]
-        <w:r w:rsidR="0045526A" w:rsidRPr="00627188">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="004E748C" w:rsidRPr="004E748C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">risk för allvarlig </w:t>
+          <w:t>Smittskydd VGR</w:t>
         </w:r>
-        <w:r w:rsidR="00E2752B" w:rsidRPr="00627188">
+      </w:hyperlink>
+      <w:r w:rsidR="004E748C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6AB9A6" w14:textId="77777777" w:rsidR="00E96346" w:rsidRDefault="00F73142" w:rsidP="00685267">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F73142">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>sjukdom</w:t>
+          <w:t>Smittspårningslist</w:t>
         </w:r>
-      </w:hyperlink>
-[...29 lines deleted...]
-        <w:r w:rsidR="000C3176">
+        <w:r w:rsidRPr="00F73142">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Patientbrev</w:t>
+          <w:t>a</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="000C3176">
+        <w:r w:rsidRPr="00F73142">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Till dig som exponerats för mässling</w:t>
+          <w:t>, pdf-format</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000C3176">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3176">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1498B230" w14:textId="4E14F216" w:rsidR="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="00B540DF">
-[...21 lines deleted...]
-        <w:r w:rsidR="003B7DB5">
+    <w:p w14:paraId="522106EF" w14:textId="77777777" w:rsidR="00E96346" w:rsidRDefault="00E472C9" w:rsidP="00685267">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Kap 6 Tilläggsplaner 2023-03-24 (vgregion.se)</w:t>
+          <w:t>Smittspårningslista, excel-format</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C97E1E">
-        <w:t xml:space="preserve"> [</w:t>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A01CE4">
-        <w:t>6</w:t>
+    </w:p>
+    <w:p w14:paraId="2EADC589" w14:textId="6B49FD34" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Kontakta de listade personerna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97E1E">
-        <w:t xml:space="preserve">]. Se även </w:t>
+      <w:r w:rsidR="00BC5DE7">
+        <w:t xml:space="preserve"> o</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="007C63C3">
+      <w:r w:rsidRPr="00685267">
+        <w:t>ch dokumentera immunitet. Till exponerade patienter som trots upprepade försök inte går att via telefon kan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00685267">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Patientbrev Till dig som exponerats för mässling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00685267">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685267">
+        <w:t>användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7FD576" w14:textId="29C65A3E" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00685267" w:rsidP="00685267">
+      <w:r w:rsidRPr="00685267">
+        <w:t>Om mer än en patient inom SÄS drabbats av mässling alternativt många exponerade för mässling, kontakta chefläkare alternativt Lokal tjänsteman i beredskap (L-TiB) för att sammankalla epidemiskt beredningsutskott enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00682E24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00682E24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Epidemiplan, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00682E24">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685267">
+        <w:t>  Se även </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00685267">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Luftvägssmitta- utbrottshantering, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C97E1E">
-[...6 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="008468AA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AD66BD" w14:textId="5875A9B3" w:rsidR="002C69B8" w:rsidRPr="00C97E1E" w:rsidRDefault="002C69B8" w:rsidP="00405A39">
-[...3 lines deleted...]
-        <w:t>Vårdrum</w:t>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc225152971"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc225153007"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
-        <w:t>, a</w:t>
-[...5 lines deleted...]
-        <w:t>. Nästa patient tas in på patientrummet efter tidigast två timmar. I patientrum med högre antal luftväxlingar kan intervallet vara kortare, exempelvis rum avsedda för vård av patient med luftburen smitta.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF13449" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00416B7C" w:rsidRDefault="00C97E1E" w:rsidP="00416B7C">
-[...48 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="20E25822" w14:textId="56A38D5E" w:rsidR="008D5261" w:rsidRPr="0026472C" w:rsidRDefault="008D5261" w:rsidP="00685267">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C63C3">
+      <w:bookmarkStart w:id="21" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="0026472C">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505DBC48" w14:textId="1C789517" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00F96528" w:rsidP="00256325">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F2B7EB9" w14:textId="303AAEEF" w:rsidR="008D5261" w:rsidRDefault="008D5261" w:rsidP="00685267">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Daniel Svensson</w:t>
+        <w:t xml:space="preserve">Jon Edman Wallér, </w:t>
       </w:r>
-      <w:r w:rsidR="00EA1A1A">
-[...69 lines deleted...]
-        <w:t>S</w:t>
+      <w:r w:rsidR="0026472C">
+        <w:t>hygienläkare, Vårdhygien, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370CFE88" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="007C63C3" w:rsidRDefault="00C97E1E" w:rsidP="007C63C3">
-[...13 lines deleted...]
-        <w:t>Remissinstanser</w:t>
+    <w:p w14:paraId="188AE2C8" w14:textId="1BE872FB" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc225152972"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc225153008"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="088D8239" w14:textId="77777777" w:rsidR="00C97E1E" w:rsidRPr="00C97E1E" w:rsidRDefault="00C97E1E" w:rsidP="007C63C3">
-[...149 lines deleted...]
-        <w:r w:rsidR="00232AE9">
+    <w:p w14:paraId="7E19C1F0" w14:textId="1E55F374" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="0026472C" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00CC738D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Handläggning av mässlingsfall i Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00230C67">
+        <w:t xml:space="preserve">. Smittskydd VGR. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EBA0093" w14:textId="1DBB1DBA" w:rsidR="00C97E1E" w:rsidRPr="00B7523E" w:rsidRDefault="00C97E1E" w:rsidP="009A10AB">
-[...10 lines deleted...]
-        <w:r w:rsidR="00E44CC8" w:rsidRPr="00B7523E">
+    <w:p w14:paraId="3D32076D" w14:textId="165D1A66" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="0026472C" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling</w:t>
+          <w:t>Luftvägssmitta - Regiongemensam vårdhygienisk riktlinje</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="002D0178">
+        <w:t>. Framtagen av de vårdhygieniska enheterna i VGR.</w:t>
+      </w:r>
+      <w:r w:rsidR="00685267" w:rsidRPr="00685267">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00B4E06C" w14:textId="16FC744F" w:rsidR="00C97E1E" w:rsidRPr="00B7523E" w:rsidRDefault="1C9D6BB5" w:rsidP="009A10AB">
-[...32 lines deleted...]
-        <w:r w:rsidR="00232AE9">
+    <w:p w14:paraId="009C9C8F" w14:textId="61592A83" w:rsidR="00FD6BCC" w:rsidRDefault="0026472C" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Smittskyddsåtgärder vid mässling - handläggning och smittspårning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00232AE9" w:rsidRPr="00232AE9">
-[...16 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidR="002D0178">
+        <w:t xml:space="preserve">. Smittskyddsläkarföreningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DEA314" w14:textId="7BC5E6D8" w:rsidR="00A01CE4" w:rsidRDefault="00F35EF1" w:rsidP="00A01CE4">
-[...16 lines deleted...]
-        <w:r w:rsidR="00232AE9">
+    <w:p w14:paraId="74C6906F" w14:textId="4637B4FD" w:rsidR="00FD6BCC" w:rsidRDefault="00FD6BCC" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00685267">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Mässling eller vattkoppor – val av mottagning på SÄS vid smittrisk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00232AE9" w:rsidRPr="00232AE9">
-[...7 lines deleted...]
-        <w:t>(ändra filtreringen)</w:t>
+      <w:r w:rsidR="002D0178">
+        <w:t xml:space="preserve">. Lokal rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745F9FC1" w14:textId="7A4037BA" w:rsidR="00C97E1E" w:rsidRPr="001049D4" w:rsidRDefault="00C97E1E">
-[...18 lines deleted...]
-        <w:r w:rsidR="00232AE9">
+    <w:p w14:paraId="487C6241" w14:textId="6B241976" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00FD6BCC" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004E748C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Smittskydd VGR</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00685267" w:rsidRPr="00685267">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="101E3082" w14:textId="2CF4BBA1" w:rsidR="001049D4" w:rsidRPr="001049D4" w:rsidRDefault="001049D4" w:rsidP="001049D4">
-[...48 lines deleted...]
-        <w:r w:rsidR="00EE056B">
+    <w:p w14:paraId="10101E41" w14:textId="25A0CAB8" w:rsidR="008468AA" w:rsidRDefault="008468AA" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00F73142">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">(original sparat/publicerat via </w:t>
+          <w:t>Smittspårningslista, pdf-format</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00EE056B">
+      </w:hyperlink>
+      <w:r w:rsidR="00111186">
+        <w:t>. Smittskydd VGR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2528F6D3" w14:textId="72CAAD67" w:rsidR="008468AA" w:rsidRDefault="008468AA" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>sharepoint</w:t>
+          <w:t>Smittspårningslista, excel-format</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00EE056B">
+      </w:hyperlink>
+      <w:r w:rsidR="00111186">
+        <w:t xml:space="preserve">. Smittskydd VGR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D245E8" w14:textId="6CD918C5" w:rsidR="00685267" w:rsidRPr="00685267" w:rsidRDefault="00111186" w:rsidP="00685267">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00685267" w:rsidRPr="00111186">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>, vårdhygien, SÄS)</w:t>
+          <w:t>Patientbrev Till dig som exponerats för mässling, vårdhygien, SÄS </w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>S</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276D57">
-        <w:t>ÄS Kris- och katastrofmedicinska plan, tilläggsplan 6.1 pandemiplan</w:t>
+      <w:r w:rsidRPr="00685267">
+        <w:t>Mall för brev till patient, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276D57">
-[...19 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidR="00126A9E">
+        <w:t>Vårdhygien SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="141161B6" w:rsidR="00536A5A" w:rsidRPr="003B7DB5" w:rsidRDefault="00C97E1E">
-[...17 lines deleted...]
-        <w:r w:rsidR="00232AE9">
+    <w:p w14:paraId="6A343A8C" w14:textId="566A6A04" w:rsidR="008468AA" w:rsidRDefault="008468AA" w:rsidP="008468AA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>Epidemipl</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n, SÄS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D82A9A">
+        <w:t>. Lokal riktlinje.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="003B7DB5" w:rsidSect="00C97E1E">
+    <w:p w14:paraId="40AA233F" w14:textId="1AFED76B" w:rsidR="009C6C0C" w:rsidRDefault="008468AA" w:rsidP="008468AA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00685267">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Luftvägssmitta- utbrottshantering, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D82A9A">
+        <w:t xml:space="preserve">. Lokal riktlinje. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28765BFD" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E">
+    <w:p w14:paraId="3E361B8E" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6D322E" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E">
+    <w:p w14:paraId="770CD4AE" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A343CE9" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E">
+    <w:p w14:paraId="61CB59DC" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA939AA" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E"/>
+    <w:p w14:paraId="3203CDCA" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6635B6B7" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E">
+    <w:p w14:paraId="6413B261" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2706F42D" w14:textId="77777777" w:rsidR="00E2498E" w:rsidRDefault="00E2498E">
+    <w:p w14:paraId="75D10DAB" w14:textId="77777777" w:rsidR="00FF775B" w:rsidRDefault="00FF775B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4723,301 +1258,218 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5115,202 +1567,183 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="040F52B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B22E02C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04491C4B"/>
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5379,51 +1812,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5490,50 +1923,163 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F702AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="053C44B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5606,164 +2152,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1476273A"/>
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5832,57 +2264,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5945,51 +2378,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6058,51 +2491,1284 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26596D65"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F596240E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28033B7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5120C89C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A897F33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="414EB71E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0354E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B178EF2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B4F4416"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="84D666DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A741CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="734468E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33E64C81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="794A77CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="379C24AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7690DF6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38764655"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E826BE10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6198,57 +3864,207 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394D74E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A614FF9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6311,51 +4127,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E336735"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5ECE741C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6424,51 +4389,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6565,137 +4530,760 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="437638A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EE47F1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B666AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B192B31E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D836D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECD65558"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D992DE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="296EE668"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="587E4A48">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1840B83E">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="CAE09594">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EC78356E">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="159A245E">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="6F72D974">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DE7A7394">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8B3E58A8">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503E1701"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91C4B8C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6764,57 +5352,207 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53995A2B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0C8E25E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6877,51 +5615,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6990,51 +5728,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62663CD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56F46160"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D6D3514"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEB8B7C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7103,51 +6067,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AE648E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C204920E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7216,51 +6329,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7329,887 +6442,787 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2054500934">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1072266841">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="310912188">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="70204829">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1231883674">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="20" w16cid:durableId="1452091810">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="300234648">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="21" w16cid:durableId="861745197">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="467164648">
+  <w:num w:numId="22" w16cid:durableId="1458917133">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1265112785">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1302036203">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1052967516">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="338626747">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2080861965">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1349603893">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1123422239">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1616208420">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1782412572">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1643077169">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1574972931">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178661599">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="325518877">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1361978726">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="390277972">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1457872126">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="907378016">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1608731950">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1407416549">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00002006"/>
+    <w:rsid w:val="000050D0"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="00010879"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00031750"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00056914"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070F41"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00090362"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00090D81"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A67A8"/>
+    <w:rsid w:val="000B101F"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C3176"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D760C"/>
+    <w:rsid w:val="000C40C2"/>
+    <w:rsid w:val="000D4A4D"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="000F76F9"/>
-    <w:rsid w:val="000F78D6"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001049D4"/>
-    <w:rsid w:val="001127A2"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111186"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001210A9"/>
-    <w:rsid w:val="00124F45"/>
+    <w:rsid w:val="00126A9E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="001342E3"/>
-    <w:rsid w:val="00135282"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00151449"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="001668DD"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001672C2"/>
-    <w:rsid w:val="00167349"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00180293"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182669"/>
-    <w:rsid w:val="0018481D"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00194C51"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0E07"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A765A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B54E0"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002262BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00232AE9"/>
+    <w:rsid w:val="002273C9"/>
+    <w:rsid w:val="00230C67"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00236735"/>
-    <w:rsid w:val="00243444"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00256325"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="0026472C"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00276D57"/>
-    <w:rsid w:val="002772F6"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00286E23"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00291BEF"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C3EB8"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C69B8"/>
+    <w:rsid w:val="002D0178"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00304E52"/>
+    <w:rsid w:val="003024EB"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003130F6"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00322FFE"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="003303A8"/>
-    <w:rsid w:val="00337056"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00340DE0"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00362370"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="0038664E"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003B12D3"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B31FF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B7DB5"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D5048"/>
-    <w:rsid w:val="003D7CF5"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00404340"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
-    <w:rsid w:val="004055B3"/>
-    <w:rsid w:val="00405A39"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00416B7C"/>
-    <w:rsid w:val="00422F89"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="0043154A"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="004470D3"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="0045526A"/>
+    <w:rsid w:val="00451C70"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="004660E7"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00474BF9"/>
+    <w:rsid w:val="00473030"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00493F73"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C0428"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D1AC2"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C4D73"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E3F67"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004E7D15"/>
+    <w:rsid w:val="004E748C"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F7CD2"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00521FEB"/>
+    <w:rsid w:val="005141C4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="005346E2"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00560DAB"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="0056650E"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="005750F4"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00576A20"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="0058527F"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C2B0B"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C7BC2"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D11D6"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="00600ECE"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="006111AE"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00616D38"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="006268D3"/>
-    <w:rsid w:val="00627188"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="006312AA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00646194"/>
-    <w:rsid w:val="006518EB"/>
+    <w:rsid w:val="006422CA"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006A017D"/>
+    <w:rsid w:val="00682E24"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00685267"/>
+    <w:rsid w:val="006A2145"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A2B5E"/>
-    <w:rsid w:val="006A4320"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B22E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C06C8"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
+    <w:rsid w:val="006C76BF"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E492E"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00702649"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="007153D4"/>
-    <w:rsid w:val="00715A70"/>
+    <w:rsid w:val="00710CA3"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="007329F9"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00751945"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="007601D0"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007663A4"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00777C82"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00786415"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C63C3"/>
+    <w:rsid w:val="007B59A2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007EA657"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F5D11"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00801796"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0081562B"/>
+    <w:rsid w:val="00801D18"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00822E8A"/>
-    <w:rsid w:val="0082341B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831284"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00841391"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084411A"/>
+    <w:rsid w:val="008468AA"/>
+    <w:rsid w:val="00846B85"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00853E80"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00872A02"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A62B6"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B23C2"/>
-    <w:rsid w:val="008C23F2"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D0621"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E0A6D"/>
+    <w:rsid w:val="008D07AB"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D5261"/>
     <w:rsid w:val="008E36F8"/>
-    <w:rsid w:val="008E3712"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F56E4"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
+    <w:rsid w:val="0091132A"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00940CC4"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00945DAA"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009976E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B0A5C"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B5890"/>
-    <w:rsid w:val="009C0BC3"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C5B83"/>
-    <w:rsid w:val="009D37EB"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F243C"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A00EA1"/>
-    <w:rsid w:val="00A01CE4"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A23F5E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A3717E"/>
+    <w:rsid w:val="00A33E0B"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A40DB8"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42549"/>
-    <w:rsid w:val="00A43388"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A56DB6"/>
-    <w:rsid w:val="00A63432"/>
+    <w:rsid w:val="00A54DBE"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A746B8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A9768E"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA5589"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB1FD4"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC6658"/>
-    <w:rsid w:val="00AC7286"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B00E91"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B10E04"/>
-    <w:rsid w:val="00B13330"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B15115"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B259A4"/>
-    <w:rsid w:val="00B26474"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B468D1"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B540DF"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B63151"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B7523E"/>
+    <w:rsid w:val="00B7194D"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B81A0F"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B90F17"/>
+    <w:rsid w:val="00B91CE8"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA4739"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB5C80"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD7829"/>
-    <w:rsid w:val="00BE5078"/>
+    <w:rsid w:val="00BC5DE7"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE11A5"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C10783"/>
-    <w:rsid w:val="00C20817"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C261DD"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C4609B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C510B8"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C60156"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C7021F"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C73486"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C77D8E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C92EA6"/>
-    <w:rsid w:val="00C940E5"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00C97E1E"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB3668"/>
-    <w:rsid w:val="00CB5BA1"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD2D1B"/>
+    <w:rsid w:val="00CC738D"/>
+    <w:rsid w:val="00CC7E5B"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1D61"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF339A"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D075F7"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D24488"/>
-    <w:rsid w:val="00D272CE"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D2092D"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D41776"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D56380"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D6137F"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D82A9A"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D85C29"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D9512E"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA6441"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DE0F71"/>
+    <w:rsid w:val="00DE05E8"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF7F67"/>
-    <w:rsid w:val="00E00C68"/>
+    <w:rsid w:val="00DF23F5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E07EE7"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E22639"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E50410"/>
+    <w:rsid w:val="00E13376"/>
+    <w:rsid w:val="00E219EC"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E472C9"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E53598"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E64FFB"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E72442"/>
-    <w:rsid w:val="00E7583A"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E87436"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E92A46"/>
+    <w:rsid w:val="00E96346"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA1A1A"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC4CB9"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED3D1A"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED53FF"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE056B"/>
+    <w:rsid w:val="00EE13F3"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F14937"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F2763E"/>
+    <w:rsid w:val="00F314C7"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F35EF1"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F415A0"/>
-    <w:rsid w:val="00F4587D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F53481"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F80B09"/>
+    <w:rsid w:val="00F73142"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F94F79"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB1EF7"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC4A81"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD6BCC"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE2090"/>
-    <w:rsid w:val="00FF7344"/>
+    <w:rsid w:val="00FE5AA8"/>
+    <w:rsid w:val="00FF775B"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="06ED906D"/>
-[...19 lines deleted...]
-    <w:rsid w:val="5EC7C938"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C193DCB"/>
-    <w:rsid w:val="7A0F64D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{97F41D4C-6A23-452F-A332-63C63710B77E}"/>
+  <w15:docId w15:val="{65A84073-C6F4-4A0B-89DF-4D8D0BF72741}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8546,234 +7559,194 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00C97E1E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C97E1E"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -8945,70 +7918,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -9030,51 +8004,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9120,233 +8094,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00416B7C"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00416B7C"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00416B7C"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -9383,118 +8352,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10476,59 +9445,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D075F7"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -10631,354 +9597,2974 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D075F7"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C97E1E"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...1 lines deleted...]
-    <w:rsid w:val="00C97E1E"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="3033" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
-[...15 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E07EE7"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...5 lines deleted...]
-    <w:rsid w:val="004E5F84"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...55 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00600ECE"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00243444"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00685267"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="277183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="756904521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2138140366">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081055514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="226379090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2032337216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="144784674">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="612708777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047340040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="804351141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565680473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1079986966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1337684049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="681518868">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="202139104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1699618528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="312177703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="812060137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="647705445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="979262192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1249998499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2094817958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="760611717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="418479260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="399138591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1363239951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="968710128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="245189688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="618268819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1603758346">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1903248451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="504128669">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2056733331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1749501705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1943028641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1739283563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="725764390">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1512913519">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1332754759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1987271423">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="82338065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1993176747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="515120335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="994531040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683438849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794014023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="67004362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1448354666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="466241055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1849322364">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="201210661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="214312847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="823857954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="615913421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="684789669">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="704062502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1468937381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1186408092">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="841503452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1032926982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1941449872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="898512991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1056195888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1603108269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1828592219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1023239107">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1958826671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="893544129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="63916180">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558442570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="671178653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1115324039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="907377798">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2045328936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1816874800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2102875463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400493832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="723330120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="882403827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="120998876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2124613432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="390883467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1478568019">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1636063249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="996345665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="608440384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="451823779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="798381535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1985622261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2068989524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2101903266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196696444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1521358552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="293146794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1700741784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1337422333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1932619170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="355927049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1070880579">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1759862615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="544561127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1822235254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748259144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1841114026">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="37438664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1362510794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2107849273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="927886222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1383091085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1657764940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1987851564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1907111246">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="359475613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="273177281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="343091690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="948584796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1375155755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1995331908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1935242688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1411387546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="733552951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="596913420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2093428483">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="79185909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="795411753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1215776009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="336663365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222596092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="847864605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="308021321">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1668092250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="709771082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1916862843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1342512111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1746756477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="966081667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="73012134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1778594116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2056925690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="590626305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1437943742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1494763404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1408500143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="671758481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="828861207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="198009319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401829582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="780801377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="660888817">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="733703182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="16125334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="477311086">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1112819559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="577709847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="323707328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="596255457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="399404415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1284002202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="20909836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132862744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1912084104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915435331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1792480917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1511873360">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="835611154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1483736068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="307171042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1593386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="189610109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="455493302">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1492674904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1944994603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789622399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1750075712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1960069084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1732777238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1808354859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="137914950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="91240308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="232011755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="508298884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="404568387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1513836457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="733359647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1371951698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1777947406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1947999113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1271354393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1782147838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1515460441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1395928953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2140755525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1171139600">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="24720234">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1208034522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1660377451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1430345226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1912500205">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="290132488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1063678598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1552154950">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1504277650">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1830905918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="545456628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="744685759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="887641568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076777556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995253803">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1261375790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="845022540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450049449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1207448115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="874997595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1983999085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1971857005">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="666401700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas407-1997282004-1791/surrogate/Kap%206%20Till%c3%a4ggsplaner%202023-03-24.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-114/SURROGATE/Luftv%c3%a4gssmitta%20%e2%80%93%20utbrottshantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-549/surrogate" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-549/surrogate" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/742f4adf-1dd8-4c6f-a26a-5663ceeeacab/M%c3%a4ssling%20PM.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-13/surrogate/STY%20M%c3%a4ssling%20-%20utbrottshantering%20och%20smittsp%c3%a5rning.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-292/surrogate/M%c3%a4ssling%20eller%20vattkoppor%20-%20val%20av%20mottagning%20p%c3%a5%20S%c3%84S%20vid%20smittrisk.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-292/SURROGATE/M%c3%a4ssling%20eller%20vattkoppor%20-%20val%20av%20mottagning%20p%c3%a5%20S%c3%84S%20vid%20smittrisk.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta%20-%20v%c3%a5rdhygieniska%20aspekter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-13/surrogate/STY%20M%c3%a4ssling%20-%20utbrottshantering%20och%20smittsp%c3%a5rning.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-14/surrogate/STY%20M%C3%A4ssling%20-%20akutbed%C3%B6mning%20och%20klinisk%20bild.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-13/surrogate/STY%20M%c3%a4ssling%20-%20utbrottshantering%20och%20smittsp%c3%a5rning.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-114/SURROGATE/Luftv%c3%a4gssmitta%20%e2%80%93%20utbrottshantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-193/native" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-114/SURROGATE/Luftv%c3%a4gssmitta%20%e2%80%93%20utbrottshantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-20/surrogate/Handl%c3%a4ggning%20av%20m%c3%a4sslingsfall%20i%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-192/native/Smittsp%c3%a5rningslista%20MANUELL%20pdf.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-292/SURROGATE/M%c3%a4ssling%20eller%20vattkoppor%20-%20val%20av%20mottagning%20p%c3%a5%20S%c3%84S%20vid%20smittrisk.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-696277456-18/surrogate/Epidemiplan%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-549/surrogate" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-292/SURROGATE/M%c3%a4ssling%20eller%20vattkoppor%20-%20val%20av%20mottagning%20p%c3%a5%20S%c3%84S%20vid%20smittrisk.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-113/surrogate/Luftv%c3%a4gssmitta.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-193/native" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-549/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-114/SURROGATE/Luftv%c3%a4gssmitta%20%e2%80%93%20utbrottshantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-20/surrogate/Handl%c3%a4ggning%20av%20m%c3%a4sslingsfall%20i%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-192/native/Smittsp%c3%a5rningslista%20MANUELL%20pdf.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-696277456-18/surrogate/Epidemiplan%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11259,59 +12845,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13157</Characters>
+  <Pages>4</Pages>
+  <Words>1204</Words>
+  <Characters>6387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15608</CharactersWithSpaces>
+  <CharactersWithSpaces>7576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mässling - vårdhygieniska rutiner, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2023-09-12T14:37:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Jon Edman Wallér</lastModifiedBy>
+  <revision>53</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>