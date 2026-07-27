--- v0 (2025-11-26)
+++ v1 (2026-07-27)
@@ -1,7452 +1,6201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00263CB3" w:rsidRDefault="2D55C593" w14:paraId="288FE446" w14:textId="2E359444">
-[...21 lines deleted...]
-        <w:t>smittspårning och utbrottshantering</w:t>
+    <w:p w14:paraId="16B1D85E" w14:textId="77777777" w:rsidR="003C1AB4" w:rsidRPr="003C1AB4" w:rsidRDefault="003C1AB4" w:rsidP="003C1AB4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227128139"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227160609"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227161637"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="003C1AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Multiresistenta bakterier (MRB)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003C1AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00263CB3" w:rsidRDefault="000076D1" w14:paraId="333512C5" w14:textId="77777777">
+    <w:p w14:paraId="6AA37475" w14:textId="77777777" w:rsidR="003C1AB4" w:rsidRDefault="003C1AB4" w:rsidP="003C1AB4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc227128140"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227160610"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227161638"/>
+      <w:r w:rsidRPr="003C1AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>- smittförebyggande åtgärder, smittspårning och utbrottshantering</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="003C1AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="4FBB972D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="003C1AB4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc227161639"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0AB540DB" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Översyn med uppdatering av hänvisningar/länkar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="239E4B23" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc227161640"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00263CB3" w:rsidRDefault="4EA638CB" w14:paraId="161DD208" w14:textId="30B84641">
+    <w:p w14:paraId="07F8E429" w14:textId="72FB1AC9" w:rsidR="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
       <w:r>
-        <w:t xml:space="preserve">Rutinen beskriver </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">smittförebyggande åtgärder, </w:t>
+        <w:t>Rutinen beskriver smittförebyggande åtgärder, åtgärder och ansvarsfördelning vid smittspårning av patient med nyupptäckt multiresistent bakterie</w:t>
+      </w:r>
+      <w:r w:rsidR="317E575B">
+        <w:t xml:space="preserve"> eller svamp</w:t>
       </w:r>
       <w:r>
-        <w:t>åtgärder och ansvarsfördelning vid smittspårning av patient med nyupptäckt multiresistent bakterie (MRB)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="4F9FC621">
+        <w:t xml:space="preserve">härefter benämnt </w:t>
       </w:r>
       <w:r>
-        <w:t>samt åtgärder utöver dessa vid utbrott av MRB (två eller fler sammanhängande fall).</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Åtgärder och ansvarsfördelning kan appliceras även för andra smittämnen än MRB.</w:t>
+        <w:t>MRB), samt åtgärder utöver dessa vid utbrott av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MRB</w:t>
+      </w:r>
+      <w:r w:rsidR="00797D24">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="4BD2BA9C" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Rutinen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan appliceras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ven f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r andra smitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n MRB. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="226CD51F" w:rsidP="00263CB3" w:rsidRDefault="226CD51F" w14:paraId="3FF7A587" w14:textId="20587BCD">
+    <w:p w14:paraId="6660DA9D" w14:textId="4BB20865" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc173415489" w:id="9"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227161641"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidRPr="00F27DEE" w:rsidR="77578B8C" w:rsidP="00263CB3" w:rsidRDefault="008C77BF" w14:paraId="36F211BF" w14:textId="3D918608">
-[...23 lines deleted...]
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00C96403" w14:paraId="039B5CB8" w14:textId="4D4FAEDC">
+    <w:p w14:paraId="1A2F9483" w14:textId="081C45CB" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0CBBE6B4">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3;Faktaruta rubrik;3" </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415488">
-[...56 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="7A40A7E7" w14:textId="4AEA4A75">
+    <w:p w14:paraId="2E612BA6" w14:textId="68FBCBF7" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415489">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161639" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415489 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161639 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="1D763771" w14:textId="4E5EE945">
+    <w:p w14:paraId="60D452C6" w14:textId="2CD5A53C" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415490">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161640" w:history="1">
+        <w:r w:rsidRPr="00F93757">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161640 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C785D1B" w14:textId="388E1266" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227161641" w:history="1">
+        <w:r w:rsidRPr="00F93757">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161641 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4098B338" w14:textId="57B19CBD" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227161642" w:history="1">
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161642 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008280E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D204017" w14:textId="731A253B" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227161643" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415490 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161643 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="5B399A87" w14:textId="73D58B79">
+    <w:p w14:paraId="1947768B" w14:textId="76E7D19E" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415491">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161644" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415491 \h </w:instrText>
-[...70 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415492 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161644 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="6F165B3E" w14:textId="6774CD52">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="659B7136" w14:textId="58E7FE1A" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415493">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161645" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utbrott av MRB (två eller fler sammanhängande nyupptäckta fall)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415493 \h </w:instrText>
-[...70 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415494 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161645 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="5BFD9427" w14:textId="6543CE51">
+    <w:p w14:paraId="1752FFBC" w14:textId="06BD0A75" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415495">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161646" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Provtagningsinstruktioner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415495 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161646 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00527AB0" w:rsidRDefault="00527AB0" w14:paraId="2A297ABB" w14:textId="6840DDCE">
+    <w:p w14:paraId="66297DFA" w14:textId="439C0DE6" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc173415496">
-        <w:r w:rsidRPr="00C253BB">
+      <w:hyperlink w:anchor="_Toc227161647" w:history="1">
+        <w:r w:rsidRPr="00F93757">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc173415496 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161647 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C96403" w:rsidR="000076D1" w:rsidP="00C96403" w:rsidRDefault="00C96403" w14:paraId="28A2697F" w14:textId="0FED23E4">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="60D2BFE0" w14:textId="7DD0C91D" w:rsidR="00081F84" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0CBBE6B4">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:hyperlink w:anchor="_Toc227161648" w:history="1">
+        <w:r w:rsidRPr="00F93757">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227161648 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="777D29C5" w14:textId="1017EF56" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00081F84" w:rsidP="00081F84">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0CBBE6B4" w:rsidR="7E2EAFF3">
+      <w:r w:rsidR="00063AF3" w:rsidRPr="00063AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bilagor</w:t>
       </w:r>
+      <w:r w:rsidR="00063AF3" w:rsidRPr="00063AF3">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="006174F7" w:rsidRDefault="4EA638CB" w14:paraId="749BD0D6" w14:textId="623583B2">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="17B85305" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Bilaga 1,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Bilaga 1, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="45DBA158" w:rsidR="42BD1DAD">
+        <w:r w:rsidRPr="604B99EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Checklista vårdhygieniska rutiner</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="006174F7" w:rsidRDefault="50977D11" w14:paraId="6176C450" w14:textId="5F506279">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Bilaga 2, </w:t>
+    <w:p w14:paraId="114372F4" w14:textId="3E83D21B" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="4245DBF9">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="45DBA158">
+        <w:r w:rsidRPr="604B99EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Checklista för övervakning och utbrottshantering på SÄS</w:t>
+          <w:t>Checklista för screenodlingar av patienter och medarbetare</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="006174F7" w:rsidRDefault="1AEFF830" w14:paraId="724FA138" w14:textId="7FACBB9A">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="639DBCF3" w14:textId="70DB6B65" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bilaga 3, </w:t>
+        <w:t>Bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="65DDBDEC">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="45DBA158" w:rsidR="2A65217B">
-[...704 lines deleted...]
-        <w:r w:rsidRPr="701F26E0">
+        <w:r w:rsidRPr="604B99EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smittspårningshandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (bilaga </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A41C37">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3566ACF7" w14:textId="5E08E731" w:rsidR="00063AF3" w:rsidRPr="00F579CF" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="4B22973A">
         <w:t>4</w:t>
       </w:r>
       <w:r>
-        <w:t>) upprättas och sparas eftersom det endast är tillåtet att dokumentera uppgifter i journal som rör aktuell patient. Handlingen ska sparas på</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="41AB35D4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00FE1F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Brev till patient. Smittspårning och provtagning. </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B6828EC" w14:textId="1B38C74F" w:rsidR="4F7111CD" w:rsidRDefault="4F7111CD" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc227161642"/>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3FF00B54">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2748B047" w14:textId="01C3A130" w:rsidR="5D855C4E" w:rsidRDefault="5D855C4E" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mikroorganismer som utsätts för antimikrobiella medel utvecklar i </w:t>
+      </w:r>
+      <w:r w:rsidR="6F5A01DA" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varierande utsträckning resistens mot dessa. </w:t>
+      </w:r>
+      <w:r w:rsidR="171C9E9F" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F5A01DA" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ökad förekomst och spridning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MRB </w:t>
+      </w:r>
+      <w:r w:rsidR="7B050732" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är ett globalt hot mot folkhälsa och modern sjukvård. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EEAB2A" w14:textId="4FADCEED" w:rsidR="7ADB9574" w:rsidRDefault="7ADB9574" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="1AB0CB53" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>utin</w:t>
+      </w:r>
+      <w:r w:rsidR="74DBDDF5" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="1AB0CB53" w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syftar till att förhindra spridning av MRB i vård</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31744">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>en.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227161643"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
-        <w:t xml:space="preserve"> 1 </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="32B98985">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="187262CD" w14:textId="155FF31B" w:rsidR="1F98CEA4" w:rsidRDefault="1F98CEA4" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I rutinen används konsekvent begreppet MRB för både bakterier och svamp med resistens mot antibiotika respektive antimykotika. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7852EF57" w14:textId="16AA34FA" w:rsidR="1F98CEA4" w:rsidRDefault="1F98CEA4" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittämnen som avses är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>främst de smittspårningspliktiga bakterierna MRSA, VRE och ESBL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARBA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604B99EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>samt svampen Candidozyma Auris, men r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>utinen kan tillämpas också på andra smittämnen när så är befogat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6BA843" w14:textId="2C6CD113" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riskpatient definieras som patient med hög risk att bli smittad såväl som patient med hög risk att smitta andra. Detta omfattar </w:t>
+      </w:r>
+      <w:r w:rsidR="4602B04A">
+        <w:t>patienter med nedsatt immunförsvar och omfattande antibiotikabehandling</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1528AC18">
-[...3 lines deleted...]
-        <w:t>enligt dokumenthanteringsplan.</w:t>
+      <w:r w:rsidR="250559DA">
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">patienter med riskfaktorer såsom sår, eksem, infarter, drän, urinkateter, stomi eller diarré. Även kognitiv svikt eller oförmåga att följa hygienrutiner kan utgöra </w:t>
+      </w:r>
+      <w:r w:rsidR="5E914F77">
+        <w:t>ökad risk att smitta/smittas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="00C47E58" w14:paraId="0A90231D" w14:textId="4D94AD46">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7084F565" w14:textId="69FC6F9A" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="009A32ED" w:rsidP="00063AF3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227161644"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="1EFB248D" w14:textId="702FCDDD" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
       <w:r>
-        <w:t>Enhetschef</w:t>
+        <w:t xml:space="preserve">Smittspridning i vårdmiljö av såväl </w:t>
+      </w:r>
+      <w:r w:rsidR="73DF2745">
+        <w:t>MRB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som andra smittämnen förebyggs </w:t>
+      </w:r>
+      <w:r w:rsidR="02A244E4">
+        <w:t xml:space="preserve">i det dagliga arbetet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genom följsamhet till grundläggande vårdhygieniska principer såsom</w:t>
+      </w:r>
+      <w:r w:rsidR="3F0D75CB">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="7E2EAFF3" w14:paraId="569FC6D5" w14:textId="29FB09B1">
+    <w:p w14:paraId="23B5E6C1" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="000621E9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Basala hygienrutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14623011" w14:textId="516BE141" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="000621E9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Lista alla riskpatienter som samvårdats på samma rum och/eller delat toalett på aktuell avdelning.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Ta gärna stöd av vårdhygien i riskbedömningen.</w:t>
+        <w:t>Hänsyn till riskfaktorer för smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="153A5C07">
+        <w:t xml:space="preserve"> och vårdrelaterad infektion</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="4A9BB52A" w14:textId="539432C1">
+    <w:p w14:paraId="15DAA743" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="000621E9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>en sjuksköterska eller motsvarande som ansvarar för smittspårningsodlingar.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Städning och smittrening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="5281F9A7" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>Sjuksköterska som ansvarar för smittspårningsodlingar</w:t>
+    <w:p w14:paraId="004F79D4" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="000621E9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Aseptiska arbetssätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="5F535D00" w14:textId="77777777">
+    <w:p w14:paraId="04016E3F" w14:textId="77777777" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="000621E9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Patientmedverkan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EF0B27" w14:textId="1541E0E4" w:rsidR="00063AF3" w:rsidRPr="00063AF3" w:rsidRDefault="00063AF3" w:rsidP="00063AF3">
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>Följ checklistor för </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00063AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vårdhygieniska rutiner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t xml:space="preserve"> respektive </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00063AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>screenodlingar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>. Vid osäkerhet kontakta vårdhygien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00033D6D">
+        <w:t>2904</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063AF3">
+        <w:t>, eller jour inom infektionssjukvården - under jourtid sök via telefonväxeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BD6A5E" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="604B99EE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enskilt nyupptäckt fall av MRB </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA66B06" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Informationsflöde, ansvarsfördelning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4464749C" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Mikrobiologiska laboratoriet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDA5DAF" w14:textId="6C8BE026" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A41AF5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Informera vårdhygien via wwbakt när MRB påvisas i inkomna prover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4048FAAF" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdhygien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8F9EE" w14:textId="2D970E36" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A41AF5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bistå</w:t>
+      </w:r>
+      <w:r w:rsidR="6472E97F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="31578681">
+        <w:t xml:space="preserve">patientansvarig läkare/vårdenhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med vårdhygieniskt stöd samt råd vid eventuellt behov av smittspårning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B98EB96" w14:textId="715DEAF4" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A41AF5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Om det bedöms nödvändigt, kontakta infektionskonsult, smittskydd och/eller chefläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1492C850" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Patientansvarig läkare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1B7157" w14:textId="6C1E83F5" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A41AF5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ge muntlig och skriftlig </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E88">
+        <w:t>patientinformation</w:t>
+      </w:r>
+      <w:r w:rsidR="002255AE">
+        <w:t xml:space="preserve"> enligt smittskyddsblad</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32564">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00C32564" w:rsidRPr="00C32564">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Provtagningsinstruktioner</w:t>
+          <w:t>Anmälningspliktiga sjukdomar - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000076D1">
+      <w:r w:rsidR="002255AE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="1C23A0F8" w14:textId="4B57FA42">
+    <w:p w14:paraId="2BBECE71" w14:textId="768E7A11" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A41AF5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittskyddsanmäl </w:t>
+      </w:r>
+      <w:r w:rsidR="26922B6A" w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vi</w:t>
+      </w:r>
+      <w:r w:rsidR="333F6E2F" w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="26922B6A" w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SmiNet</w:t>
+      </w:r>
+      <w:r w:rsidR="54A0B64B" w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD7ECFF" w14:textId="73D287E0" w:rsidR="005675EB" w:rsidRPr="000C7909" w:rsidRDefault="26922B6A" w:rsidP="00A41AF5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7909">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="000C7909">
+        <w:t>okumentera MRB-bärarskap i journal</w:t>
+      </w:r>
+      <w:r w:rsidR="2712FEFB" w:rsidRPr="000C7909">
+        <w:t xml:space="preserve"> (uppmärksamhetssymbol via Patientbakgrund).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FABDD09" w14:textId="5C6BF88B" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="009E127F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>Lämna skriftlig patientinformation om provtagning:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C1EBC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skriv</w:t>
+      </w:r>
+      <w:r w:rsidR="3219B9F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25">
-        <w:r w:rsidRPr="3AF07578" w:rsidR="008E0870">
+      <w:r>
+        <w:t xml:space="preserve">remiss till infektionskliniken för uppföljning och information (Gäller MRSA, VRE, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ESBL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>CARBA</w:t>
+      </w:r>
+      <w:r w:rsidR="601CABEB" w:rsidRPr="63692BE4">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4B7969" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Enhetschef </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7D9480" w14:textId="07BD37A9" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="009E127F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillse att grundläggande vårdhygieniska principer efterföljs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B6C6CB" w14:textId="1CD3AFBA" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="009E127F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Tillse att patientspecifika vårdhygieniska rutiner följer riktlinje. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Provtag</w:t>
+          <w:t>Multiresistenta bakterier (MRB) </w:t>
         </w:r>
-        <w:r w:rsidRPr="3AF07578" w:rsidR="008E0870">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005675EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>n</w:t>
+          <w:t>- </w:t>
         </w:r>
-        <w:r w:rsidRPr="3AF07578" w:rsidR="008E0870">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005675EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>ing och smittspårning – resistenta bakterier</w:t>
+          <w:t>Checklista vårdhygieniska rutiner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005675EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005675EB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF540D9" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Smittspårning, ansvarsfördelning och dokumentation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC59C45" w14:textId="12EE6852" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:r>
+        <w:t xml:space="preserve">Vid smittspårning ska </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="48DC5D61" w:rsidRPr="604B99EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="604B99EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mittspårningshandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (bilaga </w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t> (bilaga 4) upprättas</w:t>
+      </w:r>
+      <w:r w:rsidR="424A6778">
+        <w:t>. Observera att</w:t>
       </w:r>
       <w:r>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> det endast är tillåtet att dokumentera uppgifter i journal som rör aktuell patient. </w:t>
+      </w:r>
+      <w:r w:rsidR="6EC163B0">
+        <w:t>Smittspårningsh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>andling sparas på enheten i 1 år och skickas</w:t>
+      </w:r>
+      <w:r w:rsidR="00206359">
+        <w:t xml:space="preserve"> därefter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till sjukhusarkivet för arkivering enligt dokumenthanteringsplan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="1DE30703" w14:textId="77777777">
+    <w:p w14:paraId="2E09024C" w14:textId="0810AD16" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="3A494539" w:rsidP="005675EB">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="000076D1">
-        <w:t>Vårdhygien</w:t>
+      <w:r>
+        <w:t>Patientansvarig läkare (kan delegeras till person med kompetens för uppgiften ex</w:t>
+      </w:r>
+      <w:r w:rsidR="25297F1C">
+        <w:t>empelvis e</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB">
+        <w:t>nhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="198F0CA2">
+        <w:t xml:space="preserve"> eller sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="24749E99">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00EC44B9" w:rsidRDefault="000076D1" w14:paraId="2990CB6B" w14:textId="77777777">
+    <w:p w14:paraId="5D9C2B50" w14:textId="20537D48" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="004E534D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Informera mikrobiologen om att smittspårning påbörjats och det förväntade antalet prover.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lista patienter som samvårdats </w:t>
+      </w:r>
+      <w:r w:rsidR="2C3EC6B3">
+        <w:t xml:space="preserve">som kan ha exponerats för smitta. </w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="092B698E">
+        <w:t>Ta gärna stöd av vårdhygien i riskbedömningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="001719A1" w:rsidRDefault="000076D1" w14:paraId="32D88CBB" w14:textId="77777777">
+    <w:p w14:paraId="2AA9E192" w14:textId="64A4258F" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="3CD50144" w:rsidP="004E534D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Tillse, i förekommande fall, att adekvat smittspårning sker av riskpatienter på avdelning eller särskilt boende som patienten övertagits från.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gör en riskbedömning för att identifiera patienter som behöver smittspårningsodlas. </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB">
+        <w:t>Ta gärna stöd av vårdhygien i riskbedömningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="001719A1" w:rsidRDefault="000076D1" w14:paraId="389BB900" w14:textId="158E6006">
+    <w:p w14:paraId="523F6E36" w14:textId="6C52DD55" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="004E534D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tillse, i förekommande fall, att adekvat smittspårning sker av riskpatienter som </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">skrivits ut </w:t>
+        <w:t>Utse vid behov en sjuksköterska eller motsvarande som ansvarar för</w:t>
+      </w:r>
+      <w:r w:rsidR="530F70A3">
+        <w:t xml:space="preserve"> eventuella</w:t>
       </w:r>
       <w:r>
-        <w:t>till hemmet eller annan vårdform.</w:t>
+        <w:t xml:space="preserve"> smittspårningsodlingar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="001719A1" w:rsidRDefault="000076D1" w14:paraId="49151163" w14:textId="77777777">
+    <w:p w14:paraId="6673F517" w14:textId="49023936" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="0097313B" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvarig</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t xml:space="preserve"> för smittspårningsodlingar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5860D2" w14:textId="24FA6591" w:rsidR="006012D7" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00D3309C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Smittspårningsodla </w:t>
+      </w:r>
+      <w:r w:rsidR="1F97BB0D">
+        <w:t xml:space="preserve">identifierade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>patienter. Se rubrik </w:t>
+      </w:r>
+      <w:r w:rsidR="006012D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provtagningsinstruktioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3810F0D7" w14:textId="5654F069" w:rsidR="005675EB" w:rsidRPr="0021617D" w:rsidRDefault="005675EB" w:rsidP="00D3309C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Lämna skriftlig patientinformation om provtagning: </w:t>
+      </w:r>
+      <w:r w:rsidR="0021617D" w:rsidRPr="0021617D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brev till patient. Smittspårning och provtagning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021617D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF42DC9" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Vårdhygien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8D7560" w14:textId="6AC57B8C" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="009B0F73">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Informera mikrobiologen om att smittspårning påbörjats och förvänta</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0F73">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>antalet prover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DCB95E" w14:textId="3ACCC55B" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="00611AFD" w:rsidP="006311E8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stötta verksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00455389">
+        <w:t>heten</w:t>
+      </w:r>
+      <w:r w:rsidR="0087306F">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t>att adekvat smittspårning sker av riskpatienter på avdelning eller särskilt boende som patienten övertagits från. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C02EA7" w14:textId="772E5E6D" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="0087306F" w:rsidP="006311E8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stötta verksamheten i </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t>att adekvat smittspårning sker av riskpatienter som skrivits ut till hemmet eller annan vårdform. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CA9EE6" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc500492062" w:id="44"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000076D1">
+      <w:bookmarkStart w:id="17" w:name="_Toc227161645"/>
+      <w:r w:rsidRPr="005675EB">
         <w:t>Utbrott av MRB (två eller fler sammanhängande nyupptäckta fall)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005675EB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="001719A1" w:rsidRDefault="000076D1" w14:paraId="4848DB61" w14:textId="215B4334">
+    <w:p w14:paraId="203EBC6B" w14:textId="7F9C6BDF" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
       <w:r>
-        <w:t>Utöver de åtgärder som anges ovan</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (vid enskilt nyupptäckt fall)</w:t>
+        <w:t xml:space="preserve">Utöver de åtgärder som anges </w:t>
+      </w:r>
+      <w:r w:rsidR="766F146F">
+        <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tillkommer följande:</w:t>
+        <w:t>enskilt nyupptäckt fall tillkommer följande: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00986BC4" w:rsidRDefault="000076D1" w14:paraId="2E14FEF7" w14:textId="77777777">
+    <w:p w14:paraId="21CF06B3" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="56"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Informationsflöde, ansvarsfördelning </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00986BC4" w:rsidRDefault="000076D1" w14:paraId="768624B1" w14:textId="77777777">
+    <w:p w14:paraId="1E40D2DA" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-        <w:t>Chefläkare</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Chefläkare </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="001719A1" w:rsidRDefault="000076D1" w14:paraId="133A87C6" w14:textId="342F8229">
+    <w:p w14:paraId="37E5B629" w14:textId="5EC099CA" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="002B1954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...67 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Informera </w:t>
-[...2 lines deleted...]
-        <w:t>verksamhetschef</w:t>
+        <w:t>Sammankalla</w:t>
+      </w:r>
+      <w:r w:rsidR="244AEF6F">
+        <w:t xml:space="preserve"> vid behov </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3C5C">
+        <w:t>Epidemiskt utskott</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...423 lines deleted...]
-        <w:r w:rsidRPr="3AF07578" w:rsidR="00D536FE">
+        <w:t>, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="604B99EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Provtagning och smittspårning – resistenta bakterier</w:t>
+          <w:t>Kris och katastrofmedicinsk plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="604B99EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) angående orsak till smittspårningsodlingen. Bifoga odlingsremiss och instruktion till primärvården.</w:t>
+        <w:t> (för epidemiplan, se avsnitt 6, tilläggsplaner). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00050EC2" w:rsidRDefault="000076D1" w14:paraId="218B4E79" w14:textId="5D4F69BF">
+    <w:p w14:paraId="028A08E2" w14:textId="184DB9D5" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="002B1954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Informera</w:t>
+      </w:r>
+      <w:r w:rsidR="00765EE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5FFE8BEA">
+        <w:t xml:space="preserve">berörda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="36C1AEAC">
+        <w:t>er och</w:t>
+      </w:r>
+      <w:r>
+        <w:t> enhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="30D658EE">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t> på SÄS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04836C3E" w14:textId="163A0AC7" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="002B1954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Informera</w:t>
+      </w:r>
+      <w:r w:rsidR="00511657">
+        <w:t xml:space="preserve">, vid behov, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>vårdplatssamordnare (VPSO), akutmottagningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DC4B76" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Vårdhygien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E47BC88" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Informera Smittskydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011893B0" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Bedöm tillsammans med verksamhet, chefläkare och Smittskydd om utbrottet behöver kommuniceras lokalt, regionalt och/eller nationellt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E67818" w14:textId="6774A268" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vägled verksamheten avseende smittspårningens omfattning och</w:t>
+      </w:r>
+      <w:r w:rsidR="6F41972B">
+        <w:t xml:space="preserve"> övrig utbrottshantering</w:t>
+      </w:r>
+      <w:r w:rsidR="312585F6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7299EA30" w14:textId="36AA1018" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="000076D1">
-        <w:t>Riskpatient som är överflyttad till annan avdelning eller utskriven till särskilt boende</w:t>
+      <w:r>
+        <w:t>Smittspårning och</w:t>
+      </w:r>
+      <w:r w:rsidR="2E85D38E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7481AE98">
+        <w:t>utbrottshantering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="772ABC63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ansvarsfördelning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00050EC2" w:rsidRDefault="000076D1" w14:paraId="784E414F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Kontakta medicinskt ansvarig sjuksköterska och närområdesansvarig läkare och informera om pågående smittspårning. Ge instruktioner om smittspårningsodling och tillse att patienten får skriftlig information om orsak till provtagning.</w:t>
+    <w:p w14:paraId="15BA24FF" w14:textId="7C924F60" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Epidemiskt utskott </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="6D2C6D3B" w14:textId="6F52A761">
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+    <w:p w14:paraId="2129F593" w14:textId="505FAFDA" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:r>
+        <w:t>Ta</w:t>
+      </w:r>
+      <w:r w:rsidR="0F838ABF">
+        <w:t xml:space="preserve"> exempelvis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ställning till: </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00050EC2" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="5C676240" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+    <w:p w14:paraId="61BEBEF3" w14:textId="77777777" w:rsidR="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Utökad smittspårning eller screeningodlingar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="6D1E0E19" w14:paraId="053107CC" w14:textId="4A4A0C63">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="44D99731" w14:textId="355AF7D5" w:rsidR="00511657" w:rsidRPr="005675EB" w:rsidRDefault="00511657" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jenny Andersson, hygiensjuksköterska, </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Utskrivningsodlingar, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5752">
+        <w:t>veckoodlingar, inskrivningsodlingar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB0531B" w14:textId="51EA441C" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>år</w:t>
-[...2 lines deleted...]
-        <w:t>d</w:t>
+        <w:t xml:space="preserve">Utökad städning på aktuell </w:t>
+      </w:r>
+      <w:r w:rsidR="693CD522">
+        <w:t>avdelning</w:t>
       </w:r>
       <w:r>
-        <w:t>hygien, SÄS</w:t>
-[...32 lines deleted...]
-        <w:t>årdhygien SÄS</w:t>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00050EC2" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="4504C8B8" w14:textId="77777777">
-[...25 lines deleted...]
-        <w:t>, utgåva 1</w:t>
+    <w:p w14:paraId="35C4AB40" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Intagningsstopp på berörd avdelning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="639509BE" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t>Rolf Jungnelius, verksamhetschef, Klinik för hud/STD, infektion, vårdhygien och ögonsjukdomar</w:t>
+    <w:p w14:paraId="54EA97F5" w14:textId="230D875C" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00511657">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Eventuellt behov av omfördelning av resurser på sjukhuset för att hantera situationen</w:t>
+      </w:r>
+      <w:r w:rsidR="49BEA19D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00050EC2" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="67A3A220" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:t>Fastställt av</w:t>
+    <w:p w14:paraId="46D46673" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227161646"/>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Provtagningsinstruktioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="005675EB">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00A72795" w:rsidRDefault="000076D1" w14:paraId="0B8F993E" w14:textId="77777777">
-[...77 lines deleted...]
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00050EC2" w:rsidRDefault="000076D1" w14:paraId="3D0A20B8" w14:textId="0B9621E0">
+    <w:p w14:paraId="7A7E0C60" w14:textId="77777777" w:rsidR="00AF5CDD" w:rsidRDefault="008F742E" w:rsidP="007751CB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="000B31A7">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Använd </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="008F742E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+          <w:t>Remiss Mikrobiologi</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007751CB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000076D1" w:rsidR="000076D1" w:rsidP="00050EC2" w:rsidRDefault="000076D1" w14:paraId="4895FD53" w14:textId="41BF29E4">
+    <w:p w14:paraId="5D6B1873" w14:textId="008235CC" w:rsidR="005675EB" w:rsidRDefault="00AF5CDD" w:rsidP="007751CB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Kris och katastrofmedicinsk plan, (epidemiplan, Kapitel 6, Tilläggsplaner). SÄS</w:t>
+        <w:t>Ange a</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t xml:space="preserve">namnes </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="00AF5CDD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smittspårningsodling + aktuellt agens</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
+        <w:t>tex</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="00AF5CDD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smittspårningsodling VRE</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t xml:space="preserve">) alternativt </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="00014B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Screeningodling + aktuellt agens</w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB" w:rsidRPr="005675EB">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F742E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FABD20" w14:textId="407C00B8" w:rsidR="00075456" w:rsidRPr="005675EB" w:rsidRDefault="00265510" w:rsidP="00AA297B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alla aktuella </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4259">
+        <w:t>provtagning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">slokaler (se tabell 1) anges på samma remiss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7095E956" w14:textId="0EA1C23B" w:rsidR="005675EB" w:rsidRDefault="005675EB" w:rsidP="00AA297B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktuell vård</w:t>
+      </w:r>
+      <w:r w:rsidR="00265510">
+        <w:t xml:space="preserve">enhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och patientansvarig läkare </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62417">
+        <w:t>fylls i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som remitterande om inget annat överenskommits.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CEF5C7" w14:textId="77777777" w:rsidR="007D4259" w:rsidRDefault="007D4259" w:rsidP="007D4259">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="927" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57857EE3" w14:textId="2F8C1896" w:rsidR="009461FE" w:rsidRDefault="009461FE" w:rsidP="007D4259">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tabell 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4259">
+        <w:t>Provtagningslokaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603C720F" w14:textId="6A65D26C" w:rsidR="00AA297B" w:rsidRPr="005675EB" w:rsidRDefault="00AB76A9" w:rsidP="007D4259">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB76A9">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F465791" wp14:editId="75BD4059">
+            <wp:extent cx="5669915" cy="2555875"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="1750260672" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1750260672" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="2555875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F085FC" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="63692BE4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riskpatient som är utskriven till hemmet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EFF52F" w14:textId="77777777" w:rsidR="00A3535A" w:rsidRDefault="005675EB" w:rsidP="00A3535A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skicka skriftlig information till patienten </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB252A" w:rsidRPr="00A3535A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brev till patient. Smittspårning och provtagning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27511E31" w14:textId="6319CB71" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="00A3535A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bifoga </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64A8D">
+        <w:t xml:space="preserve">ifylld </w:t>
+      </w:r>
+      <w:r>
+        <w:t>odlingsremiss</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64A8D">
+        <w:t xml:space="preserve"> och provtagningsinstruktion</w:t>
+      </w:r>
+      <w:r w:rsidR="00884C30">
+        <w:t>. Överväg att bifoga provtagningspinne</w:t>
+      </w:r>
+      <w:r w:rsidR="00C272CD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E000B33" w14:textId="77777777" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="005675EB" w:rsidP="005675EB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Riskpatient som är överflyttad till annan avdelning eller utskriven till särskilt boende </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BA95B9" w14:textId="63B165FA" w:rsidR="005675EB" w:rsidRPr="005675EB" w:rsidRDefault="00D5360F" w:rsidP="001C213E">
+      <w:r w:rsidRPr="00D5360F">
+        <w:t xml:space="preserve">Kontakta patientansvarig sjuksköterska, vid behov närområdesansvarig läkare samt MAS och informera om pågående </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5360F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">smittspårning. </w:t>
+      </w:r>
+      <w:r w:rsidR="005675EB">
+        <w:t>Ge instruktioner om smittspårningsodling och tillse att patienten får skriftlig information om orsak till provtagning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0DAFA5" w14:textId="04DACE71" w:rsidR="00FC3866" w:rsidRDefault="00FC3866" w:rsidP="00F579CF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227161647"/>
+      <w:r>
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA68D95" w14:textId="77777777" w:rsidR="007A18FA" w:rsidRDefault="007A18FA" w:rsidP="007A18FA">
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Jenny Andersson, hygiensjuksköterska, Vårdhygien, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00734BEA">
+      <w:r>
+        <w:t>Susanne Roos, hygiensjuksköterska, Vårdhygien, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAFF6CB" w14:textId="77777777" w:rsidR="007A18FA" w:rsidRPr="005675EB" w:rsidRDefault="007A18FA" w:rsidP="007A18FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Jon Edman Wallér, hygienläkare, Vårdhygien SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="3495555A" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="00B363E8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227161648"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>Länk</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="000D04ED">
+        <w:t>förteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="64736370" w14:textId="39BAA5F7" w:rsidR="00CB3920" w:rsidRDefault="00CB3920" w:rsidP="00CB3920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Kris och katastrofmedicinsk plan, (epidemiplan, Kapitel 6, Tilläggsplaner). SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005675EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="00CC34AE">
+    <w:p w14:paraId="1007E103" w14:textId="77777777" w:rsidR="00CB3920" w:rsidRDefault="00CB3920" w:rsidP="00CB3920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0754DECC" w14:textId="619E469D" w:rsidR="005675EB" w:rsidRDefault="005675EB" w:rsidP="00CB3920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>Multiresistenta bakterier (MRB) - Checklista vårdhygieniska rutiner, sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675EB">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId29">
-        <w:r w:rsidRPr="00734BEA" w:rsidR="00734BEA">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005675EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="005675EB">
+        <w:t>  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="002C1CD4" w:rsidP="007F248A" w:rsidRDefault="002C1CD4" w14:paraId="2E427DBA" w14:textId="221FF8B3">
+    <w:p w14:paraId="169B5F28" w14:textId="77777777" w:rsidR="00CB3920" w:rsidRDefault="00CB3920" w:rsidP="00CB3920">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8CD3E6" w14:textId="242766B1" w:rsidR="00CB3920" w:rsidRDefault="00CB3920" w:rsidP="00CB3920">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
-        <w:t>. Brev till patient. Vårdhygien</w:t>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00527AB0" w:rsidR="00527AB0">
+        <w:t xml:space="preserve">Checklista för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>screenodlingar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00CB3920">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">original sparat/publicerat via </w:t>
+          <w:t xml:space="preserve">Multiresistenta bakterier (MRB). Checklista för </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00527AB0" w:rsidR="00527AB0">
+        <w:r w:rsidRPr="00CB3920">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>sharepoint</w:t>
+          <w:t>screenodlingar</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00527AB0" w:rsidR="00527AB0">
+        <w:r w:rsidRPr="00CB3920">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>, vårdhygien, SÄS</w:t>
+          <w:t xml:space="preserve"> av patienter och medarbetare.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00527AB0" w:rsidR="00527AB0">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="002C1CD4" w:rsidSect="000076D1">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    <w:p w14:paraId="1EB7890B" w14:textId="77777777" w:rsidR="00CB3920" w:rsidRDefault="00CB3920" w:rsidP="00670F67">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C3B712" w14:textId="08D2EC15" w:rsidR="00670F67" w:rsidRPr="005675EB" w:rsidRDefault="00670F67" w:rsidP="00CB3920">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Smittskydd Västra Götaland, anmälningspliktiga sjukdomar. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00C32564">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Anmälningspliktiga sjukdomar - Vårdgivarwebben Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21D3B5" w14:textId="77777777" w:rsidR="00670F67" w:rsidRPr="00663A75" w:rsidRDefault="00670F67" w:rsidP="00663A75"/>
+    <w:p w14:paraId="40AA233F" w14:textId="27F4098B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="005675EB">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="585E440D" w14:textId="77777777">
+    <w:p w14:paraId="474875F4" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="5760ED3A" w14:textId="77777777">
+    <w:p w14:paraId="15D6BF8B" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="2197B30F" w14:textId="77777777">
+    <w:p w14:paraId="2544FEE3" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="1094FBD4" w14:textId="77777777"/>
+    <w:p w14:paraId="59514EC4" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="5AD84486" w14:textId="77777777">
+    <w:p w14:paraId="18445F4A" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001A0FB7" w:rsidRDefault="001A0FB7" w14:paraId="13A33789" w14:textId="77777777">
+    <w:p w14:paraId="66A030A8" w14:textId="77777777" w:rsidR="005C5B07" w:rsidRDefault="005C5B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="Text Box 10"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Box 6"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
-[...85 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...159 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="26E0C600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00C66906"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC5E0548"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D33D9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0FC6568"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DF67F4"/>
+    <w:nsid w:val="12C83537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75525A52"/>
-    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+    <w:tmpl w:val="E7403A4A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A3F579"/>
+    <w:nsid w:val="12E80992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F7925F28"/>
-    <w:lvl w:ilvl="0" w:tplc="DDA6DF58">
+    <w:tmpl w:val="A7562534"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="9D44E7D4">
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="509833CC">
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7808343A">
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="DF1E413A">
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="CBE217A6">
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="A432A082">
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2C0631A2">
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+    <w:nsid w:val="193426B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="5C62918A"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
+    <w:nsid w:val="19FD2C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65667058"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:tmpl w:val="256E5E60"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1480309A"/>
+    <w:nsid w:val="1A462FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B82C9A8"/>
+    <w:tmpl w:val="03BC9C10"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+    <w:nsid w:val="26CB6A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="30F8F8D4"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223E37AF"/>
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="348EB72A"/>
-    <w:lvl w:ilvl="0" w:tplc="5BC86250">
+    <w:tmpl w:val="B98223A0"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="05747F72">
+        <w:ind w:left="873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="D38C5954">
+        <w:ind w:left="1593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="6C1CFED6">
+        <w:ind w:left="2313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1AA21216">
+        <w:ind w:left="3033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5B9001A2">
+        <w:ind w:left="3753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="DA9E82BC">
+        <w:ind w:left="4473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="01BCE6AE">
+        <w:ind w:left="5193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2B3CE990">
+        <w:ind w:left="5913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6633" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="301B32AB"/>
+    <w:nsid w:val="4CB328EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F3D49CD2"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="FEDCF042"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...102 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A42FB9"/>
+    <w:nsid w:val="4F84437B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09EA9066"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="5B485D66"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B474E09"/>
-[...937 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FAA5A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
+    <w:tmpl w:val="4CB88056"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B1852"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7763666E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FB2CAB0"/>
+    <w:tmpl w:val="4DC4D478"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1346786769">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1920557479">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="835266916">
+  <w:num w:numId="4" w16cid:durableId="1512523106">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="787629994">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1866480339">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1913662660">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1845051850">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="188686404">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2060353417">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1147281897">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="365063834">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2045907640">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2138570892">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="690448102">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="388771656">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1019548219">
-[...70 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="true"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000002CA"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="000076D1"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00011634"/>
+    <w:rsid w:val="00014B71"/>
+    <w:rsid w:val="00016B2D"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="000205BE"/>
+    <w:rsid w:val="0002616B"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00033D6D"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00050EC2"/>
-    <w:rsid w:val="00052112"/>
+    <w:rsid w:val="00052A69"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="000621E9"/>
+    <w:rsid w:val="00063AF3"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00066959"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000738DC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000833D4"/>
+    <w:rsid w:val="00074938"/>
+    <w:rsid w:val="00075456"/>
+    <w:rsid w:val="00081F84"/>
+    <w:rsid w:val="0008280E"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00090CA8"/>
-    <w:rsid w:val="00094551"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A159F"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A64B9"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B31A7"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B6A56"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C342A"/>
+    <w:rsid w:val="000B77E8"/>
+    <w:rsid w:val="000C40C2"/>
+    <w:rsid w:val="000C7909"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E5F8A"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00115B45"/>
+    <w:rsid w:val="00127869"/>
+    <w:rsid w:val="00131A85"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
+    <w:rsid w:val="00132EDE"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="001364D3"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00153A0B"/>
-    <w:rsid w:val="00153D5C"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00165954"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001719A1"/>
+    <w:rsid w:val="00170C4B"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
+    <w:rsid w:val="00186BFB"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0FB7"/>
+    <w:rsid w:val="001A2247"/>
+    <w:rsid w:val="001A2614"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1D81"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C1EBC"/>
+    <w:rsid w:val="001C015D"/>
+    <w:rsid w:val="001C1D2F"/>
+    <w:rsid w:val="001C213E"/>
+    <w:rsid w:val="001C3BBA"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C6373"/>
+    <w:rsid w:val="001E18CB"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E78B1"/>
+    <w:rsid w:val="001F6E81"/>
+    <w:rsid w:val="00206359"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="0021617D"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220F0A"/>
+    <w:rsid w:val="002255AE"/>
+    <w:rsid w:val="002273C9"/>
+    <w:rsid w:val="00234053"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002421F8"/>
+    <w:rsid w:val="0024255B"/>
+    <w:rsid w:val="00246F69"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0025781B"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="00263CB3"/>
     <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00265510"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002725AF"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00274CD6"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00287790"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00294008"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A1C26"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2AB9"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B1A4C"/>
+    <w:rsid w:val="002B1954"/>
+    <w:rsid w:val="002B1A7A"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
-    <w:rsid w:val="002C0E91"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C1CD4"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C7DD3"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D4893"/>
+    <w:rsid w:val="002D5752"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E218C"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00306150"/>
+    <w:rsid w:val="003015E2"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="0031335C"/>
+    <w:rsid w:val="00317487"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033657B"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
-    <w:rsid w:val="003719A4"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003800B3"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="003978BD"/>
+    <w:rsid w:val="00395273"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A4C3E"/>
+    <w:rsid w:val="003A2BD1"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C0AA6"/>
+    <w:rsid w:val="003C1AB4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D74F7"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E0759"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E5E7B"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F262A"/>
+    <w:rsid w:val="00400114"/>
+    <w:rsid w:val="00403E79"/>
+    <w:rsid w:val="00404815"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00420FFC"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004248AF"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="0044197C"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="0045409E"/>
+    <w:rsid w:val="00455389"/>
+    <w:rsid w:val="00455435"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="004721A8"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00472A61"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A5F45"/>
+    <w:rsid w:val="004B12B7"/>
+    <w:rsid w:val="004B1F84"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B5BEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C789F"/>
+    <w:rsid w:val="004C13EA"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E15BC"/>
+    <w:rsid w:val="004E534D"/>
+    <w:rsid w:val="004E75B4"/>
+    <w:rsid w:val="004F443D"/>
     <w:rsid w:val="004F4518"/>
-    <w:rsid w:val="004F4821"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F6545"/>
+    <w:rsid w:val="004F57CA"/>
+    <w:rsid w:val="004F6972"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00503411"/>
+    <w:rsid w:val="00511657"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="0052674A"/>
-    <w:rsid w:val="00527AB0"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00537FB3"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="005430F7"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="005675EB"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00572F9E"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00591928"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A3A10"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
+    <w:rsid w:val="005A6185"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2EB9"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C5B07"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="006012D7"/>
+    <w:rsid w:val="0060542C"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611AFD"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="006174F7"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
-    <w:rsid w:val="00621C9D"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="00631417"/>
+    <w:rsid w:val="00630615"/>
+    <w:rsid w:val="006311E8"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006410FB"/>
-    <w:rsid w:val="00654F10"/>
+    <w:rsid w:val="00633B09"/>
+    <w:rsid w:val="006350A2"/>
+    <w:rsid w:val="0064345B"/>
+    <w:rsid w:val="006445B9"/>
+    <w:rsid w:val="0064604E"/>
+    <w:rsid w:val="006468B8"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00663A75"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00670F67"/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rsid w:val="006736AF"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00680B15"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00692926"/>
+    <w:rsid w:val="0069434B"/>
+    <w:rsid w:val="006A21E1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A5E5D"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A76DE"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E6E5A"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F6EA1"/>
-    <w:rsid w:val="00710756"/>
+    <w:rsid w:val="006F3C5C"/>
+    <w:rsid w:val="006F52E3"/>
+    <w:rsid w:val="00702677"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00713544"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734BEA"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="0075228F"/>
+    <w:rsid w:val="00744CF9"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="00760919"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00765036"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00765EE3"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="007749B8"/>
+    <w:rsid w:val="00774944"/>
+    <w:rsid w:val="007751CB"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777051"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="0079112D"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00794F8B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007A2A49"/>
+    <w:rsid w:val="00795CFB"/>
+    <w:rsid w:val="00797D24"/>
+    <w:rsid w:val="007A18FA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B14AF"/>
     <w:rsid w:val="007D4241"/>
+    <w:rsid w:val="007D4259"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E6AA8"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F227E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F2E16"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F6869"/>
-    <w:rsid w:val="00801A61"/>
+    <w:rsid w:val="008122FE"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008257C9"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008370F9"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00847690"/>
+    <w:rsid w:val="008500CE"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00851A79"/>
-    <w:rsid w:val="00856A78"/>
+    <w:rsid w:val="00853F5E"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00871973"/>
-    <w:rsid w:val="008727BC"/>
+    <w:rsid w:val="0087306F"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00890307"/>
+    <w:rsid w:val="00884C30"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00896ADC"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2C8B"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B7AAA"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C77BF"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D7406"/>
-    <w:rsid w:val="008E0870"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F4088"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F742E"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="0090676A"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="009370C2"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009461FE"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00963A8B"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00957D88"/>
+    <w:rsid w:val="00961D9E"/>
+    <w:rsid w:val="009643CA"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00974608"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B0C5B"/>
+    <w:rsid w:val="0097313B"/>
+    <w:rsid w:val="009948E4"/>
+    <w:rsid w:val="00997755"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009B0F73"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B3FF0"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D3617"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E27E7"/>
-    <w:rsid w:val="009E34A9"/>
+    <w:rsid w:val="009E127F"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E6A2A"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F3247"/>
+    <w:rsid w:val="009F41B0"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A20BD9"/>
+    <w:rsid w:val="00A118F1"/>
+    <w:rsid w:val="00A2340C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30FDB"/>
+    <w:rsid w:val="00A31DAF"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A3535A"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A41AF5"/>
     <w:rsid w:val="00A41C05"/>
-    <w:rsid w:val="00A41C37"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A46E27"/>
+    <w:rsid w:val="00A4474A"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A52C8E"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A64107"/>
+    <w:rsid w:val="00A54DBE"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A64A8D"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A72253"/>
-    <w:rsid w:val="00A72795"/>
+    <w:rsid w:val="00A756AA"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8243D"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A9AE3C"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA47C8"/>
+    <w:rsid w:val="00AA297B"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AA7926"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB1E7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB598A"/>
+    <w:rsid w:val="00AB5C16"/>
+    <w:rsid w:val="00AB76A9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE1D43"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF02B2"/>
-    <w:rsid w:val="00AF4463"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF5CDD"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B22190"/>
+    <w:rsid w:val="00B22DFB"/>
+    <w:rsid w:val="00B26A03"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B36D44"/>
-    <w:rsid w:val="00B40735"/>
+    <w:rsid w:val="00B363E8"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B4062B"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B44A08"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B54A99"/>
-    <w:rsid w:val="00B5521A"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B61A14"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
-    <w:rsid w:val="00B84A1A"/>
+    <w:rsid w:val="00B84A9F"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B86CC8"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B96CC3"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA1CC1"/>
-    <w:rsid w:val="00BB5508"/>
+    <w:rsid w:val="00BA6D15"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC55EC"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD38AF"/>
+    <w:rsid w:val="00BE5784"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF1743"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF55B2"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27176"/>
+    <w:rsid w:val="00C272CD"/>
+    <w:rsid w:val="00C27C5F"/>
+    <w:rsid w:val="00C32564"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45615"/>
-    <w:rsid w:val="00C45A87"/>
+    <w:rsid w:val="00C45530"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C47E58"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C57822"/>
+    <w:rsid w:val="00C62417"/>
+    <w:rsid w:val="00C64C67"/>
+    <w:rsid w:val="00C706A2"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C96403"/>
+    <w:rsid w:val="00C93CE6"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA756A"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB53A2"/>
+    <w:rsid w:val="00CB252A"/>
+    <w:rsid w:val="00CB3920"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC34AE"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1743"/>
+    <w:rsid w:val="00CE78DF"/>
+    <w:rsid w:val="00CE7E59"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D03926"/>
+    <w:rsid w:val="00CF76F5"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D14078"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D36757"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D25DE5"/>
+    <w:rsid w:val="00D3309C"/>
+    <w:rsid w:val="00D34AF4"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D536FE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D82DFC"/>
+    <w:rsid w:val="00D51962"/>
+    <w:rsid w:val="00D5360F"/>
+    <w:rsid w:val="00D5616F"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D8163C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D93023"/>
+    <w:rsid w:val="00D93057"/>
+    <w:rsid w:val="00DA0BDC"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA56A8"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB560C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF6011"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E05B27"/>
+    <w:rsid w:val="00E06CEA"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E11E69"/>
-    <w:rsid w:val="00E41D5F"/>
+    <w:rsid w:val="00E257FE"/>
+    <w:rsid w:val="00E31744"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E45299"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E60263"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E75327"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E85304"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E913F6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA3EAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA4841"/>
+    <w:rsid w:val="00EA592B"/>
+    <w:rsid w:val="00EB34A3"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC44B9"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC787B"/>
+    <w:rsid w:val="00ED1D3F"/>
+    <w:rsid w:val="00ED2D67"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
-    <w:rsid w:val="00EE3812"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE466B"/>
-    <w:rsid w:val="00EF0E84"/>
+    <w:rsid w:val="00EE3C52"/>
+    <w:rsid w:val="00EE3D25"/>
+    <w:rsid w:val="00EF6AB4"/>
+    <w:rsid w:val="00EF7C84"/>
+    <w:rsid w:val="00F01ECB"/>
+    <w:rsid w:val="00F13E88"/>
+    <w:rsid w:val="00F175C3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F27DEE"/>
+    <w:rsid w:val="00F320CD"/>
+    <w:rsid w:val="00F35781"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F41D73"/>
+    <w:rsid w:val="00F50B45"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F605A7"/>
-    <w:rsid w:val="00F81EE3"/>
+    <w:rsid w:val="00F579CF"/>
+    <w:rsid w:val="00F70454"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F934CB"/>
+    <w:rsid w:val="00F978B7"/>
+    <w:rsid w:val="00FB1DB6"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB2F88"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC3866"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC616B"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE349A"/>
+    <w:rsid w:val="00FE1F67"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0296F645"/>
-[...170 lines deleted...]
-    <w:rsid w:val="644DB17B"/>
+    <w:rsid w:val="02A244E4"/>
+    <w:rsid w:val="048CDB5C"/>
+    <w:rsid w:val="069E56A4"/>
+    <w:rsid w:val="06E9F8CA"/>
+    <w:rsid w:val="07CCDF3D"/>
+    <w:rsid w:val="092B698E"/>
+    <w:rsid w:val="0D724058"/>
+    <w:rsid w:val="0EA484F4"/>
+    <w:rsid w:val="0F838ABF"/>
+    <w:rsid w:val="10938A16"/>
+    <w:rsid w:val="126D4BFC"/>
+    <w:rsid w:val="12BA45FD"/>
+    <w:rsid w:val="140FE086"/>
+    <w:rsid w:val="153A5C07"/>
+    <w:rsid w:val="15A7A385"/>
+    <w:rsid w:val="16A42200"/>
+    <w:rsid w:val="171C9E9F"/>
+    <w:rsid w:val="1882126A"/>
+    <w:rsid w:val="1944C9B1"/>
+    <w:rsid w:val="198F0CA2"/>
+    <w:rsid w:val="1AB0CB53"/>
+    <w:rsid w:val="1CC6311C"/>
+    <w:rsid w:val="1CD49BF1"/>
+    <w:rsid w:val="1D8A268D"/>
+    <w:rsid w:val="1EF498A4"/>
+    <w:rsid w:val="1F97BB0D"/>
+    <w:rsid w:val="1F98CEA4"/>
+    <w:rsid w:val="21BAAE84"/>
+    <w:rsid w:val="232196AA"/>
+    <w:rsid w:val="236F0D91"/>
+    <w:rsid w:val="244AEF6F"/>
+    <w:rsid w:val="24749E99"/>
+    <w:rsid w:val="250559DA"/>
+    <w:rsid w:val="25297F1C"/>
+    <w:rsid w:val="26861158"/>
+    <w:rsid w:val="26922B6A"/>
+    <w:rsid w:val="26DB760A"/>
+    <w:rsid w:val="2712FEFB"/>
+    <w:rsid w:val="275703C8"/>
+    <w:rsid w:val="27930BDB"/>
+    <w:rsid w:val="2B9CE1C6"/>
+    <w:rsid w:val="2BCD128D"/>
+    <w:rsid w:val="2C3EC6B3"/>
+    <w:rsid w:val="2C4F0075"/>
+    <w:rsid w:val="2CB4B5FD"/>
+    <w:rsid w:val="2E85D38E"/>
+    <w:rsid w:val="2FB6A022"/>
+    <w:rsid w:val="2FC3B59E"/>
+    <w:rsid w:val="2FD32A60"/>
+    <w:rsid w:val="3086491C"/>
+    <w:rsid w:val="30D658EE"/>
+    <w:rsid w:val="30D6E0BB"/>
+    <w:rsid w:val="312585F6"/>
+    <w:rsid w:val="31578681"/>
+    <w:rsid w:val="317E575B"/>
+    <w:rsid w:val="3219B9F8"/>
+    <w:rsid w:val="32B10D76"/>
+    <w:rsid w:val="333F6E2F"/>
+    <w:rsid w:val="35B956D2"/>
+    <w:rsid w:val="36C1AEAC"/>
+    <w:rsid w:val="39495C90"/>
+    <w:rsid w:val="3A494539"/>
+    <w:rsid w:val="3CD50144"/>
+    <w:rsid w:val="3D584D5B"/>
+    <w:rsid w:val="3F0D75CB"/>
+    <w:rsid w:val="4245DBF9"/>
+    <w:rsid w:val="424A6778"/>
+    <w:rsid w:val="437A70AD"/>
+    <w:rsid w:val="44082BC3"/>
+    <w:rsid w:val="4602B04A"/>
+    <w:rsid w:val="46AF0C56"/>
+    <w:rsid w:val="48DC5D61"/>
+    <w:rsid w:val="4940730D"/>
+    <w:rsid w:val="49BEA19D"/>
+    <w:rsid w:val="4B22973A"/>
+    <w:rsid w:val="4B73F284"/>
+    <w:rsid w:val="4BD2BA9C"/>
+    <w:rsid w:val="4C4EE848"/>
+    <w:rsid w:val="4C8048B7"/>
+    <w:rsid w:val="4D4D2792"/>
+    <w:rsid w:val="4DEADBB4"/>
+    <w:rsid w:val="4E93B70D"/>
+    <w:rsid w:val="4F7111CD"/>
+    <w:rsid w:val="4F9FC621"/>
+    <w:rsid w:val="5194E7A2"/>
+    <w:rsid w:val="530F70A3"/>
+    <w:rsid w:val="54A0B64B"/>
+    <w:rsid w:val="54ACA352"/>
+    <w:rsid w:val="54EA64DE"/>
+    <w:rsid w:val="5580D417"/>
+    <w:rsid w:val="57600777"/>
+    <w:rsid w:val="585C3BC7"/>
+    <w:rsid w:val="589314BE"/>
+    <w:rsid w:val="590EC65C"/>
+    <w:rsid w:val="590FC5CD"/>
+    <w:rsid w:val="5BF06B5B"/>
+    <w:rsid w:val="5C18B97F"/>
+    <w:rsid w:val="5D5834BB"/>
+    <w:rsid w:val="5D855C4E"/>
+    <w:rsid w:val="5D876B72"/>
+    <w:rsid w:val="5E90345A"/>
+    <w:rsid w:val="5E914F77"/>
+    <w:rsid w:val="5FFE8BEA"/>
+    <w:rsid w:val="600413F5"/>
+    <w:rsid w:val="600625B8"/>
+    <w:rsid w:val="600F0083"/>
+    <w:rsid w:val="601CABEB"/>
+    <w:rsid w:val="604B99EE"/>
+    <w:rsid w:val="61266A3D"/>
+    <w:rsid w:val="61E43D19"/>
+    <w:rsid w:val="62A41723"/>
+    <w:rsid w:val="62A52169"/>
+    <w:rsid w:val="62DE0269"/>
+    <w:rsid w:val="63692BE4"/>
+    <w:rsid w:val="6472E97F"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="65092BB1"/>
-[...22 lines deleted...]
-    <w:rsid w:val="6B23F0F9"/>
+    <w:rsid w:val="649A5C58"/>
+    <w:rsid w:val="64C81C6D"/>
+    <w:rsid w:val="65088A03"/>
+    <w:rsid w:val="652EE8CC"/>
+    <w:rsid w:val="65DDBDEC"/>
+    <w:rsid w:val="678B2032"/>
+    <w:rsid w:val="6796445B"/>
+    <w:rsid w:val="682A83E6"/>
+    <w:rsid w:val="693CD522"/>
+    <w:rsid w:val="69854B18"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B68EF00"/>
-[...26 lines deleted...]
-    <w:rsid w:val="7FEDFFDC"/>
+    <w:rsid w:val="6BBD4F55"/>
+    <w:rsid w:val="6DAC505D"/>
+    <w:rsid w:val="6EC163B0"/>
+    <w:rsid w:val="6F105056"/>
+    <w:rsid w:val="6F41972B"/>
+    <w:rsid w:val="6F5A01DA"/>
+    <w:rsid w:val="71474026"/>
+    <w:rsid w:val="71844535"/>
+    <w:rsid w:val="7229A96D"/>
+    <w:rsid w:val="725975B1"/>
+    <w:rsid w:val="72EBF60F"/>
+    <w:rsid w:val="73521219"/>
+    <w:rsid w:val="7398E026"/>
+    <w:rsid w:val="73DF2745"/>
+    <w:rsid w:val="7481AE98"/>
+    <w:rsid w:val="749C50BE"/>
+    <w:rsid w:val="74BA4651"/>
+    <w:rsid w:val="74DBDDF5"/>
+    <w:rsid w:val="766F146F"/>
+    <w:rsid w:val="772ABC63"/>
+    <w:rsid w:val="79785051"/>
+    <w:rsid w:val="7ADB9574"/>
+    <w:rsid w:val="7B050732"/>
+    <w:rsid w:val="7D2E8D2C"/>
+    <w:rsid w:val="7DBB0D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{FC4DE12F-7349-4266-9A56-F0C18E560F0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7471,75 +6220,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7574,57 +6323,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7682,811 +6431,764 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF02B2"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="200"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...43 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000076D1"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00AF02B2"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA56A8"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0044197C"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C96403"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8517,609 +7219,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="003719A4"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9128,94 +7830,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9224,496 +7926,493 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00974608"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9780,350 +8479,2593 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
-[...29 lines deleted...]
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="000076D1"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000076D1"/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="005675EB"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:contextualSpacing/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="005675EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
-[...70 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00094551"/>
+    <w:rsid w:val="00D8163C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00094551"/>
+    <w:rsid w:val="00D8163C"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="269825877">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="155343045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="189028950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="665133193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="686063181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726606700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="886644045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="375619277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="323439498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="351609186">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="599869891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="612245264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626158934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="631448895">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="697314206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786511638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787511517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="888496781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1081679562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1169632807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1234513986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1237471136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1254626392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1377850914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1678196674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1727096837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1870676359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2074543889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2123918171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="360981760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="234634662">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="416024432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="679356876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="740834968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="784887367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1085997098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1249536479">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1958095162">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1419134624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="161093537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="283922941">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624582456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="735586868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="766779431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="902525022">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="990064822">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1643540639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1649942393">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1763793018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1770857026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1829978114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1885826786">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053385964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2098332014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2125617196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2142265276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1592855120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="4404305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="163282362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267153564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321589914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560944704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="765540400">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="777407488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="799768439">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="803960777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829906488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="856044638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="900798563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1082335207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1160384695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203254015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1371803303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1565988917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1764565719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1829469746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1905293482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="472406179">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1091703741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1276016415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1840343647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2096827435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="573977245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="446628332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1153253905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="696127041">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="251355157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="915943509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1023438673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1154222082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1511024872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1977951520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2132504718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="920144605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="331420945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="417796839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="584922792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="634456267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="734938699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="773789127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820580462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1166824497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="292953129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1166172720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1203513605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1379934392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1692484902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1912110274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1276598380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="23289294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="77561272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="246890168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="336469544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="442312319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="507789662">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754478375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1101946778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1164512509">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1289043290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457142458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1487237571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1545097703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768841794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1804956538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1891458363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933777682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2008708855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="521863861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="115369624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="180977660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="333072664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="703753989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="949318327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1271547657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1275866693">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886283974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="836723930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="137653695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="147793913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185410517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="221603382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="347021028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="577978343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="681902189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="687604596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="723673534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829717137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1003971959">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1225290568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1318143073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1471284210">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1516654616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687290382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1944528421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2010019929">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2088990619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2111965403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1283077335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="15348882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="35860471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="154880485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="220944861">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="248661565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="254704526">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="439684832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="629871014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="642344546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="923103091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="955022254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="982730396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1144854968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1247155045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1287001818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1558778819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1607687704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1825003951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886406844">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2106293826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1647540064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="250358108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="797918599">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1665625516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="48000010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="112292693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1394427436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1683358357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-288/surrogate/Multiresistenta%20bakterier%20(MRB)%20%e2%80%93%20Checklista%20f%c3%b6r%20%c3%b6vervakning%20och%20utbrottshantering%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%C3%A5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-551/surrogate/Patientbrev%20Provtagning%20och%20smittsp%c3%a5rning%20resistenta%20bakterier%20-%20information%20till%20patient.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%C3%A5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-551/surrogate/Patientbrev%20Provtagning%20och%20smittsp%c3%a5rning%20resistenta%20bakterier%20-%20information%20till%20patient.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-551/surrogate/Patientbrev%20Provtagning%20och%20smittsp%c3%a5rning%20resistenta%20bakterier%20-%20information%20till%20patient.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-288/surrogate" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling%20f%c3%b6r%20dokumentation%20av%20misst%c3%a4nkta%20fall.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling%20f%c3%b6r%20dokumentation%20av%20misst%c3%a4nkta%20fall.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%C3%B6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas198-1710599037-551/surrogate/Patientbrev%20Provtagning%20och%20smittsp%c3%a5rning%20resistenta%20bakterier%20-%20information%20till%20patient.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%C3%B6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intrasas.vgregion.se/sv/SIW/Tjanster-och-verktyg/Miljo-och-sakerhet/Katastrofplaner/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%C3%A5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-724/surrogate" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling%20f%c3%b6r%20dokumentation%20av%20misst%c3%a4nkta%20fall.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta%20bakterier%20(MRB)%20-%20Checklista%20v%c3%a5rdhygieniska%20rutiner.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling%20f%c3%b6r%20dokumentation%20av%20misst%c3%a4nkta%20fall.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%C3%B6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10403,53 +11345,567 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1697</Words>
+  <Characters>10610</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>884</Lines>
+  <Paragraphs>946</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11361</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="168" baseType="variant">
+      <vt:variant>
+        <vt:i4>3473509</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-724/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570636</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta bakterier (MRB) - Checklista v%c3%a5rdhygieniska rutiner.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss Mikrobiologi.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8061052</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://intrasas.vgregion.se/sv/SIW/Tjanster-och-verktyg/Miljo-och-sakerhet/Katastrofplaner/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570636</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866749</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling f%c3%b6r dokumentation av misst%c3%a4nkta fall.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8060968</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8060968</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8060968</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19640?a=false&amp;guest=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-289/SURROGATE/Multiresistenta bakterier (MRB) - Checklista v%c3%a5rdhygieniska rutiner.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769503</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>851995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta bakterier (MRB). Checklista f%C3%B6r screenodlingar av patienter och medarbetare.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta bakterier (MRB) - Checklista v%C3%A5rdhygieniska rutiner.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473509</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-724/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866749</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-441/SURROGATE/Smittsp%c3%a5rningshandling f%c3%b6r dokumentation av misst%c3%a4nkta fall.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>851995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta bakterier (MRB). Checklista f%c3%b6r screenodlingar av patienter och medarbetare.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-289/surrogate/Multiresistenta bakterier (MRB) - Checklista v%c3%a5rdhygieniska rutiner.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161648</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161647</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161646</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161645</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161644</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161643</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161642</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161641</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161640</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441845</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161639</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Multiresistenta bakterier (MRB)   - smittförebyggande åtgärder, smittspårning och utbrottshantering</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2023-09-14T20:21:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>