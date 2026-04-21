--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -8,200 +8,200 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="428C5CF5" w14:textId="77777777" w:rsidR="0048485A" w:rsidRDefault="0048485A" w:rsidP="00F35B05">
+    <w:p w:rsidR="0048485A" w:rsidP="00F35B05" w:rsidRDefault="0048485A" w14:paraId="428C5CF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="0048485A" w:rsidSect="0048485A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="1DD6EC36" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00AF10F4">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00AF10F4" w:rsidRDefault="0048485A" w14:paraId="1DD6EC36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk24013738"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc314219769"/>
+      <w:bookmarkStart w:name="_Hlk24013738" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc314219769" w:id="2"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Lumbalpunktion (LP) på barn, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593098DA" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00AF10F4">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00AF10F4" w:rsidRDefault="0048485A" w14:paraId="593098DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc419877566"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc164759940"/>
+      <w:bookmarkStart w:name="_Toc419877566" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc503267099" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc24013721" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc24014058" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc49334354" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc164759940" w:id="16"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3864B6BE" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00AF10F4">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00AF10F4" w:rsidRDefault="0048485A" w14:paraId="3864B6BE" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t>Rutinen beskriver förberedelser och genomförande av lumbalpunktion på barn (gäller inte barn på neonatalavdelningen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC35ECF" w14:textId="5729FF15" w:rsidR="0048485A" w:rsidRDefault="00AF10F4" w:rsidP="00AF10F4">
+    <w:p w:rsidR="0048485A" w:rsidP="00AF10F4" w:rsidRDefault="00AF10F4" w14:paraId="0AC35ECF" w14:textId="5729FF15">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc164759941"/>
+      <w:bookmarkStart w:name="_Toc164759941" w:id="17"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="050CC45A" w14:textId="55B40445" w:rsidR="00AF10F4" w:rsidRPr="0048485A" w:rsidRDefault="001E6336" w:rsidP="00AF10F4">
+    <w:p w:rsidRPr="0048485A" w:rsidR="00AF10F4" w:rsidP="00AF10F4" w:rsidRDefault="001E6336" w14:paraId="050CC45A" w14:textId="55B40445">
       <w:r>
         <w:t xml:space="preserve">Byte av innehållsansvarig. Utöver detta </w:t>
       </w:r>
       <w:r w:rsidR="00AB1D45">
         <w:t>har endast mindre justeringar gjorts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0418DF21" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="00C754F7" w:rsidRDefault="0048485A" w:rsidP="00B80FDA">
+    <w:p w:rsidRPr="00C754F7" w:rsidR="0048485A" w:rsidP="00B80FDA" w:rsidRDefault="0048485A" w14:paraId="0418DF21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C754F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0C4C3C" w14:textId="18A3664E" w:rsidR="004556FE" w:rsidRDefault="00100A69">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="00100A69" w14:paraId="6D0C4C3C" w14:textId="18A3664E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc164759940" w:history="1">
-        <w:r w:rsidR="004556FE" w:rsidRPr="001C136D">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759940">
+        <w:r w:rsidRPr="001C136D" w:rsidR="004556FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -215,63 +215,63 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004556FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD58E04" w14:textId="5FF4B0F3" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="0BD58E04" w14:textId="5FF4B0F3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759941" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759941">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -286,63 +286,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AB5D871" w14:textId="3F724023" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="1AB5D871" w14:textId="3F724023">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759942" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759942">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -357,63 +357,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D3D283D" w14:textId="63CC2DD6" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="4D3D283D" w14:textId="63CC2DD6">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759943" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759943">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Indikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -428,63 +428,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E3D870C" w14:textId="4AF99B2B" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="3E3D870C" w14:textId="4AF99B2B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759944" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759944">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -499,63 +499,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5972BDDC" w14:textId="719949F5" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="5972BDDC" w14:textId="719949F5">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759945" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759945">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -570,63 +570,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21EA8D58" w14:textId="5F8E909F" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="21EA8D58" w14:textId="5F8E909F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759946" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759946">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Exempel på provtagningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -641,63 +641,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E3D3C70" w14:textId="1A53E172" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="3E3D3C70" w14:textId="1A53E172">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759947" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759947">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Komplikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -712,63 +712,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E447BDD" w14:textId="4E004323" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="4E447BDD" w14:textId="4E004323">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759948" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759948">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -783,63 +783,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3450ABB2" w14:textId="5F0ECFA3" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="3450ABB2" w14:textId="5F0ECFA3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759949" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759949">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -854,63 +854,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15D7A069" w14:textId="4959811C" w:rsidR="004556FE" w:rsidRDefault="004556FE">
+    <w:p w:rsidR="004556FE" w:rsidRDefault="004556FE" w14:paraId="15D7A069" w14:textId="4959811C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc164759950" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc164759950">
         <w:r w:rsidRPr="001C136D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -925,1088 +925,1310 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14D6B984" w14:textId="0C31A055" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="00100A69" w:rsidP="00B80FDA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00B80FDA" w:rsidRDefault="00100A69" w14:paraId="14D6B984" w14:textId="0C31A055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Toc419877567"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="0048485A" w:rsidRPr="0048485A">
+      <w:bookmarkStart w:name="_Toc419877567" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc503267100" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc24013722" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc24014059" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc49334355" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc164759942" w:id="31"/>
+      <w:r w:rsidRPr="0048485A" w:rsidR="0048485A">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="0C97CBA2" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="0C97CBA2" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t>Lumbalpunktion görs i syfte att få cerebrospinalvätska (CSV) för diagnostik eller terapi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366BAEB0" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="366BAEB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc503267101"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc164759943"/>
+      <w:bookmarkStart w:name="_Toc503267101" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc24013723" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc24014060" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc49334356" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc164759943" w:id="44"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Indikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="5C196F8D" w14:textId="3B70A4C9" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="5C196F8D" w14:textId="3B70A4C9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc503267102"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:name="_Toc503267102" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc24013724" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc24014061" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc49334357" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="56"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Diagnostiska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="56D9575A" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="56D9575A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>CNS-infektion (meningit/encefalit).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF8FD72" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="6AF8FD72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CNS-inflammation (MS, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Guillain-Barrés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> syndrom, ADEM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1FF1E0" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="6D1FF1E0" w14:textId="2C38E56C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve">CNS-engagemang vid onkologisk sjukdom. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
-        <w:t xml:space="preserve"> vid leukemi endast vid Barncancercentrum i Göteborg)</w:t>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="40652A8D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0A5BF685">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">första gången </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vid leukemi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="41901A22">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>utredning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="46DB3F4C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Barncancercentrum)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8F1B21" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="7D8F1B21" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>Neurometabola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>/neurodegenerativa sjukdomar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7610AB75" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="001E6336" w:rsidRDefault="0048485A" w14:paraId="788EAC0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve">Idiopatisk </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
-        <w:t>Subarachnoidalblödning</w:t>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>intrakraniell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
-        <w:t>.</w:t>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tryckstegring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788EAC0D" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="001E6336">
-[...23 lines deleted...]
-    <w:p w14:paraId="74A8B897" w14:textId="79027CA4" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="74A8B897" w14:textId="79027CA4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc503267103"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:name="_Toc503267103" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc24013725" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc24014062" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc49334358" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="68"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Terapeutiska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="07BE5FA9" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="07BE5FA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Tappning av CSV vid idiopatisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>intrakraniell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> tryckstegring eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>hydrocefalus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6891F7" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="2D6891F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Cytostatika </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>intratekalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB473B8" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="1FB473B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Analgesi av nedre kroppshalvan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C81C27" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="68C81C27" w14:textId="4689A0B9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Antibiotika vid CNS- infektion (</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>Antibiotika vid CNS-infektion (</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>ventrikulit</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="5FECFADA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0048485A">
+        <w:t>Spasticitetsdämpande medicin (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
-        <w:t>ventrikulit</w:t>
+        <w:t>Baklofen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FECFADA" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
-[...15 lines deleted...]
-    <w:p w14:paraId="2160729C" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="2160729C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc503267104"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:name="_Toc503267104" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc24013726" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc24014063" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc49334359" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="80"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="0C19965A" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="781B68D8" w:rsidRDefault="0048485A" w14:paraId="0C19965A" w14:textId="3B4F857A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>Kardiopulmonell</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> instabilitet: prioritera alltid ABC först!</w:t>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instabilitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="1885DF6F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="1885DF6F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>ioritera alltid ABC först!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA9BFB4" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="781B68D8" w:rsidRDefault="0048485A" w14:paraId="4CA9BFB4" w14:textId="00028516">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr>
+          <w:strike w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0849BA8D">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>nklämning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="1B3A582C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>srisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. Tecken kan vara snabbt sjunkande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="538395B9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="538395B9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>eller pendlande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medvetandegrad,</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> RLS &gt;4, Glasgow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="689C1DF2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="3762B614">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>cale</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> &lt;13, långdragna eller fokala kramper, fokalneurologiska symtom, papillödem, stigande blodtryck och bradykardi. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> CT kan inte alltid utesluta högt tryck och papillödem behöver inte föreligga vid nytillkommen tryckstegring.</w:t>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="19CC4EF2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>hjärna rekommenderas inte rutinmässigt inför pl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="7238F74F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="19CC4EF2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>nerad lumbalpunktion.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="77C10A30">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="77C10A30">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Vid stark klinisk misstanke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="3A6F54A4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till inklämningsrisk ska proceduren uppskjutas till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="2CF302E4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s klinisk stabilisering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="2CF302E4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272C4165" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidR="0048485A" w:rsidP="07CF7D53" w:rsidRDefault="0048485A" w14:paraId="51012938" w14:textId="3C9FC3C9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Koagulationsrubbning PK &gt;1,4, förlängd APTT av okänd orsak, TPK &lt;50, pågående antikoagulationsbehandling eller känd blödarsjuka. Kontakt med koagulationsjour rekommenderas.</w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Koagulationsrubbning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="05641600">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> PK &gt;1,4, förlängd APTT av okänd orsak, TPK &lt;50, pågående antikoagulationsbehandling eller känd blödarsjuka. Kontakt med koagulationsjour rekommenderas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D593D5" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00840047">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00840047" w:rsidRDefault="0048485A" w14:paraId="67D593D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>Hud-/mjukdelsinfektion i punktionsområdet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067410F8" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="067410F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc419877568"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc164759944"/>
+      <w:bookmarkStart w:name="_Toc419877568" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc503267105" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc24013727" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc24014064" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc49334360" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc164759944" w:id="94"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="2DBBABD9" w14:textId="44152875" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="2DBBABD9" w14:textId="44152875">
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00650070">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Vårdhandboken, </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00650070">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>avsnitt lumbalpunktion</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> för tillvägagångssätt av punktion. För genomförande avseende uppdukning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>etc</w:t>
       </w:r>
       <w:r w:rsidR="00443040">
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>, se nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BC6EB0" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="13BC6EB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc503267106"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="107" w:name="_Toc164759945"/>
+      <w:bookmarkStart w:name="_Toc503267106" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc24013728" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc24014065" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc49334361" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc164759945" w:id="107"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Förberedelse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
-    <w:p w14:paraId="3EEF1B06" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="3EEF1B06" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Information till barn och förälder om indikation, genomförande och risker. Gå igenom bild-/textstödsinformation om LP i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>lustgassedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EC7AC9" w14:textId="0ED6F12B" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="75EC7AC9" w14:textId="0ED6F12B">
       <w:r>
         <w:t>Det är viktigt att personal avsätts för att</w:t>
       </w:r>
       <w:r w:rsidRPr="0C87A18A">
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>stödja barnet så att barnet ligger i en bra position, d</w:t>
       </w:r>
       <w:r w:rsidR="00650070">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00650070" w:rsidRPr="00FC5BA7">
+      <w:r w:rsidRPr="00FC5BA7" w:rsidR="00650070">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5BA7">
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:r w:rsidR="555F79A9" w:rsidRPr="00FC5BA7">
+      <w:r w:rsidRPr="00FC5BA7" w:rsidR="555F79A9">
         <w:t xml:space="preserve">ihopkrupen och </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5BA7">
         <w:t xml:space="preserve">inte vriden ryggrad. Beskrivning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">till barnet att </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006C2AE9">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="006C2AE9">
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ”krypa ihop som en boll eller skjuta rygg som en katt”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2F6769" w14:textId="61C0FECD" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="0C2F6769" w14:textId="61C0FECD">
+      <w:r w:rsidRPr="0048485A">
         <w:t>Informera om att barnet bör ligga i planläge c</w:t>
       </w:r>
       <w:r w:rsidR="007D5F30">
         <w:t>irk</w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">a en timma efter lumbalpunktionen både p.g.a. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> samt för att minska risken för huvudvärk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119EDA53" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="119EDA53" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t>Smärtlindring enligt rekommendation, (se tabell nedan) om inte akut behov av undersökning (inom 30 minuter).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162A57F4" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00650070">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00650070" w:rsidRDefault="0048485A" w14:paraId="162A57F4" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t>Lokalbedövningskräm (se tabell nedan) vid insticksställe; be gärna läkaren att märka ut ett ställe på ryggen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7371" w:type="dxa"/>
         <w:tblInd w:w="964" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Rekommenderad premedicinering inför lumbalpunktion"/>
         <w:tblDescription w:val="Tabellen visar vilken premedicinering som rekommenderas för ingreppet beroende på barnets ålder samt hur långt innan ingreppet premedicineringen bör ges."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="4686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0048485A" w:rsidRPr="0048485A" w14:paraId="60EF77E5" w14:textId="77777777" w:rsidTr="004348E0">
+      <w:tr w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidTr="004348E0" w14:paraId="60EF77E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w14:paraId="717CEF26" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="717CEF26" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rekommenderad premedicinering inför lumbalpunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048485A" w:rsidRPr="0048485A" w14:paraId="523F9127" w14:textId="77777777" w:rsidTr="004348E0">
+      <w:tr w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidTr="004348E0" w14:paraId="523F9127" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD76607" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="5DD76607" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lidokain</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prilokainkräm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B721294" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="2B721294" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 timme innan om &lt;1 år</w:t>
             </w:r>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0048485A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>2 timmar innan om &gt;1 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048485A" w:rsidRPr="0048485A" w14:paraId="3AED5EF9" w14:textId="77777777" w:rsidTr="004348E0">
+      <w:tr w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidTr="004348E0" w14:paraId="3AED5EF9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB079C1" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="6BB079C1" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3BD33A" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="6C3BD33A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> timmar innan 20 mg/kg &lt;2 mån</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E234A7C" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="4E234A7C" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> timmar innan 25-30mg/kg om &gt;2 mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048485A" w:rsidRPr="0048485A" w14:paraId="1F250E28" w14:textId="77777777" w:rsidTr="004348E0">
+      <w:tr w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidTr="004348E0" w14:paraId="1F250E28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F614DD3" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="3F614DD3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ibuprofen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12F3698D" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="12F3698D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> timmar innan 10 mg/kg &gt;3 mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048485A" w:rsidRPr="0048485A" w14:paraId="0BE47B9B" w14:textId="77777777" w:rsidTr="004348E0">
+      <w:tr w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidTr="004348E0" w14:paraId="0BE47B9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9CD664" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="6B9CD664" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxykodon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OxyNorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0048485A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>(rekommenderas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD9AD91" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="0048485A">
+          <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="0048485A" w:rsidRDefault="0048485A" w14:paraId="7AD9AD91" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="50" w:after="50" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30-60</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> minuter innan 0,1-0,2 mg/kg om</w:t>
             </w:r>
             <w:r w:rsidRPr="0048485A">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0048485A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>&gt;3 mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57669A63" w14:textId="1BDD138D" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C62138">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C62138" w:rsidRDefault="0048485A" w14:paraId="57669A63" w14:textId="1BDD138D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Använd lustgas när så är </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5BA7">
         <w:t xml:space="preserve">möjligt, </w:t>
       </w:r>
-      <w:r w:rsidR="03805C9D" w:rsidRPr="00FC5BA7">
+      <w:r w:rsidRPr="00FC5BA7" w:rsidR="03805C9D">
         <w:t>med fördel</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5BA7">
         <w:t xml:space="preserve"> i kombination </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>oxykodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för optimal smärtlindring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163DA0D5" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="163DA0D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Vid behov av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">, när lustgas inte finns att tillgå eller patienten inte kan administrera lustgasen, kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> användas.</w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:br/>
       </w:r>
@@ -2014,835 +2236,1090 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> är inte smärtlindrande. Vid kombination med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>oxykodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> måste andningen övervakas (POX och andningsfrekvens).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554FCF30" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="554FCF30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Tänk på att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>sederingseffekten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> kan bli stor efter avslutat ingrepp då barnet kopplar av; kontrollera fortsatt andningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CC4D09" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="71CC4D09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Förbered material och remisser så allt är klart innan det tas in på rummet då det av erfarenhet minskar oron för patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B441FD" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="45B441FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Ställ med plaströr (urinodlingsrör) numrerade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F545A28" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="2F545A28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Omläggningsset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> (engångs).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521382CD" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="521382CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Steril </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>hålduk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">-självhäftande (ex. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Evercare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>) eller sterila dukar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518DDD3F" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="518DDD3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> 5 %.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6D8D82" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="4A6D8D82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Sterila kompresser 5 x 5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DA82F9" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="67DA82F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Nålar, för spädbarn 22GA* 1,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Inch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">= 0,7*40 mm, övriga 22GA* 3,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Inch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> = 0,7*75 mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF86FD" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="44DF86FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Skyddsrock/plastförkläde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4A6D67" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="4E4A6D67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Eventuellt lokalbedövningsmedel, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Xylocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> 10 mg/ml samt uppdragskanyl och blå kanyl 0.6*25 mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1853EBED" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="1853EBED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Sterila handskar. Fråga läkaren vilken storlek så bara rätt storlek tas med in på rummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668E9EF7" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="668E9EF7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Stigrör om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>liqvortryck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> ska mätas. </w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> Patienten måste ligga på sidan vid tryckmätning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08754898" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="08754898" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
-        <w:lastRenderedPageBreak/>
         <w:t>Duschbart förband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166EA10D" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C33BAA">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C33BAA" w:rsidRDefault="0048485A" w14:paraId="166EA10D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Remisser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D251B2F" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00C62138">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00C62138" w:rsidRDefault="0048485A" w14:paraId="2D251B2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc503267107"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="120" w:name="_Toc164759946"/>
+      <w:bookmarkStart w:name="_Toc503267107" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc24013729" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc24014066" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc49334362" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc164759946" w:id="120"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Exempel på provtagningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
     </w:p>
-    <w:p w14:paraId="03909B0B" w14:textId="36BB35E0" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="03909B0B" w14:textId="374F0B3C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Odling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="46827D54">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="46827D54">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(1 ml)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="39DEEAF3">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="06FF93C6">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="4A781A3D">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>nvänd första röret</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> till mikrobiologen. När laboratoriet är stängt sprutas också </w:t>
+      </w:r>
+      <w:r w:rsidR="2992E725">
+        <w:rPr/>
+        <w:t>0,5–1</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> ml </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>likvor</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> i en aerob blododlingsflaska som lämnas till mikrobiologen. Rören förvaras i rumstemperatur i väntan på transport. Om direktmikroskopi önskas, bifogas </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>likvor</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> i provrör som sätts i kylen. Remiss; Klinisk mikrobiologi, SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D98949D" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="5D98949D" w14:textId="0AD5A1CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> för att beräkna kvot, beställs i Melior, klinisk kemi, SÄS.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celler, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0D9A5A8C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>albumin,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0D9A5A8C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>laktat, glukos</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>(1 ml)</w:t>
+      </w:r>
+      <w:r w:rsidR="7BE0E728">
+        <w:rPr/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06CB26EF">
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve">nvänd sista röret för dessa analyser då det är minst stickblödning i det. Begär akutsvar. P-glukos tas i samband med glukos i </w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>ikvor</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve">för att beräkna kvot, beställs i </w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>elior</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> klinisk kemi, SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418A3DE7" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="418A3DE7" w14:textId="7EF0F419">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Extrarör (2 ml) tas alltid om inget annat anges. Röret lämnas till laboratoriet för klinisk kemi för frysning. Viktigt att meddela hur länge extraröret ska sparas. Remiss; konsultation.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Extrarör</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2 ml)</w:t>
+      </w:r>
+      <w:r w:rsidR="45124FDD">
+        <w:rPr/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tas alltid om inget annat anges. Röret lämnas till laboratoriet för klinisk kemi för frysning. Viktigt att meddela hur länge extraröret ska sparas. Remiss; konsultation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F758BD9" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="6F758BD9" w14:textId="6F773CE5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Borreli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="487F7232">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>serologi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>IgG</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>IgM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (1 ml). Vid borreliamisstanke tas alltid borrelia-serologi i blodet oavsett om det är taget tidigare. Remiss; Bakteriologiska laboratoriet, Sahlgrenska (A5 vit remiss med blå kant).</w:t>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1 ml)</w:t>
+      </w:r>
+      <w:r w:rsidR="4BB94C8F">
+        <w:rPr/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33AB80D7">
+        <w:rPr/>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>id borreliamisstanke tas alltid borrelia-serologi i blodet oavsett om det är taget tidigare. Remiss; Bakteriologiska laboratoriet, Sahlgrenska (A5 vit remiss med blå kant).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B83083C" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="0B83083C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Virusanalys med PCR för </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>neurotropa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> virus och serologi för </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>neurotropa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> virus (1 ml). Remiss; Klinisk mikrobiologi/virologi, Sahlgrenska. </w:t>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virus</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1 ml). Remiss; Klinisk mikrobiologi/virologi, Sahlgrenska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDF97C6" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="3CDF97C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">PCR/ 16SrRNA </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="07CF7D53" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t>gendektion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> (1 ml). Remiss; Bakteriologiska laboratoriet, Sahlgrenska (A5 vit remiss med blå kant).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CE66B0" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00191598">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00191598" w:rsidRDefault="0048485A" w14:paraId="68CE66B0" w14:textId="625BA9DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Parenkymskademarkörer</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="6C696DB6">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="6C696DB6">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>elfores</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t>(3 ml)</w:t>
+      </w:r>
+      <w:r w:rsidR="2B9F6B07">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="781B68D8" w:rsidR="0048485A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048485A">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> Ska alltid medföljas av ett rör med serum för motsvarande proteinanalys i blod. Remiss; Klinisk kemi 7, Sahlgrenska (flera undersökningar på samma remiss).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51464D05" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="003324E9">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="003324E9" w:rsidRDefault="0048485A" w14:paraId="51464D05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc503267108"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="133" w:name="_Toc164759947"/>
+      <w:bookmarkStart w:name="_Toc503267108" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc24013730" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc24014067" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc49334363" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc164759947" w:id="133"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Komplikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
-    <w:p w14:paraId="1105A5EA" w14:textId="0781CB0F" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="003324E9">
-      <w:r>
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="003324E9" w:rsidRDefault="0048485A" w14:paraId="1105A5EA" w14:textId="6E621895">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve">Patient/vårdnadshavare måste informeras om risken för postspinal huvudvärk. Profylaktisk medicinering rekommenderas inte. Huvudvärk efter en lumbalpunktion är definierad som bilateral huvudvärk som uppstår inom en vecka (oftast inom </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="600ED1CF">
+        <w:rPr/>
+        <w:t>24–48</w:t>
+      </w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> timmar) efter en LP och som försvinner inom 14 dagar. Den försämras inom 15 minuter när man lämnar en liggande position och förbättras inom 30 minuter om man återintar en liggande position. Vila rekommenderas men inte strikt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve">sängläge. Behandlingen i övrigt är NSAID och/eller </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>paracetamol</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
-      <w:r w:rsidR="0AED5792" w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0AED5792">
+        <w:rPr/>
         <w:t>adekvat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> och regelbunden dosering. I vissa fall kan huvudvärken bli så svår att </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>oxykodon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> kan behövas för att bryta </w:t>
       </w:r>
-      <w:r w:rsidR="6C18B821" w:rsidRPr="00504FAA">
+      <w:r w:rsidR="6C18B821">
+        <w:rPr/>
         <w:t>smärtan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00504FAA">
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve">. Vid </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve">svår </w:t>
       </w:r>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve">terapiresistent huvudvärk kan epidural </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>bloodpatch</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> övervägas. En ovanlig komplikation av en LP är spinalt </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t>hematom</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="0048485A">
+        <w:rPr/>
         <w:t xml:space="preserve"> som trycker på ryggmärgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BAC778" w14:textId="1BA365B5" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="003324E9">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="003324E9" w:rsidRDefault="0048485A" w14:paraId="20BAC778" w14:textId="1BA365B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t>Patient/vårdnadshavare måste upplysas om att söka vård vid nytillkomna neurologiska symtom såsom svaghet, känselbortfall eller blås-/tarm</w:t>
       </w:r>
       <w:r w:rsidRPr="0048485A">
         <w:softHyphen/>
         <w:t>funktionsstörning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388308AE" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="003324E9">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="003324E9" w:rsidRDefault="0048485A" w14:paraId="388308AE" w14:textId="77777777">
       <w:r w:rsidRPr="0048485A">
         <w:t>Infektioner (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>iatrogen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> meningit) genom LP är en mycket ovanlig komplikation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0DCFF" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="15F0DCFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="134" w:name="_Toc182366122"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="148" w:name="_Toc164759948"/>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc419877570" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc503267109" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc24013731" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc24014068" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc49334364" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc164759948" w:id="148"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
     </w:p>
-    <w:p w14:paraId="545AD7AF" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="00753133" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="00753133" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="545AD7AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C11457E" w14:textId="149A3DB0" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="2687A695" w:rsidP="00753133">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="2687A695" w14:paraId="3C11457E" w14:textId="149A3DB0">
       <w:r w:rsidRPr="00F36C57">
         <w:t>Jessika Anders</w:t>
       </w:r>
-      <w:r w:rsidR="0048485A" w:rsidRPr="00F36C57">
+      <w:r w:rsidRPr="00F36C57" w:rsidR="0048485A">
         <w:t>, barnsjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F36C57">
         <w:t>VO kvinna barn</w:t>
       </w:r>
       <w:r w:rsidR="00EA293D">
         <w:t>/barn</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:t>, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00753133">
         <w:t>Gabor Boglari</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F01021">
         <w:t>överläkare</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EA293D">
         <w:t>VO kvinna barn/barn</w:t>
       </w:r>
       <w:r w:rsidR="0048485A">
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA3C258" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="00753133" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="00753133" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="7DA3C258" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser utgåva 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E63A66E" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="0E63A66E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF47233" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="00753133" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="00753133" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="1FF47233" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCDD6C1" w14:textId="18321B6C" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="00D273D3" w:rsidP="00753133">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="00D273D3" w14:paraId="7FCDD6C1" w14:textId="18321B6C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="0048485A" w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="0048485A" w:rsidR="0048485A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00753133">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048485A" w:rsidRPr="0048485A">
+      <w:r w:rsidRPr="0048485A" w:rsidR="0048485A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B4AE37" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="00753133" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="00753133" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="16B4AE37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C3073" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00753133">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00753133" w:rsidRDefault="0048485A" w14:paraId="2C8C3073" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lumbalpunktion, LP, spinalpunktion, ryggmärg, ryggmärgsprov, spinalvätska, provtagning, premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334D8B9E" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00F01021">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00F01021" w:rsidRDefault="0048485A" w14:paraId="334D8B9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc503267110"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="161" w:name="_Toc164759949"/>
+      <w:bookmarkStart w:name="_Toc503267110" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc24013732" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc24014069" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc49334365" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc164759949" w:id="161"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
     </w:p>
-    <w:p w14:paraId="40F20138" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00F01021">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00F01021" w:rsidRDefault="0048485A" w14:paraId="40F20138" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Lumbarpuncture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">, indication, contraindication, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>technique</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> and complications in children, up to date March 2017, Rebecca K </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Fastle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> MD, Joan Bothner MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F258C80" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00F01021">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00F01021" w:rsidRDefault="0048485A" w14:paraId="1F258C80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">Behandling av barn i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>samband</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>smärtsamma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>procedurer</w:t>
@@ -2862,133 +3339,138 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>sjukvård</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Kunskapsdokument</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>läkemedelsverket</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048485A">
         <w:t xml:space="preserve"> 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53150535" w14:textId="77777777" w:rsidR="0048485A" w:rsidRPr="0048485A" w:rsidRDefault="0048485A" w:rsidP="00F01021">
+    <w:p w:rsidRPr="0048485A" w:rsidR="0048485A" w:rsidP="00F01021" w:rsidRDefault="0048485A" w14:paraId="53150535" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="162" w:name="_Toc503267111"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="174" w:name="_Toc164759950"/>
+      <w:bookmarkStart w:name="_Toc503267111" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc24013733" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc24014070" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc49334366" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc164759950" w:id="174"/>
       <w:r w:rsidRPr="0048485A">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="17C20977" w:rsidR="00536A5A" w:rsidRPr="00F01021" w:rsidRDefault="0048485A" w:rsidP="00F01021">
+    <w:p w:rsidRPr="00F01021" w:rsidR="00536A5A" w:rsidP="00F01021" w:rsidRDefault="0048485A" w14:paraId="76B9F95B" w14:textId="17C20977">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F01021">
         <w:t>Vårdhandboken.se, avsnitt Lumbalpunktion.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00F01021">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:br/>
+        </w:r>
+        <w:r w:rsidRPr="00F01021">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
           <w:t>www.vardhandboken.se/Texter/Lumbalpunktion/Oversikt/</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00F01021" w:rsidSect="0048485A">
+    <w:sectPr w:rsidRPr="00F01021" w:rsidR="00536A5A" w:rsidSect="0048485A">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="496D9698" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="38030764" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="0576E0AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3055,162 +3537,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3245,117 +3727,117 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="6E5526E6" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="5C57738A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="4F5088BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -3387,98 +3869,98 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -3505,51 +3987,51 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -3585,710 +4067,710 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="11600442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8DEE068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F84C6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2602694C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4375,278 +4857,278 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B32AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99DE7426"/>
     <w:lvl w:ilvl="0" w:tplc="23968ADC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaunderliggande"/>
       <w:lvlText w:val="¯"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Agency FB" w:hAnsi="Agency FB"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4726,1330 +5208,1330 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7055326A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F0447C0"/>
     <w:lvl w:ilvl="0" w:tplc="0FC2D132">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1626736335">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1312640889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="692650274">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="816074176">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
@@ -6148,70 +6630,71 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="255602714">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="395208097">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6435,50 +6918,51 @@
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D5F30"/>
     <w:rsid w:val="007E782B"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00840047"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00868C7B"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
@@ -6622,200 +7106,271 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE57FB"/>
     <w:rsid w:val="00F01021"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36C57"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5BA7"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03805C9D"/>
+    <w:rsid w:val="04334886"/>
+    <w:rsid w:val="05641600"/>
+    <w:rsid w:val="06178061"/>
+    <w:rsid w:val="0636232D"/>
+    <w:rsid w:val="06A73823"/>
+    <w:rsid w:val="06CB26EF"/>
+    <w:rsid w:val="06FF93C6"/>
+    <w:rsid w:val="07CF7D53"/>
+    <w:rsid w:val="082806AE"/>
+    <w:rsid w:val="0849BA8D"/>
+    <w:rsid w:val="0A4E54C0"/>
+    <w:rsid w:val="0A5BF685"/>
+    <w:rsid w:val="0AD29689"/>
     <w:rsid w:val="0AED5792"/>
     <w:rsid w:val="0C87A18A"/>
+    <w:rsid w:val="0CAFD69C"/>
+    <w:rsid w:val="0D9A5A8C"/>
+    <w:rsid w:val="0F0B11DD"/>
     <w:rsid w:val="0F594B2E"/>
     <w:rsid w:val="11E4AEA2"/>
     <w:rsid w:val="13BA52D1"/>
+    <w:rsid w:val="13C1D12F"/>
+    <w:rsid w:val="1885DF6F"/>
+    <w:rsid w:val="197D7339"/>
+    <w:rsid w:val="19CC4EF2"/>
+    <w:rsid w:val="1A58904F"/>
+    <w:rsid w:val="1AF4FB27"/>
+    <w:rsid w:val="1B3A582C"/>
+    <w:rsid w:val="1D67C45F"/>
+    <w:rsid w:val="1D687EE2"/>
+    <w:rsid w:val="22306FFD"/>
+    <w:rsid w:val="230E7427"/>
+    <w:rsid w:val="25E8F6CA"/>
     <w:rsid w:val="2687A695"/>
+    <w:rsid w:val="283B5196"/>
+    <w:rsid w:val="2992E725"/>
+    <w:rsid w:val="2B9F6B07"/>
+    <w:rsid w:val="2CF302E4"/>
+    <w:rsid w:val="30698E68"/>
+    <w:rsid w:val="33AB80D7"/>
+    <w:rsid w:val="368B960A"/>
+    <w:rsid w:val="3762B614"/>
+    <w:rsid w:val="39DEEAF3"/>
+    <w:rsid w:val="3A6F54A4"/>
+    <w:rsid w:val="40652A8D"/>
+    <w:rsid w:val="41901A22"/>
+    <w:rsid w:val="44A24747"/>
     <w:rsid w:val="44BE23C4"/>
+    <w:rsid w:val="45124FDD"/>
+    <w:rsid w:val="465A3BD0"/>
+    <w:rsid w:val="46827D54"/>
+    <w:rsid w:val="46DB3F4C"/>
+    <w:rsid w:val="47545BB3"/>
+    <w:rsid w:val="487F7232"/>
+    <w:rsid w:val="4A781A3D"/>
+    <w:rsid w:val="4BB94C8F"/>
+    <w:rsid w:val="51F1E415"/>
+    <w:rsid w:val="538395B9"/>
     <w:rsid w:val="555F79A9"/>
+    <w:rsid w:val="5627F2AB"/>
     <w:rsid w:val="58C88A34"/>
+    <w:rsid w:val="5CF146E3"/>
+    <w:rsid w:val="600ED1CF"/>
+    <w:rsid w:val="616BA5FF"/>
+    <w:rsid w:val="61BC0BB6"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="689C1DF2"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B705C40"/>
     <w:rsid w:val="6C18B821"/>
+    <w:rsid w:val="6C696DB6"/>
+    <w:rsid w:val="70953AE9"/>
+    <w:rsid w:val="70CA754C"/>
+    <w:rsid w:val="7238F74F"/>
+    <w:rsid w:val="72C38DC9"/>
+    <w:rsid w:val="72EA9041"/>
+    <w:rsid w:val="7479CB23"/>
+    <w:rsid w:val="77C10A30"/>
+    <w:rsid w:val="781B68D8"/>
+    <w:rsid w:val="79096F59"/>
+    <w:rsid w:val="799A5348"/>
+    <w:rsid w:val="7BE0E728"/>
+    <w:rsid w:val="7EC08C2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6840,75 +7395,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6943,57 +7498,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7051,769 +7606,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C754F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C754F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -7882,609 +8437,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00840047"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8493,94 +9048,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8589,499 +9144,499 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E6336"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9148,176 +9703,176 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0048485A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0048485A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0048485A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="3036"/>
       </w:tabs>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0048485A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaunderliggande">
+  <w:style w:type="paragraph" w:styleId="Punktlistaunderliggande" w:customStyle="1">
     <w:name w:val="Punktlista underliggande"/>
     <w:qFormat/>
     <w:rsid w:val="00EE57FB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00F01021"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
@@ -9721,60 +10276,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lumbalpunktion (LP) på barn, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>38</revision>
+  <lastModifiedBy>Gabor Boglari</lastModifiedBy>
+  <revision>40</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>