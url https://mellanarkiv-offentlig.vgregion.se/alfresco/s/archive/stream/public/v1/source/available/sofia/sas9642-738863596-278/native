--- v2 (2026-03-12)
+++ v3 (2026-04-21)
@@ -6482,75 +6482,89 @@
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00F1026C" w:rsidR="00FE0B82" w:rsidP="00FE0B82" w:rsidRDefault="00FE0B82" w14:paraId="6444B4B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00F1026C">
         <w:t>Smittsamma sjukdomar. Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1026C">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00F1026C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F1026C" w:rsidR="00FE0B82" w:rsidP="00FE0B82" w:rsidRDefault="00FE0B82" w14:paraId="3AD4FC43" w14:textId="77777777">
+    <w:p w:rsidR="00FE0B82" w:rsidP="12FF53A7" w:rsidRDefault="00FE0B82" w14:paraId="2B478444" w14:textId="36258DD9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-        <w:keepLines/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="0" w:hanging="426"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F1026C">
-        <w:t xml:space="preserve">Vårdhygien Covid-19. Regional rutin, Västra Götalandsregionen </w:t>
+      <w:r w:rsidRPr="12FF53A7" w:rsidR="00FE0B82">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdhygien Covid-19. Regional rutin, Västra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1026C">
+      <w:r w:rsidRPr="12FF53A7" w:rsidR="00FE0B82">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Götalandsregionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="12FF53A7" w:rsidR="00FE0B82">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="00F1026C">
+      <w:hyperlink r:id="R3debc7ad240c4896">
+        <w:r w:rsidRPr="12FF53A7" w:rsidR="3EC8D28B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C8780D" w:rsidR="00FE0B82" w:rsidP="00FE0B82" w:rsidRDefault="00FE0B82" w14:paraId="17DE69E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="0" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="136C84AB">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Instruktion för användning av andningsskydd, Regional</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instruktion, Västra Götalandsregionen</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -10340,57 +10354,60 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35636"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F6139C"/>
     <w:rsid w:val="00F80884"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3A87"/>
     <w:rsid w:val="00FA6272"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0B82"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0316F672"/>
     <w:rsid w:val="05715ED0"/>
+    <w:rsid w:val="12FF53A7"/>
     <w:rsid w:val="1B9764A4"/>
     <w:rsid w:val="28A6EF38"/>
     <w:rsid w:val="336B7C97"/>
+    <w:rsid w:val="3EC8D28B"/>
     <w:rsid w:val="49A0B354"/>
     <w:rsid w:val="4E78FF89"/>
     <w:rsid w:val="5631312E"/>
     <w:rsid w:val="56EEF015"/>
+    <w:rsid w:val="587F2C60"/>
     <w:rsid w:val="5E64A458"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6636A4F2"/>
     <w:rsid w:val="66D35F95"/>
     <w:rsid w:val="67DB6C89"/>
     <w:rsid w:val="67E335BE"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="76F7E536"/>
     <w:rsid w:val="772CC8AE"/>
     <w:rsid w:val="793A80F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
@@ -13060,51 +13077,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-182/surrogate/St%c3%a4dning%20och%20reng%c3%b6ring%20i%20v%c3%a5rdlokaler%20vid%20S%c3%84S%20-%20v%c3%a5rdverksamhetens%20ansvar.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-364/surrogate/Vattkoppor%20eller%20generaliserad%20herpes%20zoster%20(b%c3%a4ltros)%20-%20v%c3%a5rdhygieniska%20rutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-149/surrogate/V%c3%a5rdhygien%20Covid-19.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-291/surrogate/M%c3%a4ssling%20-%20v%c3%a5rdhygieniska%20rutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-150/surrogate/Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-100/surrogate/Influensa%2c%20antiviral%20terapi%20till%20vuxna%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-519/surrogate/Generella%20%c3%a5tg%c3%a4rder%20mot%20smittspridning%20av%20virusorsakade%20luftv%c3%a4gsinfektioner%20inom%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-182/surrogate/St%c3%a4dning%20och%20reng%c3%b6ring%20i%20v%c3%a5rdlokaler%20vid%20S%c3%84S%20-%20v%c3%a5rdverksamhetens%20ansvar.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-364/surrogate/Vattkoppor%20eller%20generaliserad%20herpes%20zoster%20(b%c3%a4ltros)%20-%20v%c3%a5rdhygieniska%20rutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-291/surrogate/M%c3%a4ssling%20-%20v%c3%a5rdhygieniska%20rutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-150/surrogate/Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-100/surrogate/Influensa%2c%20antiviral%20terapi%20till%20vuxna%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-519/surrogate/Generella%20%c3%a5tg%c3%a4rder%20mot%20smittspridning%20av%20virusorsakade%20luftv%c3%a4gsinfektioner%20inom%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-238/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="R3debc7ad240c4896" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -13410,30 +13427,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Luftvägssmitta – checklista vårdhygieniska rutiner, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Jon Edman Wallér</lastModifiedBy>
-  <revision>6</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>