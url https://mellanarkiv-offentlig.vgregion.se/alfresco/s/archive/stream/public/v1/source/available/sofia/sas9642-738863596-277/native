--- v0 (2025-11-26)
+++ v1 (2026-09-20)
@@ -6,172 +6,227 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="561AD23F" w14:textId="732387D7" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="561AD23F" w14:textId="732387D7">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc314219769"/>
+      <w:bookmarkStart w:name="_Toc314219769" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Lokalanestetika - rekommendationer, blandningar, maxdoser och buffring vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E008D9B" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="5E008D9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc535503285"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc193715163"/>
+      <w:bookmarkStart w:name="_Toc535503285" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc61427690" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc68013222" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc193715163" w:id="10"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="56456187" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...1 lines deleted...]
-        <w:t>Lokalanestetika används inom många olika verksamheter och det är lätt att administrera för höga doser, vilket kan ge allvarliga konsekvenser. När lokalbedövningsmedel injiceras upplevs ofta en smärta som kan minskas genom att lösningen buffras. Denna rutin tar upp rekommenderade doser av lokalbedövningsmedel och beskriver hur smärtan vid injektion kan reduceras.</w:t>
+    <w:p w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="56456187" w14:textId="6E8ADDCD">
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>Lokalanestetika används inom många olika verksamheter.</w:t>
+      </w:r>
+      <w:r w:rsidR="5E6C2A89">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Risk för toxicitet, LAST, ska alltid beaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="0704A215">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och överdosering undvikas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="68C6851F">
+        <w:rPr/>
+        <w:t>Långt vanligare är lokal smärta vid injektion av l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>okalbedövningsmed</w:t>
+      </w:r>
+      <w:r w:rsidR="78F21B11">
+        <w:rPr/>
+        <w:t>let. Detta kan minskas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> genom att lösningen buffras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0027D9D7" w14:textId="74994EF8" w:rsidR="00154BE3" w:rsidRDefault="00154BE3" w:rsidP="00154BE3">
+    <w:p w:rsidR="00154BE3" w:rsidP="00154BE3" w:rsidRDefault="00154BE3" w14:paraId="0027D9D7" w14:textId="74994EF8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc193715164"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc193715164" w:id="11"/>
+      <w:r w:rsidR="00154BE3">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="5B4B17BD" w14:textId="5694AE81" w:rsidR="00154BE3" w:rsidRPr="00DB7EF1" w:rsidRDefault="00CB7132" w:rsidP="00154BE3">
-[...1 lines deleted...]
-        <w:t>Redaktionella ändringar, giltighetstiden förlängd.</w:t>
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00154BE3" w:rsidP="55EA6570" w:rsidRDefault="00CB7132" w14:paraId="5B4B17BD" w14:textId="264DBB4D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="6711014A">
+        <w:rPr/>
+        <w:t>KAX-blandning struken. EDA-dosbegränsning struken. Länk till LAST-PM</w:t>
+      </w:r>
+      <w:r w:rsidR="003297C3">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="25ED5FA4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Länk till Blockad-PM ersätter bilaga om perifera blockader. </w:t>
+      </w:r>
+      <w:r w:rsidR="003297C3">
+        <w:rPr/>
+        <w:t>Kondenserad text</w:t>
+      </w:r>
+      <w:r w:rsidR="45FA5B04">
+        <w:rPr/>
+        <w:t>, tydligare dostabell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345DAFF9" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="002E0E30" w:rsidRDefault="00DB7EF1" w:rsidP="00E45C72">
+    <w:p w:rsidRPr="002E0E30" w:rsidR="00DB7EF1" w:rsidP="00E45C72" w:rsidRDefault="00DB7EF1" w14:paraId="345DAFF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E30">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B578D43" w14:textId="2811542F" w:rsidR="008F1EAD" w:rsidRDefault="00E45C72">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="00E45C72" w14:paraId="5B578D43" w14:textId="2811542F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Faktaruta rubrik;3;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc193715163" w:history="1">
-        <w:r w:rsidR="008F1EAD" w:rsidRPr="001F17F8">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715163">
+        <w:r w:rsidRPr="001F17F8" w:rsidR="008F1EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -185,61 +240,61 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="008F1EAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48D317A2" w14:textId="4168F103" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="48D317A2" w14:textId="4168F103">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715164" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715164">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -254,61 +309,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="653E88F3" w14:textId="00DAE5F2" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="653E88F3" w14:textId="00DAE5F2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715165" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715165">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -323,61 +378,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B18D015" w14:textId="7624F0C7" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="2B18D015" w14:textId="7624F0C7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715166" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715166">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -392,61 +447,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71F38E7E" w14:textId="7D1B23DA" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="71F38E7E" w14:textId="7D1B23DA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715167" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715167">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Blandningar av olika lokalanestestika</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -461,61 +516,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27AE61F3" w14:textId="29A99D6D" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="27AE61F3" w14:textId="29A99D6D">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715168" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715168">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Maxdoser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -530,61 +585,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67F06996" w14:textId="0EC6D2E3" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="67F06996" w14:textId="0EC6D2E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715169" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715169">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rekommendation av maxdoser för olika lokalbedövningsmedel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -599,61 +654,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D0F962F" w14:textId="454A5078" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="0D0F962F" w14:textId="454A5078">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715170" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715170">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Buffring av lokalanestetika</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -668,61 +723,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A0131C3" w14:textId="24B8FA2E" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="2A0131C3" w14:textId="24B8FA2E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715171" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715171">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -737,61 +792,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ADED185" w14:textId="0F4FE831" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="0ADED185" w14:textId="0F4FE831">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715172" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715172">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -806,61 +861,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2118A054" w14:textId="060DF7B4" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="2118A054" w14:textId="060DF7B4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715173" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715173">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilagor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -875,61 +930,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48CB7528" w14:textId="05BBF487" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD" w14:paraId="48CB7528" w14:textId="05BBF487">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715174" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193715174">
         <w:r w:rsidRPr="001F17F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Blandning av lokalanestetika för ortopediska operationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -944,5158 +999,1944 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="405A53AD" w14:textId="0FF170FB" w:rsidR="008F1EAD" w:rsidRDefault="008F1EAD">
+    <w:p w:rsidR="008F1EAD" w:rsidP="55EA6570" w:rsidRDefault="008F1EAD" w14:paraId="405A53AD" w14:textId="0FF170FB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193715175" w:history="1">
-[...56 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_Toc193715175"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001F17F8" w:rsidR="008F1EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Perifera nervblockader, single-shot, översikt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F1EAD">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="094602F7" w14:textId="6448ED03" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00E45C72" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00E45C72" w14:paraId="094602F7" w14:textId="6448ED03">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Toc535503286"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1">
+      <w:bookmarkStart w:name="_Toc535503286" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc61427691" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc68013223" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc193715165" w:id="20"/>
+      <w:r w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="5DEC81C4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00DB7EF1">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="5DEC81C4" w14:textId="5D5711C1">
+      <w:r w:rsidR="08808B7F">
+        <w:rPr/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">essa rekommendationer har information </w:t>
+      </w:r>
+      <w:r w:rsidR="63B48BBF">
+        <w:rPr/>
+        <w:t xml:space="preserve">som valts </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r w:rsidR="514D4DA7">
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> olika källor</w:t>
+      </w:r>
+      <w:r w:rsidR="45B25C49">
+        <w:rPr/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t>1-3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB7EF1">
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553B1358" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...1 lines deleted...]
-        <w:t>Det finns ett flertal lokalanestetika av vilka vi vanligen endast använder ett fåtal. Genom att använda en kombination av olika lokalanestetika kan tiden till effekt, durationen samt graden av muskelpåverkan möjligen påverkas.</w:t>
+    <w:p w:rsidRPr="00154BE3" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="5661FA53" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BE3">
+        <w:t>Lidocain (t.ex. Lidokain) 10 mg/ml – snabbt tillslag (10 minuter), kort duration (2-4 timmar) och kan buffras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5661FA53" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00154BE3" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00154BE3" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="07CD1673" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00154BE3">
-        <w:t>Lidocain (t.ex. Lidokain) 10 mg/ml – snabbt tillslag (10 minuter), kort duration (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Mepivakain (t.ex. Mepivacain) 10 eller 20 mg/ml med eller utan adrenalin – medelsnabbt tillslag, medellång duration, stor påverkan på motorneuron. Kan buffras.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00154BE3" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="61E2FA83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="00154BE3">
-        <w:t>2-4</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Ropivakain (t.ex. Ropivacain) – 2 och 7,5 mg/ml, långsamt tillslag (10-20 minuter) och lång duration (8-14 timmar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00154BE3" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="5BB17165" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="00154BE3">
-        <w:t xml:space="preserve"> timmar) och kan buffras.</w:t>
+        <w:t>Bupivakain (t.ex. Marcain) – 2,5 och 5 mg/ml, långsamt tillslag och lång duration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CD1673" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00154BE3" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00154BE3" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="4158088E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00154BE3">
-        <w:t>Mepivakain (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Mepivacain) 10 eller 20 mg/ml med eller utan adrenalin – medelsnabbt tillslag, medellång duration, stor påverkan på motorneuron. Kan buffras.  </w:t>
+        <w:t>Prilokain (t.ex. Citanest) – låg kardiotoxicitet kan användas vid intravenös regional anestesi, kort duration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E2FA83" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00154BE3" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...47 lines deleted...]
-    <w:p w14:paraId="4DE21013" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="4DE21013" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc535503287"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc193715166"/>
+      <w:bookmarkStart w:name="_Toc535503287" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc61427692" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc68013224" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc193715166" w:id="29"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="748F989E" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="002E0E30">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="002E0E30" w:rsidRDefault="00DB7EF1" w14:paraId="748F989E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc414432393"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc193715167"/>
+      <w:bookmarkStart w:name="_Toc414432393" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc535503288" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc61427693" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc68013225" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc193715167" w:id="39"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Blandningar av olika lokalanestestika</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="43DEDEEF" w14:textId="536DBF37" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> lidokain och ropivakain, där målet är få ett snabbare tillslag och en längre duration. Det är tveksamt om man får snabbare tillslag genom att blanda, men man får längre duration, vilket kan vara bra vid vissa ingrepp som kan dra ut på tiden.</w:t>
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="43DEDEEF" w14:textId="4B844366">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">Det är tveksamt om man får snabbare tillslag genom att blanda </w:t>
+      </w:r>
+      <w:r w:rsidR="3EF6D0B4">
+        <w:rPr/>
+        <w:t>kortverkande med långverkande lokalanestetika</w:t>
+      </w:r>
+      <w:r w:rsidR="3EF6D0B4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>men duration</w:t>
+      </w:r>
+      <w:r w:rsidR="43D6D102">
+        <w:rPr/>
+        <w:t xml:space="preserve"> blir ett mellanting mellan de</w:t>
+      </w:r>
+      <w:r w:rsidR="7DD360A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> båda. Ibland är detta att föredra.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...89 lines deleted...]
-    <w:p w14:paraId="6DB408A3" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00154BE3" w:rsidRDefault="00DB7EF1" w14:paraId="6DB408A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc414432395"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc193715168"/>
+      <w:bookmarkStart w:name="_Toc414432395" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc535503289" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc61427694" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc68013226" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc193715168" w:id="49"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Maxdoser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="2EBC4C5A" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00154BE3">
-[...22 lines deleted...]
-        <w:t>nervsystemet. Adrenalin tillsätts ofta för att minska genomblödningen och därmed minska absorptionen, men detta kan vara svårt att beräkna.</w:t>
+    <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="2E9CAE1B" w14:textId="59430FA2">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>Överdosering med lokalanestetika kan ge allvarliga neurologiska eller kardiologiska symtom</w:t>
+      </w:r>
+      <w:r w:rsidR="0121DA5F">
+        <w:rPr/>
+        <w:t>, LAST. Fler faktorer än dos påverkar risken för LAST,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="137ADBF0">
+        <w:rPr/>
+        <w:t xml:space="preserve">se PM </w:t>
+      </w:r>
+      <w:hyperlink r:id="R972497ec1f674cf4">
+        <w:r w:rsidRPr="55EA6570" w:rsidR="137ADBF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Toxisk reaktion på lokalanestetika, LAST - anestesirutin</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="095E3655">
+        <w:rPr/>
+        <w:t>Tillsatt a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>drenalin</w:t>
+      </w:r>
+      <w:r w:rsidR="2043A8D1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>minska</w:t>
+      </w:r>
+      <w:r w:rsidR="4BE73285">
+        <w:rPr/>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> genomblödningen och därmed absorptionen, men detta kan vara svårt att beräkna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C9EB58" w14:textId="0618FD51" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00764787">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00764787" w:rsidRDefault="00DB7EF1" w14:paraId="08C9EB58" w14:textId="0618FD51">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc414432396"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc193715169"/>
+      <w:bookmarkStart w:name="_Toc414432396" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc535503290" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc61427695" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc68013227" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc193715169" w:id="59"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Rekommendation av maxdoser för olika lokalbedövningsmedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="Rekommendation av maxdoser för olika lokalbedövningsmedel"/>
         <w:tblDescription w:val="Tabellen tar upp olika lokalbedövningsmedel, läkemedelsstyrka, maxdoser samt maxdoser baserat på patientens vikt."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3052"/>
-        <w:gridCol w:w="1447"/>
+        <w:gridCol w:w="3135"/>
+        <w:gridCol w:w="1364"/>
         <w:gridCol w:w="1545"/>
-        <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="2439"/>
+        <w:gridCol w:w="3879"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="21FFF8F3" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="21FFF8F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="45564FDB" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="45564FDB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Lokalbedövningsmedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1B4269F0" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="1B4269F0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Styrka mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5DE6ECCF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="5DE6ECCF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxdos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7F17AC1E" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="4A3302D1">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs w:val="0"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C65891">
+            <w:r w:rsidRPr="55EA6570" w:rsidR="00DB7EF1">
               <w:rPr>
-                <w:b/>
-[...21 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Maxdos i mg om 70 kg över tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="2E3721F6" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="2E3721F6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="73FE40C4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="73FE40C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Bupivakain (Marcain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7C078BC5" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="7C078BC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>2,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="311D37B7">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="488A0C69" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="488A0C69" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>2 mg/kg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="730AFE1F" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="730AFE1F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07C3CD46" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="7DA69A04">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>60</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>150 mg/4 tim</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="7DA69A04" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="7B6F965E">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>400 mg/24 tim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E88B5D" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
-[...67 lines deleted...]
-          <w:p w14:paraId="4307E387" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="55EA6570" w:rsidP="55EA6570" w:rsidRDefault="55EA6570" w14:paraId="02E88B5D" w14:textId="1CA41978">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="235DD0E4" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="235DD0E4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E3882B1" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="2E3882B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Ropivakain (Narop)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="48FA8828" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="48FA8828" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>2,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="4F09CECD">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>5,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="7D3C58D6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>7,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="1E89FE58">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E4647CA" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="4E4647CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>3 mg/kg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="793CE161" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="793CE161" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2F9F2DA4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="08A6B988">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>105</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>300 mg/ 4 tim</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="08A6B988" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="7F285EC9">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>800 mg/24 tim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC930B1" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
-[...67 lines deleted...]
-          <w:p w14:paraId="7086B365" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="55EA6570" w:rsidP="55EA6570" w:rsidRDefault="55EA6570" w14:paraId="4AC930B1" w14:textId="7C10DE37">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="122AEA08" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="7C38EC09" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="787A1DA9" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
-[...129 lines deleted...]
-          <w:p w14:paraId="2FA1397B" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="2FA1397B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Mepivakain (Carbocain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5726F4AE" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="5726F4AE" w14:textId="18E2C8B2">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="47FB667E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0C859E9E" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="0C859E9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>5 mg/kg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D22B9FC" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="7D22B9FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3845E74B" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="6CC6EDB4">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>35</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>400 mg/4 tim</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="6CC6EDB4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="2699FAD8">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>1000 mg/24 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="4552AA4C" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="1F0698CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2EC3FE9F" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
-[...288 lines deleted...]
-          <w:p w14:paraId="2F29091D" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="2F29091D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Prilokain (Citanest)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="544F79D9" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="544F79D9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08024B48" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="08024B48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>5 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B0ECDA4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="61F3E72A">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>70</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>400 mg/4 tim</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="61F3E72A" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="64F8273F">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>1200 mg/24 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="43745BC0" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="43745BC0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B2075B7" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="5B2075B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Lidocain (Xylokain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0750E2BF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="0750E2BF" w14:textId="0146F792">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>Inj sc 5</w:t>
+            <w:r w:rsidR="19DDCC6C">
+              <w:rPr/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="19DDCC6C" w:rsidP="55EA6570" w:rsidRDefault="19DDCC6C" w14:paraId="2696BF1C" w14:textId="2C6F1424">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="19DDCC6C">
+              <w:rPr/>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="45177721" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="45177721" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>4 mg/kg utan adrenalin/ 7 mg/kg med adrenalin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3041FA3E" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="6E29DA69">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>56/100</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>400 mg/tim</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E29DA69" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00DB7EF1" w14:paraId="56ACEFB2">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DB7EF1">
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
               <w:t>1200 mg/24 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="035C1A7B" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="4FDEAD0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61F0B7A7" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
-[...127 lines deleted...]
-          <w:p w14:paraId="5AF2CEBF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="5AF2CEBF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65891">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Lidocain (Xylokain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2FF2681A" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="2FF2681A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>Spray 10 mg/dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="01908ACF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="01908ACF" w14:textId="60BA4642">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>4,0 mg/kg</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>4 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2129E71E" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="66AB770F" w:rsidP="55EA6570" w:rsidRDefault="66AB770F" w14:paraId="5F941B0D" w14:textId="2D21C970">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>40 doser</w:t>
+            <w:r w:rsidR="66AB770F">
+              <w:rPr/>
+              <w:t xml:space="preserve">40 sprayningar, </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>400 mg/tim</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>400 mg/</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="50659EFA" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="50659EFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2CA1E6D3" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="2CA1E6D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5A210657" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="5A210657" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>Spray 40 mg/dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3FFD21B4" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="3FFD21B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>4 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6D02D805" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="78C5970B" w:rsidP="55EA6570" w:rsidRDefault="78C5970B" w14:paraId="21262BA8" w14:textId="6235C12C">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>10 doser</w:t>
+            <w:r w:rsidR="78C5970B">
+              <w:rPr/>
+              <w:t xml:space="preserve">10 sprayningar, </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>400 mg/tim</w:t>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>400 mg/</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7EF1">
+              <w:rPr/>
+              <w:t>tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="41EB5CD0" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="41EB5CD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6590B994" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00C65891" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00C65891" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="6590B994" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7C2C5E05" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="7C2C5E05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>Inj iv 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D1FDE4D" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00C65891" w:rsidRDefault="00DB7EF1" w14:paraId="4D1FDE4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:t>1 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5AA00CCF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00C65891">
+          <w:p w:rsidR="7AAD1048" w:rsidP="55EA6570" w:rsidRDefault="7AAD1048" w14:paraId="49183D10" w14:textId="074FED79">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="40" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7EF1">
-              <w:t>7</w:t>
+            <w:r w:rsidR="7AAD1048">
+              <w:rPr/>
+              <w:t xml:space="preserve">Se </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="R89d94297891442f4">
+              <w:r w:rsidRPr="55EA6570" w:rsidR="7AAD1048">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:noProof w:val="0"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:t>Lidokain-infusion, peri- och postoperativt.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D5474C5" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00DB7EF1">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00DB7EF1" w:rsidRDefault="00DB7EF1" w14:paraId="7D5474C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C10A846" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00584772">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00584772" w:rsidRDefault="00DB7EF1" w14:paraId="2C10A846" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc414432397"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc193715170"/>
+      <w:bookmarkStart w:name="_Toc414432397" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc535503291" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc61427696" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc68013228" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc193715170" w:id="69"/>
       <w:r w:rsidRPr="00DB7EF1">
-        <w:lastRenderedPageBreak/>
         <w:t>Buffring av lokalanestetika</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="16143EE7" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00584772">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00584772" w:rsidRDefault="00DB7EF1" w14:paraId="16143EE7" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
-        <w:t>Ofta upplevs subkutan injektion av lokalbedövningsmedel som smärtsam, vilket beror på att lokalanestetika är en svag syra som är vävnadsretande. Man kan därför buffra lokalanestetika för att minska obehaget, detta kan förändra de farmakodynamiska egenskaperna och påverka både tillslagstid och duration [</w:t>
-[...7 lines deleted...]
-        <w:t>].</w:t>
+        <w:t>Ofta upplevs subkutan injektion av lokalbedövningsmedel som smärtsam, vilket beror på att lokalanestetika är en svag syra som är vävnadsretande. Man kan därför buffra lokalanestetika för att minska obehaget, detta kan förändra de farmakodynamiska egenskaperna och påverka både tillslagstid och duration [4-5].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BDE39C" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00584772">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00584772" w:rsidRDefault="00DB7EF1" w14:paraId="21BDE39C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Natriumbikarbonat 50 mg/ml eller dinatriumfosfat, natriumvätekarbonat, (Tribonat) 1 ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD19A49" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00584772">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00584772" w:rsidRDefault="00DB7EF1" w14:paraId="0CD19A49" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Lidokain 10 mg/ml eller mepivakain (Carbocain) 5 mg/ml, 9 ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6018A85A" w14:textId="2212BA4B" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00584772">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB7EF1">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00584772" w:rsidRDefault="00DB7EF1" w14:paraId="6018A85A" w14:textId="2212BA4B">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t>Lösningen ska användas snarast och inte användas för intravenös injektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D83EC4D" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00E73D8D" w:rsidRDefault="00DB7EF1" w:rsidP="00E73D8D">
+    <w:p w:rsidR="58B8E7E0" w:rsidP="55EA6570" w:rsidRDefault="58B8E7E0" w14:paraId="31F46233" w14:textId="2120542F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidR="58B8E7E0">
+        <w:rPr/>
+        <w:t>Perifera Blockader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="58B8E7E0" w:rsidP="55EA6570" w:rsidRDefault="58B8E7E0" w14:paraId="5B8F235F" w14:textId="7BA2CB50">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="58B8E7E0">
+        <w:rPr/>
+        <w:t xml:space="preserve">Praktiska instruktioner kring anläggandet av perifera blockader samt förslag på typ av blockad utifrån anatomisk lokal återfinns i </w:t>
+      </w:r>
+      <w:hyperlink r:id="R34896ca18cec4dae">
+        <w:r w:rsidRPr="55EA6570" w:rsidR="58B8E7E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Perifer regionalanestesi Blockader - anestesirutin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="55EA6570" w:rsidP="55EA6570" w:rsidRDefault="55EA6570" w14:paraId="237C79F4" w14:textId="36BC10AA">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E73D8D" w:rsidR="00DB7EF1" w:rsidP="00E73D8D" w:rsidRDefault="00DB7EF1" w14:paraId="5D83EC4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc182366122"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc193715171"/>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc535503292" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc61427697" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc68013229" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc193715171" w:id="79"/>
       <w:r w:rsidRPr="00E73D8D">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="290D2343" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00D30F59" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00D30F59" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="290D2343" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30F59">
+      <w:r w:rsidRPr="55EA6570" w:rsidR="00DB7EF1">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780E7A48" w14:textId="1D0402C2" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00D41C84" w:rsidP="00D30F59">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="55EA6570" w:rsidRDefault="00D41C84" w14:paraId="780E7A48" w14:textId="26062A77">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="052945E5">
+        <w:rPr/>
+        <w:t>Fredrik Smith</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc149035757" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc149978547" w:id="81"/>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27A6FDFC">
+        <w:rPr/>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidR="27A6FDFC">
+        <w:rPr/>
+        <w:t>läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D41C84">
+        <w:rPr/>
+        <w:t xml:space="preserve"> VO </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41C84">
+        <w:rPr/>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkEnd w:id="81"/>
-    <w:p w14:paraId="746FC410" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00D30F59" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00D30F59" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="746FC410" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30F59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC18A5A" w14:textId="534E6FB3" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00D30F59" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00D30F59" w14:paraId="7EC18A5A" w14:textId="534E6FB3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1">
+      <w:r w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E5984D" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00D30F59" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00D30F59" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="61E5984D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30F59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4010BAAF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
-[...9 lines deleted...]
-        <w:t>buffring, lokalanestetika, engångsdos, maxdos, blandningar av lokalanestestika, LIA, KAX, smärtlindring, cocktail</w:t>
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="4010BAAF" w14:textId="51C31F73">
+      <w:pPr/>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">buffring, lokalanestetika, engångsdos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>maxdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t xml:space="preserve">, blandningar av </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>lokalanestestika</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7EF1">
+        <w:rPr/>
+        <w:t>, LIA, smärtlindring, cocktail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F69DE24" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00E73D8D" w:rsidRDefault="00DB7EF1" w:rsidP="00E73D8D">
+    <w:p w:rsidRPr="00E73D8D" w:rsidR="00DB7EF1" w:rsidP="00E73D8D" w:rsidRDefault="00DB7EF1" w14:paraId="2F69DE24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc535503293"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc193715172"/>
+      <w:bookmarkStart w:name="_Toc535503293" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc61427698" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc68013230" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc193715172" w:id="90"/>
       <w:r w:rsidRPr="00E73D8D">
         <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="0B7BDA35" w14:textId="07E2F142" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="0B7BDA35" w14:textId="07E2F142">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>FASS</w:t>
       </w:r>
       <w:r w:rsidR="00D30F59">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00D30F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.fass.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="296ECF8A" w14:textId="3C6315C6" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="296ECF8A" w14:textId="3C6315C6">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Narkosguiden</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7EF1">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00710644">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>http://narkosguiden.se/book/lok</w:t>
-[...11 lines deleted...]
-          <w:t>lanestesimedel-toxicitet-och-dosering/</w:t>
+          <w:t>http://narkosguiden.se/book/lokalanestesimedel-toxicitet-och-dosering/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B1CA206" w14:textId="61C75470" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="1B1CA206" w14:textId="61C75470">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Internetmedicin</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7EF1">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00710644">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://internetmedicin.se/page.aspx?id=2489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34807F32" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="34807F32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chow MY, Sia AT, Koay CK, Chan YW. Alkalinization of lidocaine does not hasten the onset of axillary brachial plexus block. Anesth Analg. </w:t>
-[...13 lines deleted...]
-        <w:t>–568.</w:t>
+        <w:t>Chow MY, Sia AT, Koay CK, Chan YW. Alkalinization of lidocaine does not hasten the onset of axillary brachial plexus block. Anesth Analg. 1998;86:566–568.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409C71CA" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00D30F59">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00D30F59" w:rsidRDefault="00DB7EF1" w14:paraId="409C71CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7EF1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetzlaff JE, Yoon HJ, Brems J, Javorsky T. Alkalinization of mepivacaine improves the quality of motor block associated with interscalene brachial plexus anesthesia for shoulder surgery. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7EF1">
-        <w:t xml:space="preserve">Reg Anesth. </w:t>
-[...7 lines deleted...]
-        <w:t>–132.</w:t>
+        <w:t>Reg Anesth. 1995;20:128–132.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC616F1" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00710644">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00710644" w:rsidRDefault="00DB7EF1" w14:paraId="4CC616F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc528228554"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="95" w:name="_Toc471804791"/>
+      <w:bookmarkStart w:name="_Toc528228554" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc414432394" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc470863133" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc471804791" w:id="95"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="96" w:name="_Toc68013231"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="_Toc193715173"/>
+      <w:bookmarkStart w:name="_Toc68013231" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc193715173" w:id="98"/>
       <w:r w:rsidRPr="00DB7EF1">
-        <w:lastRenderedPageBreak/>
         <w:t>Bilagor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="666AFD1B" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00710644">
+    <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00710644" w:rsidRDefault="00DB7EF1" w14:paraId="666AFD1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc528228555"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="103" w:name="_Toc193715174"/>
+      <w:bookmarkStart w:name="_Toc528228555" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc68013232" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc193715174" w:id="103"/>
       <w:r w:rsidRPr="00DB7EF1">
         <w:t>Blandning av lokalanestetika för ortopediska operationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10712" w:type="dxa"/>
         <w:tblInd w:w="-85" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Blandning av lokalanestetika för ortopediska operationer"/>
         <w:tblDescription w:val="Tabellen listar olika blandningar, vilka preparat som ingår samt beskriver alternativ vid kontraindikation mot NSAID/ASA. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3310"/>
         <w:gridCol w:w="3927"/>
         <w:gridCol w:w="3475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="45F38EEC" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="45F38EEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3310" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1EEAA721" w14:textId="5DCB290D" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00210B8C">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00210B8C" w:rsidRDefault="00DB7EF1" w14:paraId="1EEAA721" w14:textId="5DCB290D">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LIA-blandning för knä och höft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2B1A6B71" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="2B1A6B71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ropivakain (Narop) 2 mg/ml, 150 ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F988859" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="2F988859" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adrenalin 0,1 mg/ml, 5 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="09B37DF3" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="09B37DF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="7CAC6ADA" w14:textId="77777777" w:rsidTr="00A6594C">
+      <w:tr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidTr="55EA6570" w14:paraId="7CAC6ADA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3310" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4F7FED7E" w14:textId="699A9E11" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00210B8C">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00210B8C" w:rsidRDefault="00DB7EF1" w14:paraId="4F7FED7E" w14:textId="699A9E11">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LIA för uniplastik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="79C6CB78" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="79C6CB78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ropivakain (Narop) 2 mg/ml, 100 ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A78AC7C" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="5A78AC7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ropivakain (Narop) 7,5 mg/ml, 13 ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="627DEE7B" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="627DEE7B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7EF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adrenalin 0,1 mg/ml, 5 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1432D1EF" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00183703">
+          <w:p w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidP="00183703" w:rsidRDefault="00DB7EF1" w14:paraId="1432D1EF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w14:paraId="580D6BAF" w14:textId="77777777" w:rsidTr="00A6594C">
-[...215 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BA7E7C1" w14:textId="77777777" w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidRDefault="00DB7EF1" w:rsidP="00DB7EF1">
-[...2284 lines deleted...]
-    <w:sectPr w:rsidR="00DB7EF1" w:rsidRPr="00DB7EF1" w:rsidSect="00DB7EF1">
+    <w:bookmarkStart w:name="_Toc470863135" w:id="104"/>
+    <w:bookmarkStart w:name="_Toc471804793" w:id="105"/>
+    <w:bookmarkStart w:name="_Toc528228557" w:id="106"/>
+    <w:bookmarkStart w:name="_Toc256000053" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:sectPr w:rsidRPr="00DB7EF1" w:rsidR="00DB7EF1" w:rsidSect="00DB7EF1">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="3C837175" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="53CEFA76" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="1E7E0F32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6114,207 +2955,207 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="1E9E4BB4" w:rsidR="00660269" w:rsidRDefault="00570324" w:rsidP="00570324">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00570324" w:rsidRDefault="00570324" w14:paraId="1FE2B822" w14:textId="1E9E4BB4">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39CAEEA4" wp14:editId="3931D089">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1335180048" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -6322,2147 +3163,2147 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="1B3A7CC5" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="4F91F155" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00B45F81" w:rsidRDefault="00B45F81" w14:paraId="484C2F3B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B9C977B" w14:textId="77777777" w:rsidR="0013732E" w:rsidRDefault="0013732E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0013732E" w:rsidRDefault="0013732E" w14:paraId="1B9C977B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4297E691">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="6E743AC5" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="6E743AC5">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="002E0E30" w:rsidRDefault="00413A60">
+                        <w:p w:rsidRPr="002E0E30" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="002E0E30">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19" w:rsidRPr="002E0E30">
+                          <w:r w:rsidRPr="002E0E30" w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5A9CC8B3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="002E0E30" w:rsidRDefault="00413A60">
+                  <w:p w:rsidRPr="002E0E30" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="002E0E30">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19" w:rsidRPr="002E0E30">
+                    <w:r w:rsidRPr="002E0E30" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="61767040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71AB7705"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B756D662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8549,374 +5390,374 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF9696B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EC4D22C"/>
     <w:lvl w:ilvl="0" w:tplc="25AA5E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="242566780">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958560634">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="430784737">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
@@ -8982,70 +5823,69 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="877277581">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1009941667">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -9121,75 +5961,77 @@
     <w:rsid w:val="00267B22"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0E30"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003297C3"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035386B"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370B3C"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F4D6D"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004408F3"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
@@ -9346,50 +6188,51 @@
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B45F81"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B93B8F"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
@@ -9425,221 +6268,301 @@
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB7EF1"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E45C72"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E73D8D"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E84E25"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9A5D9"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96554"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC59D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0121DA5F"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03A52E5B"/>
+    <w:rsid w:val="03CA43A1"/>
+    <w:rsid w:val="0476088A"/>
+    <w:rsid w:val="052945E5"/>
+    <w:rsid w:val="0704A215"/>
+    <w:rsid w:val="07BCDE52"/>
+    <w:rsid w:val="07D52B7D"/>
+    <w:rsid w:val="08808B7F"/>
+    <w:rsid w:val="095E3655"/>
+    <w:rsid w:val="0ACE2A99"/>
+    <w:rsid w:val="0E76630A"/>
+    <w:rsid w:val="11A93ABC"/>
+    <w:rsid w:val="13514DF7"/>
+    <w:rsid w:val="137ADBF0"/>
+    <w:rsid w:val="14171B91"/>
+    <w:rsid w:val="15D018F6"/>
+    <w:rsid w:val="16D04FA6"/>
+    <w:rsid w:val="17D232BF"/>
+    <w:rsid w:val="19DDCC6C"/>
+    <w:rsid w:val="1AEA63B1"/>
+    <w:rsid w:val="1CAE80C4"/>
+    <w:rsid w:val="1D94A5C5"/>
+    <w:rsid w:val="1EE74880"/>
+    <w:rsid w:val="2043A8D1"/>
+    <w:rsid w:val="20C9BC9F"/>
+    <w:rsid w:val="23E37539"/>
+    <w:rsid w:val="25ED5FA4"/>
+    <w:rsid w:val="27393E31"/>
+    <w:rsid w:val="27A6FDFC"/>
+    <w:rsid w:val="286D5D6E"/>
+    <w:rsid w:val="2C0EC70A"/>
+    <w:rsid w:val="2C2B7F44"/>
+    <w:rsid w:val="2DA49671"/>
+    <w:rsid w:val="2FB11306"/>
+    <w:rsid w:val="300BEBFC"/>
+    <w:rsid w:val="30AE32DB"/>
+    <w:rsid w:val="341CDCB9"/>
+    <w:rsid w:val="35029555"/>
+    <w:rsid w:val="38EB64BC"/>
+    <w:rsid w:val="395ADC8A"/>
+    <w:rsid w:val="3ABABFBF"/>
+    <w:rsid w:val="3E805F46"/>
+    <w:rsid w:val="3EF6D0B4"/>
+    <w:rsid w:val="43D6D102"/>
+    <w:rsid w:val="45B25C49"/>
+    <w:rsid w:val="45FA5B04"/>
+    <w:rsid w:val="4B1E9821"/>
+    <w:rsid w:val="4BE73285"/>
+    <w:rsid w:val="4D0E61F0"/>
+    <w:rsid w:val="4DEFC6AA"/>
+    <w:rsid w:val="4ED28F2B"/>
+    <w:rsid w:val="514D4DA7"/>
+    <w:rsid w:val="53E95A6B"/>
+    <w:rsid w:val="54A2DD7C"/>
+    <w:rsid w:val="55EA6570"/>
+    <w:rsid w:val="58B8E7E0"/>
+    <w:rsid w:val="5B2AD682"/>
+    <w:rsid w:val="5E6C2A89"/>
+    <w:rsid w:val="62D1B342"/>
+    <w:rsid w:val="63B48BBF"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64A6410E"/>
+    <w:rsid w:val="6592A1E6"/>
+    <w:rsid w:val="66AB770F"/>
+    <w:rsid w:val="6711014A"/>
+    <w:rsid w:val="68117E37"/>
+    <w:rsid w:val="68C6851F"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6D857935"/>
+    <w:rsid w:val="6DA88EB3"/>
+    <w:rsid w:val="6E71FC72"/>
+    <w:rsid w:val="712D0E0D"/>
+    <w:rsid w:val="7191C1E2"/>
+    <w:rsid w:val="754E89C5"/>
+    <w:rsid w:val="76266FD7"/>
+    <w:rsid w:val="78C5970B"/>
+    <w:rsid w:val="78F21B11"/>
+    <w:rsid w:val="7AAD1048"/>
+    <w:rsid w:val="7DBB27FF"/>
+    <w:rsid w:val="7DD360A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9664,75 +6587,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9767,57 +6690,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9875,770 +6798,770 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E0E30"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="002E0E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1300" w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E0E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E0E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB7EF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB7EF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB7EF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="002E0E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="002E0E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="002E0E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E45C72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E45C72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -10710,608 +7633,608 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00125CDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -11320,94 +8243,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -11416,499 +8339,499 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00154BE3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -11975,190 +8898,190 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB7EF1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB7EF1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB7EF1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="00DB7EF1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="3036"/>
       </w:tabs>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB7EF1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00846365"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00710644"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelltext">
+  <w:style w:type="paragraph" w:styleId="Tabelltext" w:customStyle="1">
     <w:name w:val="Tabelltext"/>
     <w:qFormat/>
     <w:rsid w:val="0035386B"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12186,51 +9109,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narkosguiden.se/book/lokalanestesimedel-toxicitet-och-dosering/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internetmedicin.se/page.aspx?id=2489" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narkosguiden.se/book/lokalanestesimedel-toxicitet-och-dosering/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internetmedicin.se/page.aspx?id=2489" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9805-1593997-3707/surrogate/Toxisk%20reaktion%20p%c3%a5%20lokalanestetika%2c%20LAST%20-%20anestesirutin.pdf" TargetMode="External" Id="R972497ec1f674cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-24/surrogate/Lidokain-infusion%2c%20peri-%20och%20postoperativt.pdf" TargetMode="External" Id="R89d94297891442f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9805-1593997-1342/surrogate/Perifer%20regionalanestesi%20Blockader%20-%20anestesirutin.pdf" TargetMode="External" Id="R34896ca18cec4dae" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -12518,75 +9441,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lokalanestetika - rekommendationer, blandningar, maxdoser och buffring vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>32</revision>
+  <lastModifiedBy>Fredrik Smith</lastModifiedBy>
+  <revision>34</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>