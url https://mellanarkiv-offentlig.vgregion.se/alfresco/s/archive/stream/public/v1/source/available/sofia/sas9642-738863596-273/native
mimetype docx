--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -1,3722 +1,4084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D478B3" w:rsidP="00F35B05" w:rsidRDefault="00D478B3" w14:paraId="6B7C7404" w14:textId="77777777">
+    <w:p w:rsidR="00B62381" w:rsidP="009A32ED" w:rsidRDefault="00B62381" w14:paraId="63366A0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00D478B3" w:rsidSect="00D478B3">
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc227593138" w:id="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B62381">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Laryngektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B62381">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, omvårdnad vid SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="207BC11B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="46ABE1D4" w14:textId="77777777">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="455B8627">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...34 lines deleted...]
-      <w:bookmarkStart w:name="_Toc126313348" w:id="12"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593139" w:id="2"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00174C84" w:rsidR="00174C84" w:rsidP="00174C84" w:rsidRDefault="00174C84" w14:paraId="6F857F23" w14:textId="45785D8C">
+    <w:p w:rsidRPr="007A334E" w:rsidR="00487D57" w:rsidP="009A32ED" w:rsidRDefault="00487D57" w14:paraId="47519645" w14:textId="4CEB4FBF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Redaktionella ändringar, giltighetstiden förlängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc227593140" w:id="5"/>
       <w:r>
-        <w:t>Redaktionella ändringar, giltighetstiden förlängd.</w:t>
-      </w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00307DB1" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="5C380319" w14:textId="65AE3130">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="64D052AA" w14:textId="36969BF3">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Rutinen ger information om bakgrund till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>, olika hjälpmedel för röstkommunikation samt rekommenderade åtgärder för skötsel och omvårdnad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593141" w:id="6"/>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="004574BB" w14:paraId="7AED184C" w14:textId="10FFF70D">
+    <w:p w:rsidR="00FF582C" w:rsidP="00BC6590" w:rsidRDefault="00FF582C" w14:paraId="0F609CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="66C931D0" w14:textId="29F0194C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Faktaruta rubrik;3;Mellanrubrik VGR;3" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593138">
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Laryngektomi, omvårdnad vid SÄS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593138 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003C304B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="4F88D46D" w14:textId="6112CD0B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:r w:rsidRPr="008D6020" w:rsidR="00C72A43">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593139">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C72A43">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C72A43">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593139 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C72A43">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C72A43">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="74CA1271" w14:textId="283F0A30">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="4F4A2799" w14:textId="27BF3DDB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313348">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593140">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593140 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="07327C8E" w14:textId="75906CEC">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6ADDF5CA" w14:textId="2970684C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313349">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593141">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593141 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...6 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="36E0FEAC" w14:textId="2F9C5EC5">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="602B4516" w14:textId="29A7E297">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313350">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593142">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593142 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="7096D0F7" w14:textId="02A7A66D">
-[...68 lines deleted...]
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="64DB94AE" w14:textId="5FF8741B">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="77063CD3" w14:textId="7C84285B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313352">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593143">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593143 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="56E3C847" w14:textId="50BAA7F5">
-[...620 lines deleted...]
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="0B3A8A4C" w14:textId="3D016F2F">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="455850B4" w14:textId="12C9178B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313362">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593144">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Svalget före och efter laryngektomi</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593144 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...6 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="5FD83ACF" w14:textId="2069AD43">
-[...482 lines deleted...]
-    <w:p w:rsidR="00C72A43" w:rsidRDefault="00C72A43" w14:paraId="4325A7BD" w14:textId="3F566128">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="681CF283" w14:textId="4E28C910">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc126313370">
-        <w:r w:rsidRPr="008D6020">
+      <w:hyperlink w:history="1" w:anchor="_Toc227593145">
+        <w:r w:rsidRPr="00C92D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...6 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Andning före och efter laryngektomi</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...12 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593145 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...6 lines deleted...]
-            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="004574BB" w:rsidRDefault="004574BB" w14:paraId="0A565B77" w14:textId="16A0DD32">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="399085B9" w14:textId="22E7DE30">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593146">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sväljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593146 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="7866E6E4" w14:textId="22E0CEE2">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593147">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tal efter laryngektomi</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593147 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="1EB4AD1F" w14:textId="72E61685">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593148">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Röstventilstal</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593148 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="14622E25" w14:textId="552020CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593149">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>TruTone röstgenerator</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593149 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="1590F78B" w14:textId="521B125F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593150">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Röstventil</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593150 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="75754883" w14:textId="5E3B8646">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593151">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Laryngostomat</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593151 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="2F6BD28F" w14:textId="5619CC37">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593152">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Plåster</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593152 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="56799349" w14:textId="6E1F8552">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593153">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Befuktare</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593153 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="11144179" w14:textId="27408107">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593154">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Dusch/bad</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593154 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="51206C4A" w14:textId="2C9C15E4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593155">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593155 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="63E72899" w14:textId="6084BDF3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593156">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Akut läge</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593156 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="360D6DFE" w14:textId="19F5455D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593157">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Daglig skötsel</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593157 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="3C417F24" w14:textId="57F605F6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593158">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Skötsel och rengöring av stoma</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593158 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="37B76810" w14:textId="49C1AF95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593159">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Skötsel och rengöring av röstventil och larytub</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593159 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="121FFB71" w14:textId="27180556">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593160">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Patient som har larytub</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593160 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6FFDD86B" w14:textId="6DA89170">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593161">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>HME-filter (Heat and moisture exchanger)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593161 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="78646DD0" w14:textId="18CA6399">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593162">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bärbar sekretsug</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593162 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="3FD5C8F6" w14:textId="043AD735">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593163">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593163 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="078B5DB6" w14:textId="2B30DA2A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227593164">
+        <w:r w:rsidRPr="00C92D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227593164 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="003C304B" w14:paraId="1FC6584C" w14:textId="0896C884">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc227593142" w:id="8"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>Bakgrund</w:t>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="7F8F4CDF" w14:textId="6F54D004">
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t>Inom SÄS upptagningsområde finns ett 10-tal </w:t>
+      </w:r>
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t>laryngektomerade</w:t>
+      </w:r>
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t> patienter. Alla har etablerad kontakt med läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="17154925">
+        <w:rPr/>
+        <w:t xml:space="preserve"> på ÖNH-kliniken</w:t>
+      </w:r>
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="0B7680A5">
+        <w:rPr/>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t xml:space="preserve">logoped </w:t>
+      </w:r>
+      <w:r w:rsidR="3A18AA0C">
+        <w:rPr/>
+        <w:t>på SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00487D57">
+        <w:rPr/>
+        <w:t>, men kan komma att vårdas på olika kliniker beroende på orsak till inneliggande vård. Patienten kan också komma att behöva hjälp via kommunens omsorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="3784F4DC" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Anledning till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> är nästan alltid en cancer i struphuvudet som varit för stor för eller recidiverat efter strålbehandling. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> innebär att man opererat bort hela struphuvudet, inklusive stämband och struplock. Luftstrupen mynnar ut i en permanent öppning i halsgropen. Denna öppning kallas för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngostoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="02B25A7E" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Till skillnad från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>trakeotomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> är en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> alltid permanent. Den viktigaste skillnaden är att inget tas bort vid en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>trakeotomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> medan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> är en amputation där patienten för alltid förlorar sin röst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="0F463A97" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>På grund av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> förlorar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>patientten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> förmågan till naturlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstbildning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> och andningen kan inte längre ske via näsan. Detta har till påföljd att inandningsluften inte naturligt värms, fuktas eller filtreras. Luktförmågan blir också påverkad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="144269C9" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>I samband med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> opereras oftast en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstprotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>, så kallad ”röstventil” in mellan luftstrupen och matstrupen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc227593143" w:id="10"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="71162329" w14:textId="726918DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc227593144" w:id="12"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Svalget före och efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4092"/>
+        <w:gridCol w:w="4270"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00487D57" w:rsidTr="00487D57" w14:paraId="1A260373" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="33E92A2E" w14:textId="253912D1">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1993A3DC" wp14:editId="5001F0C8">
+                  <wp:extent cx="1924050" cy="2494280"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="944225429" name="Bildobjekt 1" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut FÖRE en laryngektomi."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut FÖRE en laryngektomi."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1924050" cy="2494280"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1303F6F6" w14:textId="170F1262">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3840EE80" wp14:editId="3BBE7BCC">
+                  <wp:extent cx="2029402" cy="2531059"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="3175"/>
+                  <wp:docPr id="506488540" name="Bildobjekt 2" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut EFTER en laryngektomi."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut EFTER en laryngektomi."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2036884" cy="2540391"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1CB3CB30" w14:textId="1E9E6079">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593145" w:id="13"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve">Andning före och efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4176"/>
+        <w:gridCol w:w="4176"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00487D57" w:rsidTr="00487D57" w14:paraId="7A4D9531" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="76268656" w14:textId="38090568">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A2CC723" wp14:editId="4C06B2DF">
+                  <wp:extent cx="1602105" cy="1660525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="724435241" name="Bildobjekt 3" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning FÖRE en laryngektomi."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning FÖRE en laryngektomi."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1602105" cy="1660525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="3EFC90D8" w14:textId="0E06FA20">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B11AA9B" wp14:editId="12C79760">
+                  <wp:extent cx="1602105" cy="1660525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="293637285" name="Bildobjekt 4" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning EFTER en laryngektomi."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning EFTER en laryngektomi."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1602105" cy="1660525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="34376D06" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1B3DEBC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593146" w:id="14"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Sväljning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="318B1FAA" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Oftast har man inga besvär med sväljning men maten upplevs smaka mindre p.g.a. nedsatt luktfunktion. Luktförmågan kan till viss del tränas upp via logoped med hjälp av s.k. ”gäsp-lukt-metoden”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="414A8597" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Det finns ingen risk för aspiration så länge röstventilen är fungerande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="62F3BA9C" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Däremot är det vanligt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>refluxproblem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> på grund av ändrade tryckförhållanden i nedre svalget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="3B4ADAD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593147" w:id="15"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Tal efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomi</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="41B99690" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Vanligaste talteknikerna är via röstventil och/eller röstgenerator. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="07B7CB28" w14:textId="3D210DFE">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593148" w:id="16"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Röstventilstal</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="2DFF9C34" w14:textId="77777777">
-[...87 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="28F43EA0" w14:textId="729436E2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5461ADD0" wp14:editId="067CC38F">
-[...2 lines deleted...]
-            <wp:docPr id="11" name="Picture 11" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut FÖRE en laryngektomi."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48D0EB1A" wp14:editId="065B2B2E">
+            <wp:extent cx="1924050" cy="2340610"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="1085990184" name="Bildobjekt 5" descr="Illustrationen visar ett ansikte i profil och hur en röstventil placeras ovanpå halsen vid svalget för att skapa ett talljud."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="11" name="Picture 11" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut FÖRE en laryngektomi."/>
+                    <pic:cNvPr id="0" name="Picture 9" descr="Illustrationen visar ett ansikte i profil och hur en röstventil placeras ovanpå halsen vid svalget för att skapa ett talljud."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1924050" cy="2486025"/>
+                      <a:ext cx="1924050" cy="2340610"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00D478B3">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="627CC120" w14:textId="1CBFAFDB">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1CA8AA27" w14:textId="5EEA9D8F">
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve">Röstventilstal innebär att en fistel skapas mellan luftstrupe och matstrupe. Däri sätts en konstgjord </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstprotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve">/röstventil som ser ut som en liten trådrulle i silikon. Genom att hålla för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve"> med ett finger passerar utandningsluften via ventilen in i matstrupen där den nya rösten bildas. Röstventilen är en envägs backventil som är stängd vid sväljning och öppen vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstbildning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Röstprotesen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t xml:space="preserve"> opereras oftast in vid samma tillfälle som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Röstventilstal behöver tränas upp och rehabiliteringen sker hos logoped. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="06F8C6BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593149" w:id="17"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>TruTone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> röstgenerator</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="0B61D1C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4255E838" wp14:editId="631B4290">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Picture 8" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut EFTER en laryngektomi."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5734283E" wp14:editId="364A2753">
+            <wp:extent cx="1600200" cy="1581150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1559761270" name="Bildobjekt 7" descr="Illustrationen visar ett ansikte i profil och hur en röstgenerator placeras ovanpå halsen vid svalget för att skapa ett talljud."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Picture 8" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut EFTER en laryngektomi."/>
+                    <pic:cNvPr id="0" name="Picture 16" descr="Illustrationen visar ett ansikte i profil och hur en röstgenerator placeras ovanpå halsen vid svalget för att skapa ett talljud."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1924050" cy="2390775"/>
+                      <a:ext cx="1600200" cy="1581150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="6709CCA7" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1DB0A0FA" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Röstgenerator/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>TruTone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> är ett elektroniskt hjälpmedel som hålls mot kinden eller halsen. Den är en artificiell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstkälla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> som alstrar vibrationer som fortplantas till munhålan och omvandlas till tal med hjälp av artikulation. Röstgenerator kan vara bra att ha till hands som komplement om röstventilstal av någon anledning inte fungerar. Förskrivs som personligt hjälpmedel av logoped. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00307DB1" w:rsidRDefault="00D478B3" w14:paraId="7DFD0F4F" w14:textId="14380DAD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="1C1C5C82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593150" w:id="18"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Röstventil</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="071597DC" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Finns av olika storlekar/längder beroende på individuella orsaker. Finns även olika varianter med olika tätningsförmåga och styrka i ventilen. Individuell utprovning görs inom ÖNH.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="0EB5D56D" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Efter en tid blir det beläggningar i ventilen som gör att den inte sluter tätt vid sväljning. Ventilen behöver då bytas vilket görs i lokalbedövning på ÖNH-mottagningen. I väntan på detta har patienten en ”kork”(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>plug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>) att sätta i ventilen i samband med dryck.  Det kan även förekomma läckage vid sidan om ventilen. Patienten är då instruerad att undvika tunnflytande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="70C96AF8" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>De flesta röstventiler är MR-säkra, förutom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>ActiValve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> (magnetisk ventil) som ska bytas innan MR-undersökning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="08D18252" w14:textId="74991B0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593151" w:id="19"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Laryngostomat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="39B24522" w14:textId="2D40EDDF">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74BA7625" wp14:editId="56DED05C">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Picture 7" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning FÖRE en laryngektomi."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F01BD32" wp14:editId="2AAC40DB">
+            <wp:extent cx="1924050" cy="2385060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="136413899" name="Bildobjekt 8" descr="Illustrationen visar ett ansikte i profil och var laryngostoma placeras på halsen. En fenestrerad larytub kan användas för att underlätta röstbildning."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Picture 7" descr="Illustrationen visar ett ansikte i profil och hur svalget ser ut vid andning FÖRE en laryngektomi."/>
+                    <pic:cNvPr id="0" name="Picture 18" descr="Illustrationen visar ett ansikte i profil och var laryngostoma placeras på halsen. En fenestrerad larytub kan användas för att underlätta röstbildning."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1590675" cy="1657350"/>
+                      <a:ext cx="1924050" cy="2385060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00D478B3">
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="7805AD39" w14:textId="0FC790F1">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Luftst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>upen mynnar i ett hål på halsen. Detta hål ska helst vara </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>15-20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> mm stort. Direkt efter operation har patienten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>kuffad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>trakealkanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>; denna byts inom några dagar till en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Larytub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Syftet är att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> ska få läka runt tuben utan att dra ihop sig. Det finns olika varianter på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Larytub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Fixeras med plåster eller nackband. Larytuben ser ut som en enkel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>trakealkanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Det finns ingen innerkanyl utan patienten instrueras i att själv dagligen ta ut och rengöra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>larytuben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Det är individuellt hur länge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>larytuben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> ska användas, men vanligen dygnet runt i cirka </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>3-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> månader, därefter nattetid i 2-3 månader.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="0CD350E2" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Fenestrerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>larytub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> kan användas för att underlätta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>röstbildning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="21D2943E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593152" w:id="20"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Plåster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="268DD376" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> har patienten ett specialplåster med uttag för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>befuktare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. Finns en mängd olika varianter och utprovas individuellt via logoped. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="29F60D8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593153" w:id="21"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Befuktare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="5F723F66" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Heat and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>moister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>exchanger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> (HME) ersätter näsans funktion att fukta och filtrera inandningsluften. Ska användas dygnet runt för god lungfunktion och minskad slembildning. Finns olika varianter om man vill ha ökad befuktning eller minskat andningsmotstånd. Finns även </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Freehands</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> som gör att man inte behöver hålla för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> vid prat. Knäpps fast i plåster eller på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>larytub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="3CF704D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593154" w:id="22"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Dusch/bad</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00487D57" w:rsidR="00487D57" w:rsidP="00487D57" w:rsidRDefault="00487D57" w14:paraId="6B81B5AC" w14:textId="77777777">
+      <w:r w:rsidRPr="00487D57">
+        <w:t>Den som är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>laryngektomerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> bör undvika bad. Att falla i vatten från båt eller brygga kan innebära drunkning. Vid duschning kan ett speciellt duschskydd användas; detta fästs i plåstret eller på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>larytuben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t> för att förhindra vatten att komma ner i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00487D57">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="79EF6C2E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593155" w:id="23"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
-          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:drawing>
-[...53 lines deleted...]
-      </w:r>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="7041586F" w14:textId="77777777">
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6B57621B" w14:textId="1B704AF1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594776" w:id="46"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkStart w:name="_Toc227593156" w:id="24"/>
+      <w:r>
+        <w:t>Akut läge</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="15EA9B94" w14:textId="77777777">
-[...552 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="7C6BE2B6" w14:textId="339B63FB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Laryngektomerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> patient som är i behov av andningsunderstöd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>måste ventileras/ges syrgas via stomat</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> på halsen. Man kan använda en neonatal andningsmask eller intubera via stomat med intubationstub eller trakealkanyl.</w:t>
+        <w:t>måste ventileras/ges syrgas via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> på halsen. Man kan använda en neonatal andningsmask eller intubera via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> med intubationstub eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>trakealkanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="54068697" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="51E56B2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594787" w:id="137"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+      <w:bookmarkStart w:name="_Toc227593157" w:id="25"/>
+      <w:r w:rsidRPr="003C304B">
         <w:t>Daglig skötsel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="137"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="003B0CC8" w:rsidRDefault="00D478B3" w14:paraId="19663EBA" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="694DC8B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="152"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227593158" w:id="26"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Skötsel och rengöring av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stoma</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="02812BC8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Stomat ska rengöras dagligen samt vid behov. </w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6819B167" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> ska rengöras dagligen samt vid behov.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="307952B3" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="3CB79A9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t>Badda utanpå det gamla plåstret med Adhesive remover. Dra försiktigt bort plåstret och badda med remove för att lösa upp klisterrester.</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Badda utanpå det gamla plåstret med Adhesive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>remover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. Dra försiktigt bort plåstret och badda med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> för att lösa upp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>klisterrester</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="39667BF7" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6AB2EC25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Tvätta runt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> med koksalt alternativt mild tvål och vatten eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Cleaning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Towel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. Använd mjuk kompress (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t xml:space="preserve"> Stor så den inte kan tappas ner i stomat). Torka noga. Var noga med handhygienen. </w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> Stor så den inte kan tappas ner i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>). Torka noga. Var noga med handhygienen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="2BAE8288" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6D1A3E5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t>Lägg på Skin Barrier. Låt lufttorka.</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Lägg på Skin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Barrier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. Låt lufttorka. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="60D2600A" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="22D6E6A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t>Värm plåstret genom att gnugga det mellan händerna någon minut, så fäster det bättre.</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Värm plåstret genom att gnugga det mellan händerna någon minut, så fäster det bättre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="01BB4829" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="295B5422" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t>Håll plåstret med öppningen centrerad över stomat. Ta bort skyddspappret. Sätt först fast den nedre delen, därefter den övre delen och slutligen de båda sidorna och massera utåt. Släta ut eventuella hudveck med handen och försök få plåstret så slätt som möjligt mot huden, så fäster det bättre. (Stabilibase – drag av skyddspappret i mitten först och sätt plåstret på plats innan sidorna dras av).</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Håll plåstret med öppningen centrerad över </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. Ta bort </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>skyddspappret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. Sätt först fast den nedre delen, därefter den övre delen och slutligen de båda sidorna och massera utåt. Släta ut eventuella hudveck med handen och försök få plåstret så slätt som möjligt mot huden, så fäster det bättre. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Stabilibase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> – drag av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>skyddspappret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> i mitten först och sätt plåstret på plats innan sidorna dras av). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="08CC0F49" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="2FB7706C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D478B3">
-        <w:t>Massera plåstret noggrant och försiktigt i cirka en minut, för att förbättra vidhäftningen mot huden.</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Massera plåstret noggrant och försiktigt i cirka en minut, för att förbättra vidhäftningen mot huden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="17731474" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>inhalera koksalt 2 ml. Kan upprepas flera gånger dagligen om det behövs.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="2B60B16F" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>För att förhindra krustbildning till följd av torr luft, kan lite sterilt koksalt droppas ner i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> (hos patient med god hostfunktion). Droppa med spruta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ml i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t xml:space="preserve">. Patient med nedsatt hostfunktion kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>llet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>inhalera koksalt 2 ml. Kan upprepas flera g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>nger dagligen om det beh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>vs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="34E461B3" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="3783ACC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594789" w:id="153"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkStart w:name="_Toc227593159" w:id="27"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Skötsel och rengöring av röstventil och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>larytub</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="3884EA21" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>För att röstventilen ska fungera vid tal behöver den rengöras morgon och kväll med en speciell borste, som förs in i ventilen och roteras med- och motsols. Upprepa tills inget mer fastnar på borsten. Borsten rengörs med vatten och eventuellt lite diskmedel.  Borsten ska lufttorka och återanvänds.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="5187B2F2" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>För att röstventilen ska fungera vid tal behöver den rengöras morgon och kväll med en speciell borste, som förs in i ventilen och roteras med- och motsols. Upprepa tills inget mer fastnar på borsten. Borsten rengörs med vatten och eventuellt lite diskmedel.  Borsten ska lufttorka och återanvänds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="5E16CADE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Som komplement till borsten kan man använda ett spolningsredskap – flush. Flushen fylls med rent kranvatten och dess spets placeras noggrant i röstventilen. Genom att trycka lätt på flushen spolas ventilen ren. Vattnet åker ner i matstrupen. Flushen återanvänds.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="5DE8BC4A" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Som komplement till borsten kan man använda ett spolningsredskap – flush. Flushen fylls med rent kranvatten och dess spets placeras noggrant i röstventilen. Genom att trycka lätt på flushen spolas ventilen ren. Vattnet åker ner i matstrupen. Flushen återanvänds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="2B7184C3" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="448C3C92" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594790" w:id="161"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkStart w:name="_Toc227593160" w:id="28"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Patient som har </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>larytub</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="3CFEE5B6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Larytuben tas ur dagligen i samband med rengöring av stomat och diskas med rengöringsmedel. Kan blötläggas 10 minuter i ljummet vatten och någon droppe diskmedel. Insidan rengörs med kanylborste. För att desinficera kan man doppa ner larytuben i kokt (ej kokande) vatten någon minut alternativt 70 % ytdesinfektion. Låt lufttorka och sätt tillbaka i stomat; det kan vara lättare om larytuben fuktas lätt. Man kan även applicera lite xylocain gel på tuben för att den ska glida bättre.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="52FC9723" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Larytuben tas ur dagligen i samband med rengöring av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> och diskas med rengöringsmedel. Kan blötläggas 10 minuter i ljummet vatten och någon droppe diskmedel. Insidan rengörs med kanylborste. För att desinficera kan man doppa ner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>larytuben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> i kokt (ej kokande) vatten någon minut alternativt 70</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>. L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>t lufttorka och s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>tt tillbaka i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>stomat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>; det kan vara l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ttare om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>larytuben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>fuktas l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t xml:space="preserve">tt. Man kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ven applicera lite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>xylocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>gel p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t xml:space="preserve"> tuben f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>r att den ska glida b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>ttre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="19BF4BCA" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="3F3EFB59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594791" w:id="169"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkStart w:name="_Toc227593161" w:id="29"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>HME-filter (Heat and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>moisture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>exchanger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="5ACB4199" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Kan behöva bytas flera gånger per dag om mycket slem hostas upp. Byts vid behov. Ta ny varje gång.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="6E3D52CE" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Kan behöva bytas flera gånger per dag om mycket slem hostas upp. Byts vid behov. Ta ny varje gång. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="42A073C8" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="419EA1FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc70594792" w:id="177"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+      <w:bookmarkStart w:name="_Toc227593162" w:id="30"/>
+      <w:r w:rsidRPr="003C304B">
         <w:t>Bärbar sekretsug</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C72A43" w:rsidRDefault="00D478B3" w14:paraId="66DDED41" w14:textId="70B23514">
-[...6 lines deleted...]
-        <w:t>Bör förskrivas till alla nylaryngektomerade patienter.</w:t>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="7DB98288" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Bör förskrivas till alla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>nylaryngektomerade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> patienter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="6AE3CB46" w14:textId="77777777">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="50D1A5DF" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Dokumentinformation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="196"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc227593163" w:id="32"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C8251D" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="3FFA3584" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+    <w:p w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="35A71FA6" w14:textId="77777777">
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Malin Börjesson, överläkare, kirurg- och öronkliniken/ÖNH, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Anna Ekblom, logoped, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D478B3" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="7CE3D0CE" w14:textId="77777777">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc227593164" w:id="34"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w:rsidRPr="00C8251D" w:rsidR="00D478B3" w:rsidP="00C8251D" w:rsidRDefault="00D478B3" w14:paraId="4ACE7675" w14:textId="1B2C78D6">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00D478B3">
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="0955AC66" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Bilder/illustrationer märkta med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Atos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D478B3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> är publicerade med tillstånd från ©Atos Medical AB and K. Vanderpool, 2021-05-03</w:t>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> är publicerade med tillstånd från ©Atos Medical AB and K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Vanderpool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>, 2021-05-03 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00C72A43" w:rsidRDefault="00D478B3" w14:paraId="76B9F95B" w14:textId="3EB87986">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="003C304B" w:rsidR="003C304B" w:rsidP="003C304B" w:rsidRDefault="003C304B" w14:paraId="36C37A1B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>Övriga bilder/illustrationer är hämtade från ”Omvårdnadsprogram för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>laryngektomerade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t>”, av Katarina Olofsson, docent/överläkare i foniatri, Umeå universitet  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C304B">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24">
-        <w:r w:rsidRPr="003B0CC8">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="003C304B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://foniater.se/onewebmedia/Vardpersonalsinformation%20LARYNGEKTOMI.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003C304B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00D478B3">
+    <w:p w:rsidR="009C6C0C" w:rsidP="003C304B" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="5D907141">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="65E6C513" w14:textId="77777777">
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="664A164A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="23C1E0FA" w14:textId="77777777">
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="725BE1E5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="48CF419C" w14:textId="77777777">
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="7DB2FFF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="2210A426" w14:textId="77777777"/>
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="2281D884" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="118CBDF3" w14:textId="77777777">
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="674B5577" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="7A19179B" w14:textId="77777777">
+    <w:p w:rsidR="00044F54" w:rsidRDefault="00044F54" w14:paraId="26A86D9E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3741,300 +4103,217 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="068E8601">
+          <w:pict w14:anchorId="5ED93493">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="797F2AF6">
+          <w:pict w14:anchorId="4EE414B1">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4831,50 +5110,348 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FE67716"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A0C31B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34490077"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01488924"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4970,51 +5547,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5084,51 +5661,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5197,51 +5774,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5338,51 +5915,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478B69CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC08C51C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5451,51 +6177,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5565,51 +6291,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -5678,51 +6404,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F5370F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC94BE58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69315409"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="67189CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -5791,51 +6815,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5904,51 +6928,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -6017,622 +7041,825 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="144201519">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3A1BC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="43428C1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="697466382">
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1390617863">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1056196520">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1068765617">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22" w16cid:durableId="1648781440">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="56635191">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23" w16cid:durableId="1472552832">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="322053109">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="2053994096">
+  <w:num w:numId="24" w16cid:durableId="2027318338">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1294406287">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="25" w16cid:durableId="270816839">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00044F54"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00174C84"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001F3052"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002664BF"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00307DB1"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003B0CC8"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C304B"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00404FC7"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004420D0"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="004574BB"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00487D57"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00541FC7"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
-    <w:rsid w:val="005C00EF"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="006102DB"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623C39"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006537ED"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00711B87"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30629"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A91696"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B62381"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
-    <w:rsid w:val="00C72A43"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C8251D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D478B3"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D939A0"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6394B"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91B9A"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB1914"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF4355"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0424152F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="565779C6"/>
+    <w:rsid w:val="0B7680A5"/>
+    <w:rsid w:val="166B2A5D"/>
+    <w:rsid w:val="17154925"/>
+    <w:rsid w:val="3A18AA0C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7B2F880F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{8C244C3E-BC25-415F-B1D5-0496C6F05818}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6970,234 +8197,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D478B3"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -7368,70 +8554,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7543,71 +8730,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -7633,143 +8820,142 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004574BB"/>
+    <w:rsid w:val="003C304B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004574BB"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004574BB"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -7806,118 +8992,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00C8251D"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
@@ -8899,56 +10085,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C8251D"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9074,185 +10260,1724 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D478B3"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="127554772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="820466958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="466320229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="187572839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1193496308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2058777475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="302663886">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="209851010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="356320150">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="624193382">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1738042782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1601178769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="828978065">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63993558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="233247342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="238827010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1938826173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="624000494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1354451961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="846869839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1812626335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="859777068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1149245312">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="602762578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="31076310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="253825755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="266305474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239603136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="131021081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1244680253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="741216814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="612397739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="951209935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1267620699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1198278556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1040394136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="114642719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1759058934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1092817074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044475854">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="965546574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1374307409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1648044811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1548641592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1009677652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="624195039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="300622750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1699551199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1685011426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1452213573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1024399710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1300040062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="803078759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1087460260">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="693190587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006130071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1133134834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="649407681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="42289753">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1455556511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997802024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1036464687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1166241915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1201816930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="840046643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1943150415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="670983482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="301161887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="729117072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1061558120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1462649766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1961835792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1772630409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="527180784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1872573557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="320236459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="530343628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="976224718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1246458403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1352142823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809321259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1882666654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889880478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1413623552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917136763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1154876459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1577864686">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1213809540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1032076786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="131213483">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1300191326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="202253984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1845126954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459451777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1430076898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1428961304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="115101983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="977340428">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1134982911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1000349837">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1432316461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1510440602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="701974552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1324121836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1372342244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="371001991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1874465050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="463278500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1057700418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90862836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1798140995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1613854819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="230317146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="452141601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342586373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1649048904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2145615047">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1927961876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2043439942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="320625704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foniater.se/onewebmedia/Vardpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foniater.se/onewebmedia/Vardpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9533,52 +12258,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Laryngektomi, omvårdnad vid SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Malin Börjesson</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>