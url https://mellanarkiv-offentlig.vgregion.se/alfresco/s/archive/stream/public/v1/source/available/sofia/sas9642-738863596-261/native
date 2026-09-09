--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,2530 +1,3376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62311BCF" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00775012">
-[...7 lines deleted...]
-        <w:t>Hälseneruptur. Akut handläggning, uppföljning och fysioterapi</w:t>
+    <w:p w14:paraId="6BF5C490" w14:textId="77777777" w:rsidR="00875589" w:rsidRDefault="00875589" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc225515203"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225515255"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227163094"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866756"/>
+      <w:r w:rsidRPr="00875589">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Hälseneruptur. Akut handläggning, uppföljning och fysioterapi vid SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00755107">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1104C232" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00723EDD">
+    <w:p w14:paraId="11BC1DCA" w14:textId="4A4FA18F" w:rsidR="009A32ED" w:rsidRDefault="009465F9" w:rsidP="7515176C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227163095"/>
+      <w:r>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0F6D39DF" w14:textId="386A145E" w:rsidR="40877D10" w:rsidRDefault="40877D10">
+      <w:r>
+        <w:t>Tillägg av rubrik “Bakgrund och syfte”.</w:t>
+      </w:r>
+      <w:r w:rsidR="08616A40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DE56FA" w14:textId="13BA0D5C" w:rsidR="08616A40" w:rsidRDefault="08616A40">
+      <w:r>
+        <w:t>Patienten behöver inte boka första återbesöket själv, det dikteras av läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="126B261E">
+        <w:t xml:space="preserve"> eller skrivs in på särskilt bokningspapper på AVC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1200D75A" w14:textId="182DBA82" w:rsidR="00875589" w:rsidRDefault="00875589" w:rsidP="00875589">
+      <w:bookmarkStart w:id="6" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00875589">
+        <w:t>Redaktionella ändringar, giltighetstid förlängd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="39306E36" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc227163096"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="1A7F6FDB" w:rsidR="009A32ED" w:rsidRDefault="00875589" w:rsidP="00875589">
+      <w:r w:rsidRPr="00875589">
+        <w:t>Rutinen beskriver akut omhändertagande, uppföljning och rehabilitering av såväl kirurgiskt som icke-kirurgiskt behandlade hälsenerupturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="009802B7">
+      <w:bookmarkStart w:id="10" w:name="_Toc181866758"/>
+      <w:r w:rsidRPr="009802B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7E9AC483" w14:textId="77777777" w:rsidR="00755107" w:rsidRDefault="00755107" w:rsidP="00723EDD">
-[...645 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1150747721"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00755107" w:rsidRPr="003F2681">
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6F3A9ED3" w14:textId="2EF25EE6" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="0036648D">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="36EC006F" w14:textId="713733B0" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163095" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163095 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="16D97EDD" w14:textId="7F42A86A" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163096" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163096 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="30E4A446" w14:textId="3831129F" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163097" w:history="1">
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163097 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C610B1">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4E7EEFEA" w14:textId="30D8F667" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163098" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Mål med behandling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163098 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="76C6BFB8" w14:textId="364D61A1" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163099" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Viktigt att tänka på</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163099 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="41B5DC45" w14:textId="13732C30" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163100" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163100 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="78D02897" w14:textId="06679FF8" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163101" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>På akutmottagning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163101 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="64B22DC7" w14:textId="0A43046F" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163102" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Restriktioner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163102 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="22930E20" w14:textId="525182AC" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163103" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppföljning och fysioterapi efter hälseneruptur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163103 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E91AB80" w14:textId="020E05FE" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163104" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2 veckor (ortopedmottagningen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163104 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="356D5173" w14:textId="3456DCEC" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163105" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4 veckor (central fysioterapi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163105 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3DDA7DAC" w14:textId="7D0B7721" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163106" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6 veckor (egenvård/central fysioterapi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163106 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0214019C" w14:textId="05192851" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163107" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7 veckor (egenvård/central fysioterapi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163107 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="548E7425" w14:textId="0B98543E" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163108" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>8 veckor (central fysioterapi eller ortopedmottagningen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163108 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="780A8B4E" w14:textId="74EE4E0E" w:rsidR="00214557" w:rsidRDefault="00214557" w:rsidP="00214557">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227163109" w:history="1">
+            <w:r w:rsidRPr="00D64696">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227163109 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="299DE533" w14:textId="50F49378" w:rsidR="009802B7" w:rsidRDefault="00214557" w:rsidP="001E6D21">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:ind w:left="0"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="76B36736" w14:textId="14605101" w:rsidR="00875589" w:rsidRPr="00875589" w:rsidRDefault="00875589" w:rsidP="0036648D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bilagor</w:t>
       </w:r>
+      <w:r w:rsidRPr="00875589">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="666151BA" w14:textId="3EAA776F" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00723EDD">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B8B68E5" w14:textId="77777777" w:rsidR="00875589" w:rsidRPr="00875589" w:rsidRDefault="00875589" w:rsidP="00875589">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bilaga 1, Underbensgipsprogram (delas ut på akutmottagningen) </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Bilaga 2, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00107041">
+        <w:t>Bilaga 2, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="0B284C06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hälseneprogram I</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00755107">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Bilaga 3, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00DE0961">
+        <w:t>Bilaga 3, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="0B284C06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut hälseneruptur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00755107">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Bilaga 4, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="003607F0">
+        <w:t>Bilaga 4, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="0B284C06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hälseneprogram II</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F43AF0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0B284C06">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30078E89" w14:textId="2E00AAED" w:rsidR="18346110" w:rsidRDefault="18346110" w:rsidP="7515176C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227163097"/>
+      <w:r w:rsidRPr="7515176C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="7515176C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A05C49" w14:textId="540D9560" w:rsidR="2B1825C2" w:rsidRDefault="2B1825C2" w:rsidP="00502528">
+    <w:p w14:paraId="34E32812" w14:textId="2749E437" w:rsidR="322CA3F0" w:rsidRDefault="322CA3F0" w:rsidP="7515176C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7515176C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Säkerställa korrekt och standardiserad handläggning av akuta hälsenerupturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D459A33" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc177636721"/>
-      <w:r w:rsidRPr="04BD11B9">
+      <w:bookmarkStart w:id="12" w:name="_Toc227163098"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Mål med behandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12394FDA" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Senan ska återfå: hållfasthet vid töjning, elastisk styvhet, sin vikt, så optimal längd som möjligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB90FF3" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten ska återfå: full styrka, optimal rörlighet, kunna återgå till önskad aktivitetsnivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A5A821" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227163099"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Viktigt att tänka på</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2FE56F" w14:textId="3C86300F" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>En hälsena har normalt låg nociceptiv (smärt-)innervering</w:t>
+      </w:r>
+      <w:r w:rsidR="28B9D9F6" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vilket betyder att </w:t>
+      </w:r>
+      <w:r w:rsidR="519D84CB" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">man inte kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>utgå från upplevd smärta vid bedömning av belastning. Det är viktigt att kontinuerligt notera värme, svullnad och färg av både sena, ärr, området runt ärret och underben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B81BF4B" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Risk för djup ventrombos vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>immobilisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t> (cirka 34 %) och infektion efter operation (cirka 5 %). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9496B5" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Indikationer för kirurgisk behandling: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E667E56" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Mål med behandling</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t>distal ruptur med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>benavulsion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CE5DBA1" w14:textId="081BA1CA" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00502528">
-[...5 lines deleted...]
-        <w:t>Senan ska återfå: hållfasthet vid töjning, elastisk styvhet, sin vikt, så optimal längd som möjligt.</w:t>
+    <w:p w14:paraId="7D098853" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ruptur &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> 48 (-72) timmar, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163FC4FB" w14:textId="39CACA91" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00502528">
-[...5 lines deleted...]
-        <w:t>Patienten ska återfå: full styrka, optimal rörlighet, kunna återgå till önskad aktivitetsnivå.</w:t>
+    <w:p w14:paraId="71BFC53F" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>reruptur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> inom ett år efter akut ruptur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA3B835" w14:textId="1DC9D108" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="003F2681">
+    <w:p w14:paraId="5337C83E" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00065A6B" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Viktigt att tänka på</w:t>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227163100"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-    </w:p>
-[...109 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="68B3355C" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227163101"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>På akutmottagning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C836CB9" w14:textId="57D83F9E" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="513E5FB1" w:rsidP="005158C0">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="3E130155" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Patienten ska få: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="744BCCDE" w14:textId="0599A24E" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="513E5FB1" w:rsidP="005158C0">
-[...7 lines deleted...]
-    <w:p w14:paraId="2D45245A" w14:textId="5AE0562D" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="513E5FB1" w:rsidP="007C0A44">
+    <w:p w14:paraId="7A26FDD4" w14:textId="436940C2" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="04BD11B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>skriftlig patientinformation och muntlig genomgång av ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:rPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Underbensgipsprogram</w:t>
       </w:r>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:t>”, bilaga 1 (delas ut på akutmottagningen),</w:t>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>”, bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidR="1B0403A7" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidR="3994BAE6" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>delas ut på akutmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="5C58CDFF" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C6440" w14:textId="1ABAE07A" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="513E5FB1" w:rsidP="007C0A44">
+    <w:p w14:paraId="44E4BA0E" w14:textId="117929B4" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">information om att patienten själv ska boka besök på ortopedmottagningen för </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information om att patienten </w:t>
+      </w:r>
+      <w:r w:rsidR="6E82ECF3" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>kommer att bli k</w:t>
+      </w:r>
+      <w:r w:rsidR="7C120690" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="6E82ECF3" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ad </w:t>
+      </w:r>
+      <w:r w:rsidR="7C120690" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>besök på ortopedmottagningen för avgipsning och uppstart av fysioterapi cirka 14 dagar efter akutbesöket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C297A9" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227163102"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Restriktioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6540E970" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>30° spetsfot eftersträvas i gipsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06484CA0" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten ska avlasta det skadade benet med två kryckkäppar och ha en aktiv gångrörelse i höft och knä på skadade sidan, utan att lägga belastning på foten. Patienten får vila foten i golvet i stående, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> vid skötsel av hygien, påklädning eller matlagning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB04EEC" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patient med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nedsatt balans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> bör få betastöd. Patienten kan också under gång få nudda golvet med tån för att underlätta att hålla balansen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD0816F" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227163103"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Uppföljning och fysioterapi efter hälseneruptur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16026707" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227163104"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>2 veckor (ortopedmottagningen)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75373A00" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Vid besök till gipstekniker och fysioterapeut på ortopedmottagningen byts gips till en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:t>avgipsning</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="04BD11B9">
-[...12 lines deleted...]
-        <w:t>besöket. Denna kontakt bör tas snarast möjligt så mottagningspersonalen har möjlighet att hitta lämplig tid.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> kilar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C016CE3" w14:textId="48B9D857" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C0A44">
-[...7 lines deleted...]
-        <w:t>Restriktioner</w:t>
+    <w:p w14:paraId="62B9169F" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Stor fot/stor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>, välj de tre största kilarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7F1462" w14:textId="544A95D0" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...1 lines deleted...]
-        <w:t>30° spetsfot eftersträvas i gipsen.</w:t>
+    <w:p w14:paraId="71A5BF14" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Medelstor fot/medelstor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>, välj de tre mittersta kilarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A426174" w14:textId="579AFB38" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Patienten ska avlasta det skadade benet med två kryckkäppar och ha en aktiv gångrörelse i höft och knä på skadade sidan, utan att lägga belastning på foten. Patienten får vila foten i golvet i stående, </w:t>
+    <w:p w14:paraId="7EA062FD" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Liten fot/liten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>, välj de tre minsta kilarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A028682" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Ortosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> ska bäras dygnet runt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEF1A24" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>klyvna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> gipsen kan patienten få med sig hem att använda nattetid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t>t.ex.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> vid skötsel av hygien, påklädning eller matlagning.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> och förses då med två </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Actimove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>-sling med ”krokodilgrepp”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE843A4" w14:textId="30BA98D8" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> bör få betastöd. Patienten kan också under gång få nudda golvet med tån för att underlätta att hålla balansen.</w:t>
+    <w:p w14:paraId="58CACD04" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Instruera om gång med full belastning och två kryckkäppar. Rekommendera patienten att köpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>korkkil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> alternativt silikonkil att lägga i andra skon för att uppnå jämnare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>benlängd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2577E58A" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="7727E8B1" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Börja redan nu planera för vilka skor patienten ska använda efter avveckling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ortosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>. Skorna ska ha </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>1,5-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> cm skillnad mellan framfot och häl. Platta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>sneakers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> är inte lämpliga. Förbered ett par att använda inomhus och ett par utomhus. Om patienten är osäker, be patienten ta med skorna till nästa besök. Eventuellt kommer skorna att kompletteras med korkkilar vid 8-veckors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>besöket. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03AD9576" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00BE29CD">
-[...51 lines deleted...]
-    <w:p w14:paraId="62AD9346" w14:textId="28AACCD2" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00221654">
+    <w:p w14:paraId="5116D120" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...157 lines deleted...]
-      <w:r w:rsidRPr="04BD11B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Instruera patienten om hemträningsprogram ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="04BD11B9">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E874F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hälseneprogram I</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:t>”, bilaga 2 (delas ut av fysioterapeut).</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>”, bilaga 2 (delas ut av fysioterapeut). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1626134D" w14:textId="7864DF98" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="73619828" w14:textId="1EBD3F06" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Lär patienten ta av och på </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Lär patienten ta av och på ortosen. Ortosen ska bäras dygnet runt, även vid duschning (</w:t>
+      </w:r>
+      <w:r w:rsidR="472A33B5" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duschskydd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>köps av patienten på apotek). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02172714" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten ska lufta underbenet en eller flera gånger varje dag. Förklara hur patienten kan tvätta underbenet och foten. Visa hur patienten sätter på strumpa eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:t>ortosen</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Tubifast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="04BD11B9">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ska bäras dygnet runt, även vid duschning (köps av patienten på apotek).</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B247BA" w14:textId="3CB0786C" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="4D42D726" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Informera patienten om att ta för vana att känna på hälsenan regelbundet och kontrollera att den inte successivt blir varmare, rödare eller mer svullen, vilket oftast är tecken på överbelastning. Vid opererad hälsene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ruptur kan dessa symtom, tillsammans med smärta, utebliven sårläkning eller vätskande sår, tyda på sårinfektion. Omedelbar kontakt bör tas med ortopedmottagningen för läkarbedömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8326E" w14:textId="33C9F3AB" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="18449F15" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kan dessa symtom, tillsammans med smärta, utebliven sårläkning eller vätskande sår, tyda på sårinfektion. Omedelbar kontakt bör tas med ortopedmottagningen för läkarbedömning.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten ska belasta till smärtgräns, d.v.s. patienten får uppleva lätt töjning men inte smärta i hälsenan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A67D9CA" w14:textId="377C673A" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="1B979DAE" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Patienten ska belasta till smärtgräns, d.v.s. patienten får uppleva lätt töjning men inte smärta i hälsenan.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Träna gångteknik både på slät mark och i trappa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E982AD" w14:textId="4AF93A54" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="2288E6C4" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Patientinformationen ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="04BD11B9">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E874F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut hälseneruptur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="04BD11B9">
-        <w:t>”, bilaga 3, lämnas till patienten (delas ut av fysioterapeut).</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>”, bilaga 3, lämnas till patienten (delas ut av fysioterapeut). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B10CE10" w14:textId="2C406F2B" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
+    <w:p w14:paraId="7909BCC6" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00755107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227163105"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4 veckor (central fysioterapi)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A068474" w14:textId="0DF7D7EE" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
-[...1 lines deleted...]
-        <w:t>Återbesök till central fysioterapi, SÄS.</w:t>
+    <w:p w14:paraId="059BF464" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Återbesök till central fysioterapi, SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0072D2" w14:textId="27C038C8" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="4AFB4890" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00755107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Repetera hemträningsprogram ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="234263BD" w:rsidRPr="04BD11B9">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E874F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Hälseneprogram I</w:t>
-[...6 lines deleted...]
-          <w:t>”</w:t>
+          <w:t>Hälseneprogram I”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="234263BD" w:rsidRPr="04BD11B9">
-        <w:t>, bilaga 2.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>, bilaga 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7976380F" w14:textId="318C5C51" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="251BAAE9" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Titta och känn på hälsenan. Bedöm om belastningen på senan behöver justeras. Instruera patient som opererats att mobilisera ärret (töja för att undvika stelhet när foten sätts ner).</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Titta och känn på hälsenan. Bedöm om belastningen på senan behöver justeras. Instruera patient som opererats att mobilisera ärret (töja för att undvika stelhet när foten sätts ner). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A8E5A" w14:textId="39F5DA30" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="31786405" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Fysioterapeuten tar bort en kil (underifrån). Bedöm tillsammans om patienten behöver komma för nya instruktioner vid 6 och 7 veckor. Alternativt, instruera patienten om att ta bort nästa kil efter 6 veckor och den sista kilen 7 veckor efter skada (eller operation).</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Fysioterapeuten tar bort en kil (underifrån). Bedöm tillsammans om patienten behöver komma för nya instruktioner vid 6 och 7 veckor. Alternativt, instruera patienten om att ta bort nästa kil efter 6 veckor och den sista kilen 7 veckor efter skada (eller operation). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135C5F54" w14:textId="6E76FDA1" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="72A1D035" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> med två kilar.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> med två kilar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1318C345" w14:textId="1E8A47EC" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="44BD6A87" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Patienten får belasta fullt.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten får belasta fullt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E844499" w14:textId="469F2404" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="31AC9ED3" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Kryckor används vid behov inomhus. Patienten får släppa kryckorna inomhus om avveckling av steget kan ske med god balans och utan smärta eller obehaglig töjning i senan.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Kryckor används vid behov inomhus. Patienten får släppa kryckorna inomhus om avveckling av steget kan ske med god balans och utan smärta eller obehaglig töjning i senan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EC7D4E" w14:textId="1E14C9B1" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="4655E011" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Kryckor används utomhus.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Kryckor används utomhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D779FF" w14:textId="17E1D84B" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="6781B6BA" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Följ upp planering av skor. Bedöm de skor som patienten eventuellt har med sig. Om patienten inte har lämpliga skor, be patienten köpa nya inför att </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Följ upp planering av skor. Bedöm de skor som patienten eventuellt har med sig. Om patienten inte har lämpliga skor, be patienten köpa nya inför att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> avvecklas.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> avvecklas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4422A5E2" w14:textId="6595BC8A" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="764BF381" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Resonera kring fortsatt rehabilitering så att patienten kan kontakta fysioterapeut i god tid.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Resonera kring fortsatt rehabilitering så att patienten kan kontakta fysioterapeut i god tid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5742E3F0" w14:textId="053BB45F" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="5AC99851" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Icke kirurgiskt behandlad hälsena</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve">: Patienten behåller </w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>: Patienten behåller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> dygnet runt, även vid dusch.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> dygnet runt, även vid dusch. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC4C4E6" w14:textId="174F1D46" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="02E55065" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Kirurgiskt behandlad hälsena</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve">: Patienten får ta av sig </w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>: Patienten får ta av sig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> nattetid. Patienten får också duscha utan </w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> nattetid. Patienten får också duscha utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> om det kan ske säkert, d.v.s. om patienten sitter ned eller står stadigt, utan risk att oavsiktligt stödja på opererade benet.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> om det kan ske säkert, d.v.s. om patienten sitter ned eller står stadigt, utan risk att oavsiktligt stödja på opererade benet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC27CA1" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
+    <w:p w14:paraId="3249D48F" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00755107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227163106"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6 veckor (egenvård/central fysioterapi)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E8F9159" w14:textId="24384752" w:rsidR="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Nästa kil tas bort. Patienten gör det själv eller kommer till central </w:t>
+    <w:p w14:paraId="556C4FB0" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Nästa kil tas bort. Patienten gör det själv eller kommer till central </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>fysio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve">-terapi, SÄS. </w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>-terapi, SÄS. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> kil.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> kil. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693774F7" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
+    <w:p w14:paraId="3739E655" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00755107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227163107"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>7 veckor (egenvård/central fysioterapi)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F8F16DA" w14:textId="6D0AE848" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Den tredje och sista kilen tas bort, oftast av patienten själv. </w:t>
+    <w:p w14:paraId="43462B16" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Den tredje och sista kilen tas bort, oftast av patienten själv. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>utan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> kil.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> kil. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6C6AFB" w14:textId="77777777" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="00E91FB4">
+    <w:p w14:paraId="75EFCD85" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc227163108"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>8 veckor (central fysioterapi eller ortopedmottagningen)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19831FD9" w14:textId="2E9DBD5D" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Återbesök till fysioterapeut; om möjligt till den fysioterapeut patienten träffat tidigare. </w:t>
+    <w:p w14:paraId="0BAC620D" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Återbesök till fysioterapeut; om möjligt till den fysioterapeut patienten träffat tidigare. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> avvecklas.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> avvecklas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F82B8" w14:textId="1F448F40" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="6F3A5494" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Mät eller uppskatta aktivt rörelseomfång.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Mät eller uppskatta aktivt rörelseomfång. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60630E23" w14:textId="7FFE67F3" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="2BCB9306" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00755107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Instruera hemträningsprogram ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="5D525D81" w:rsidRPr="04BD11B9">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E874F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Hälseneprogram II</w:t>
-[...6 lines deleted...]
-          <w:t>”</w:t>
+          <w:t>Hälseneprogram II”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5D525D81" w:rsidRPr="04BD11B9">
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>, bilaga 4 (fysioterapeuten)</w:t>
       </w:r>
-      <w:r w:rsidR="5D525D81" w:rsidRPr="04BD11B9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> De patienter som bedöms ha tillräckligt rörelseomfång kan utföra övningar i stående utan skor. Om patienten upplever obehaglig töjning, utför patienten träning med skor.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> De patienter som bedöms ha tillräckligt rörelseomfång kan utföra övningar i stående utan skor. Om patienten upplever obehaglig töjning, utför patienten träning med skor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFF9D68" w14:textId="45B4CBB6" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="3BD41E54" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Patienten får uppleva lätt töjning men inte smärta i hälsenan.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Patienten får uppleva lätt töjning men inte smärta i hälsenan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1499E656" w14:textId="783E1EBC" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
+    <w:p w14:paraId="539C4B7D" w14:textId="7E7D09C0" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Gångträning med full belastning. Fysioterapeuten bedömer behov av korkkilar och lämnar ut dessa om det behövs; en till </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Gångträning med full belastning. Fysioterapeuten bedömer behov av korkkilar och lämnar ut dessa om det behövs</w:t>
+      </w:r>
+      <w:r w:rsidR="76DA5609" w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en till </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00755107">
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>vardera sko</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve">. Rekommendera patienten att fortsätta använda skor, även inomhus, eventuellt med kilar, tills 4 veckor efter avveckling av </w:t>
+      <w:r w:rsidRPr="4CE76E21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>. Rekommendera patienten att fortsätta använda skor, även inomhus, eventuellt med kilar, tills 4 veckor efter avveckling av ortos eller längre utifrån individuell bedömning. Patienten använder två kryckkäppar tills normal avveckling av steget sker utan obehaglig töjning i senan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E08E57C" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Verifiera att fortsatt rehabilitering är planerad; fortsatt rehabilitering sker oftast via primärvården. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="002F4A09">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc181866763"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc227163109"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C1EB47" w14:textId="77777777" w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidRDefault="00E874F5" w:rsidP="00E874F5">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>Eija Hägg, verksamhetschef, kirurgi, ortopedi och öron-näsa-hals, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:br/>
+        <w:t xml:space="preserve">Josefin Axeland, enhetschef, centrala arbets- och fysioterapienheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:br/>
+        <w:t>Emil Steen, leg fysioterapeut, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t>ortos</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>neuro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00755107">
-        <w:t xml:space="preserve"> eller längre utifrån individuell bedömning. Patienten använder två kryckkäppar tills normal avveckling av steget sker utan obehaglig töjning i senan.</w:t>
+      <w:r w:rsidRPr="00E874F5">
+        <w:t>- och rehabiliteringskliniken, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E874F5">
+        <w:br/>
+        <w:t>Lars Johansson, specialistläkare, ortopedkliniken, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C785A1E" w14:textId="4F67F8E9" w:rsidR="00755107" w:rsidRPr="00755107" w:rsidRDefault="00755107" w:rsidP="007C3C76">
-[...309 lines deleted...]
-    <w:sectPr w:rsidR="00755107" w:rsidRPr="00755107" w:rsidSect="00755107">
+    <w:sectPr w:rsidR="00E874F5" w:rsidRPr="00E874F5" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA51CCF" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E">
+    <w:p w14:paraId="01C9F6D7" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="537ED1CD" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E">
+    <w:p w14:paraId="2F254639" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E611E48" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E">
+    <w:p w14:paraId="5E0520D2" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Bildobjekt 5">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FF32EA9" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E"/>
+    <w:p w14:paraId="74E3F660" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67DCD49F" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E">
+    <w:p w14:paraId="1F131343" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E18E3EF" w14:textId="77777777" w:rsidR="00970D1E" w:rsidRDefault="00970D1E">
+    <w:p w14:paraId="7B1BD07B" w14:textId="77777777" w:rsidR="00EC6B77" w:rsidRDefault="00EC6B77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2549,300 +3395,217 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict w14:anchorId="3B728CA2">
+          <w:pict w14:anchorId="4C250508">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict w14:anchorId="74DCFFAA">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="467236CB">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2960,50 +3723,199 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036E4ED1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6E6D5C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3072,51 +3984,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07EB6716"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2064F542"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3185,51 +4246,498 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B893C99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5583444"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EEC163D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7CEB054"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F24F7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF2CA2FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3298,51 +4806,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A0456"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="168666E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3411,277 +5068,498 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18E6657D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53E85230"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B2B7C32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="95627CD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CD2547D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2370D950"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3751,51 +5629,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3864,164 +5742,1392 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2313504E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE50EF04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F75575"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="867CE32A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="285A4EA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA020802"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="294D294B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5BEB950"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABB085F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D846B02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE63A11"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C38A102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F41183E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5226F7DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31967DD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A11E8D42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37AA28A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3964F82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4117,51 +7223,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4766CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C40CB4B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4231,164 +7486,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB92A1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26BC80CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6256F8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48FA05A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4457,51 +7897,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418250A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86A85B84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4598,164 +8187,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46091383"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="682A7C4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4824,51 +8449,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537906B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="268E76B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4938,51 +8712,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56891763"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9D62C18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5051,277 +8974,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A622796"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F66A34E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E4C5346"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9D098F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8D04B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DD2501E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3B21C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F1A4F76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5390,51 +9683,498 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A022B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FE2A40A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BE77DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF8EDB4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799925D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FB03FCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5503,164 +10243,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5729,743 +10356,819 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1089934306">
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1666392299">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="763845215">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1379934200">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1782843561">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="791898136">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2030838396">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="284703290">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1551570118">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1058435890">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="960569526">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="386153042">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="766392155">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="266425331">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1447843828">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="902449846">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2102096125">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1043795808">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="474495431">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="263536422">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1445229124">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="290089726">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1970043212">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1620188587">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1814365265">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1781338594">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="637341036">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="852259702">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1476987373">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="574172270">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="918637168">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1834560439">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1671255171">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1261110422">
-[...76 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00045F5D"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00060323"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000E2247"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E7989"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F7062"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="001015D4"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00107041"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00147484"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00171177"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B739A"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E6D21"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00214557"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00221654"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002D626B"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002F039E"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F4A09"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="0033052E"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="0034086E"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="003607F0"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="0036648D"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00377C47"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
+    <w:rsid w:val="003A6DD8"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F2681"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00411C94"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="004501C3"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00453918"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="00470306"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B2118"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B7704"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C67BC"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E08D9"/>
-    <w:rsid w:val="004E10C1"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00502528"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005158C0"/>
+    <w:rsid w:val="005308A7"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
+    <w:rsid w:val="00553BAE"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B68E1"/>
+    <w:rsid w:val="005B402A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C6783"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00610DC4"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A6084"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B3852"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00723EDD"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00755107"/>
-    <w:rsid w:val="00756C38"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00775012"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00783285"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A7BD7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D2B42"/>
+    <w:rsid w:val="007C7EE7"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007F1A9A"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="0080037B"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="0082241D"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00846A9E"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="008779E0"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00875589"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
-    <w:rsid w:val="008A40BB"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00917234"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00922D14"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00942C7B"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00970D1E"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009877A4"/>
+    <w:rsid w:val="009802B7"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A47506"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A52EDF"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A678E5"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
+    <w:rsid w:val="00A86FB5"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00AA0930"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA138D"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0C3E"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC281E"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B13355"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B656B4"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B83901"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B91BAE"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA0541"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE29CD"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF3362"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C10915"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C3157D"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C5152B"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C55B3A"/>
+    <w:rsid w:val="00C610B1"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C82E57"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA239B"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF2425"/>
-    <w:rsid w:val="00CF42D8"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D05D3A"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D12270"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D2547D"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D45726"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D75C23"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D86D9B"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA488E"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DE0961"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E05C69"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E40EA6"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E874F5"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91FB4"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC6B77"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE2864"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE6C92"/>
-    <w:rsid w:val="00EF4D22"/>
+    <w:rsid w:val="00EF6E2E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F35F26"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F41DC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F4498B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA074C"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB476D"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FB6DE8"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE36B8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="045F5C39"/>
-[...24 lines deleted...]
-    <w:rsid w:val="5D525D81"/>
+    <w:rsid w:val="05A7B8DE"/>
+    <w:rsid w:val="08616A40"/>
+    <w:rsid w:val="0B284C06"/>
+    <w:rsid w:val="0EEF3D93"/>
+    <w:rsid w:val="126B261E"/>
+    <w:rsid w:val="18346110"/>
+    <w:rsid w:val="196E7976"/>
+    <w:rsid w:val="1B0403A7"/>
+    <w:rsid w:val="28B9D9F6"/>
+    <w:rsid w:val="2E422C66"/>
+    <w:rsid w:val="322CA3F0"/>
+    <w:rsid w:val="3556593B"/>
+    <w:rsid w:val="3994BAE6"/>
+    <w:rsid w:val="40877D10"/>
+    <w:rsid w:val="45D309C2"/>
+    <w:rsid w:val="472A33B5"/>
+    <w:rsid w:val="4B3DC36D"/>
+    <w:rsid w:val="4C7A5614"/>
+    <w:rsid w:val="4CBC9016"/>
+    <w:rsid w:val="4CE76E21"/>
+    <w:rsid w:val="4F356A71"/>
+    <w:rsid w:val="4FFC0B06"/>
+    <w:rsid w:val="5013C831"/>
+    <w:rsid w:val="50BA062C"/>
+    <w:rsid w:val="519D84CB"/>
+    <w:rsid w:val="5C58CDFF"/>
+    <w:rsid w:val="5F618A19"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64EAC952"/>
-    <w:rsid w:val="6B0797B6"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6BE05895"/>
-[...5 lines deleted...]
-    <w:rsid w:val="7E12235C"/>
+    <w:rsid w:val="6E82ECF3"/>
+    <w:rsid w:val="71E436E3"/>
+    <w:rsid w:val="724BDB1D"/>
+    <w:rsid w:val="7515176C"/>
+    <w:rsid w:val="76DA5609"/>
+    <w:rsid w:val="783275C3"/>
+    <w:rsid w:val="7AC439AC"/>
+    <w:rsid w:val="7C120690"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{FFA76EE8-6A5A-4981-864F-6AFA546283A3}"/>
+  <w15:docId w15:val="{59769B11-23F2-4DB3-A054-A68ABD394D4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6803,234 +11506,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00755107"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -7202,70 +11864,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7287,51 +11950,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7377,217 +12040,216 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="005B68E1"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF4D22"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00922D14"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -7636,118 +12298,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00E91FB4"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8729,57 +13391,57 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007A7BD7"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:spacing w:after="60"/>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8904,294 +13566,1970 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00755107"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A6084"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00756C38"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B739A"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...50 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BA0541"/>
+    <w:rsid w:val="009802B7"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="261301803">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="43797444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="259800513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="335887978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450512034">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="672949320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787048876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="796526511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="809057678">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878397463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1224414312">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1230000762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1276252660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1363480021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1476068596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1562985442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1573539317">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1577281683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1640497220">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1698657134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1983922229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2142533521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="625235069">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94793480">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395445167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601913245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="696665920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734546292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="914827360">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1174566666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1574850508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1584677910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1647583122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687049983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1731881289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068914016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1027877798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="205921895">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="215626195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="227375910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="460658785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="485166353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="526604820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="834149116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="890767118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1037895904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1058746072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1079985703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1089539998">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1307276424">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1317152341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1439451922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1820610713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1930382776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020279358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2137336118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="800000698">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="239215022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961576796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="892887872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="326516865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="934821280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="972953572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="707796312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="3628856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="131218874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="226572581">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="336007353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="350036970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="676346811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744840646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="778379038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="832645935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1032879362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1323436174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1473331752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1529445746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560170992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1573006407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1679306955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1809200909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1821967176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1944919683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1069111733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="934286247">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260335826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1264994792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401445564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1691568772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1734234149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1741292997">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1807695309">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1810709738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1894778249">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978337883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2035031448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2056809505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1957784919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="193924587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="206836488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267465475">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="393165811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="474832613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="785852192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786437583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="818617940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="909147727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="942960758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1065765324">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203134284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1257863092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1480801383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1564410750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1674257203">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1952667844">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2081708615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2114979702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2129742541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1535578101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="672219263">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145047297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322582184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1498184761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2118208590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29040534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="156917713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="657878294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="791363840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1346402004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369330602">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1897928421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="453672379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="624972148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678194008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1834371380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="31074141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="54203658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="203059358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757556808">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="914585738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1897010967">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2033916676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-428/SURROGATE/H%c3%a4lseneruptur%2c%20akut.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-551/surrogate/H%c3%a4lseneprogram%202%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-426/SURROGATE/H%c3%a4lseneprogram%201%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-426/SURROGATE/H%c3%a4lseneprogram%201%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-428/SURROGATE/H%c3%a4lseneruptur%2c%20akut.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-426/SURROGATE/H%c3%a4lseneprogram%201%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-551/surrogate/H%c3%a4lseneprogram%202%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9472,59 +15810,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8712</Characters>
+  <Pages>7</Pages>
+  <Words>1442</Words>
+  <Characters>8846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9786</CharactersWithSpaces>
+  <CharactersWithSpaces>10155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hälseneruptur. Akut handläggning, uppföljning och fysioterapi vid SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>16</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>